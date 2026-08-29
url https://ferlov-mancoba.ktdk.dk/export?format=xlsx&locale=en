--- v0 (2026-04-16)
+++ v1 (2026-08-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5782" uniqueCount="2662" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5784" uniqueCount="2664" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -82,87 +82,87 @@
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Charlottenlund</t>
   </si>
   <si>
     <t>Birgitte (Pusser) Utzon-Frank</t>
   </si>
   <si>
     <t>Kortet er fra en rejse i Østrig og Tyskland sammen med Birgitte Utzon-Frank  i sommeren 1931. På turen er de blandt andet i Linz, Wien, Radstadt og Passau.Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet.</t>
   </si>
   <si>
     <t>Sonja Ferlov skriver til sin mor, Minna Ferlov, sin far, Niels Einar Ferlov, og sin storebror, Børge Ferlov. Hun er i Wien og har besøgt en kirke og været til koncert.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9ci5</t>
   </si>
   <si>
     <t>Kære Far og Mor og BørgeVi er nu i Wien! Donauturen var vidunderskøn. Brev kommer nok først fra Radstadt. Linz var vidunderlig og Menneskene var herlige. I gaar aftes var vi til en meget smuk Wienerkoncert nok i Burggarten I kan tro jeg nød den. I Stefanskirken som I her ser var vi inde i gaar den var meget storslaaet. I gaar var Niels Wager. R. Pusse og jeg alle xxxx xxxx xxxxxxx xxx xxxxx xxxx Tusind Hilsner </t>
   </si>
   <si>
+    <t>ca. 17.7.1931</t>
+  </si>
+  <si>
+    <t>Minna Ferlov</t>
+  </si>
+  <si>
+    <t>Radstadt</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Postkortet er formentlig til Sonja Ferlovs mor, Minna Ferlov, som hun har skrevet de øvrige postkort fra rejsen til, der er i Ferlov Mancoba arkivet.Postkortet forestiller et vandrehjem i Radstadt og Sonja Ferlov skriver de bader i søen bagved. Formentlig boede hun på vandrehjemmet udenfor Radstadt og skal ind til byen for at hente sine sko, som omtalt i kortet. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov beskriver en bjergtur i Tyskland, hvor hendes sandaler gik i stykker, så hun blandt andet måtte gå barbenet hjem, hvilket vakte nogen opsigt.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/aWbo</t>
+  </si>
+  <si>
+    <t>Her ser i et Hjørne af Slottet. Bagved ligger Dammen med Tømmerflaaderne hvor vi Bbader. Naa nu skal jeg til Radstadt og hente mine Sko Jeg sprængte nemlig mine Sandaler i gaaar paa Bjergturen saa jeg maatte gaa Hjem paa bare Ben det var et herligt Optog 4 Par med et Lommetørklæde, (gennemvædet af en Bunke Blaabær vi havde Plukket for senere at tabe,) som Fane i spidsen En bar mine Sko og en mine Strømper Sikke et humør der i de tyske Drenge de skal bare holdes paa afstand men det er er meget let, de er saa Hjælpsomme og søde</t>
+  </si>
+  <si>
     <t>Efter 17.7.1931</t>
   </si>
   <si>
-    <t>Minna Ferlov</t>
-[...1 lines deleted...]
-  <si>
     <t>Passau</t>
   </si>
   <si>
-    <t>Danmark</t>
-[...1 lines deleted...]
-  <si>
     <t>Postkortet er formentlig til Sonja Ferlovs mor Minna Ferlov, som hun har skrevet de øvrige postkort fra rejsen til, som er i Ferlov Mancoba arkivet.</t>
   </si>
   <si>
     <t>Sonja Ferlov skriver hjem om sin rejse, hvor hun er kommet til Passau. Hun fortæller om, hvilke byer hun synes om og andre detaljer fra sin rejse. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/me01</t>
-  </si>
-[...16 lines deleted...]
-    <t>Her ser i et Hjørne af Slottet. Bagved ligger Dammen med Tømmerflaaderne hvor vi Bbader. Naa nu skal jeg til Radstadt og hente mine Sko Jeg sprængte nemlig mine Sandaler i gaaar paa Bjergturen saa jeg maatte gaa Hjem paa bare Ben det var et herligt Optog 4 Par med et Lommetørklæde, (gennemvædet af en Bunke Blaabær vi havde Plukket for senere at tabe,) som Fane i spidsen En bar mine Sko og en mine Strømper Sikke et humør der i de tyske Drenge de skal bare holdes paa afstand men det er er meget let, de er saa Hjælpsomme og søde</t>
   </si>
   <si>
     <t>1931-12-31</t>
   </si>
   <si>
     <t>Richard Mortensen</t>
   </si>
   <si>
     <t>Richard Mortensen takker for Sonja Ferlovs julehilsen og ønsker hende et lykkeligt nyt år. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/3FQt</t>
   </si>
   <si>
     <t>1932-09-23</t>
   </si>
   <si>
     <t>Certifikat</t>
   </si>
   <si>
     <t>Akademiet for de Skønne Kunster</t>
   </si>
   <si>
     <t>København</t>
   </si>
@@ -221,72 +221,72 @@
   <si>
     <t>Lisbeth Munch-Petersen takker for Julefluen, som Ejler Bille har sendt hende. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/RZ7A</t>
   </si>
   <si>
     <t>1935-11-22</t>
   </si>
   <si>
     <t>Skottorp</t>
   </si>
   <si>
     <t>Børge Ferlov
 Richard Mortensen
 Birgitte (Pusser) Utzon-Frank
 Hans  Øllgaard</t>
   </si>
   <si>
     <t>Sonja Ferlov skriver til Minna Ferlov og fortæller, at alt går godt hjemme, og at hun roligt kan forlænge sin rejse. Hun hygger sig med Richard Mortensen, Hans Øllgaard og Pusser. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/hvu8</t>
   </si>
   <si>
+    <t>Sonja Ferlov Mancoba, Ugle, 1936.</t>
+  </si>
+  <si>
+    <t>Værk</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Faith, 1936</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-faith-1936</t>
+  </si>
+  <si>
     <t>Ernest Mancoba, Head of a Mapedi, c1936</t>
   </si>
   <si>
-    <t>Værk</t>
-[...4 lines deleted...]
-  <si>
     <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-head-of-a-mapedi-c1936-carved-wood-16-5x9x9-cm</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-faith-1936</t>
   </si>
   <si>
     <t>1936-02-06</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>N. J.  van Warmelo</t>
   </si>
   <si>
     <t>Republic of South Africa - Department of Bantu (Native) Affairs</t>
   </si>
   <si>
     <t>Dokumentet er en transkription af det originale brev fra Elza Miles til Ernest Mancoba. Det handler om den sydafrikanske regerings ønske om at kommissionere Ernest Mancoba som regeringskunstner, først til Empire Exhibition (Johannesburg 1936). translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/ArYb</t>
   </si>
   <si>
     <t>(transcription by W. Sze)6 February 1936Van Warmelo to acting Commissioner of Native Affairs in Cape Town
 “…we require a number of models of Natives and cattle for our exhibition. The cutting gave us the idea that Mancoba might be a suitable person to supply us with these. I should be glad if you could sound him as to whether he might be prepared to come to Pretoria in the near future (say 1st Apr) to do this work. At present we have a vacancy for a Native storeman at £5 per month maximum &amp;amp; it is thought that if Mancoba could do all this carving in his spare time it would be possible to offer him this position. This would have the advantage that he would remain in fairly good permanent employment. If, on the other hand, he should require all his time for carving, he would be paid approximately the same rate, but his employment would cease with the commencement of the exhibition, though it will no doubt be possible to find some other position for him after that. Should he agree he would of course be supplemented with a Rail warrant.In view of the urgency of this matter, I shall be glad if you will give it your early attention”(newspaper cutting enclosed)</t>
   </si>
   <si>
     <t>1936-10-06</t>
@@ -1103,51 +1103,54 @@
   <si>
     <t>15. feb. 1944My dear Sonja, I got your letter last night. I was very glad for it, Yes my dear Sonja I have been too anxious about what is to come, Rilke is certainly very good. There is a book here of some of his poems. I have only turned the pages and not yet read him. Last Monday was such a wonderful day for us. Our “present” of 30 minutes a fortnight is most of the time a past and a future. It seems one is always thinking of visits past and future. The contact of our hands was charged with so much good strong feeling that are wonders how human beings can be so great.Now my dear dont forget to bring me a towel in the next parcel. I have used none with me. I see again that you are sending me too much food. Don't do it Sonja because I have too much hereand I don't eat much so that I have to give it away. Look after yourself Beloved. I am looking to Monday. Ernest.P.S. Thanks very much for the flower it is growing!</t>
   </si>
   <si>
     <t>1944-05-08</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/hkun</t>
   </si>
   <si>
     <t>1944-05-22</t>
   </si>
   <si>
     <t>Kort fra Ernest Mancoba til Sonja Ferlov Mancoba med dato og tid for hvornår hun kan besøge ham i fangelejren La Grande Caserne, Saint-Denis.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7OvE</t>
   </si>
   <si>
     <t>19 22 May 1944My dear Sonja, Come to the workers’ visit on Thursday 10 a.m. 25 May. I have two workers’ visits a month now.  – Your Ernest  With same workers’ visit card. E. </t>
   </si>
   <si>
     <t>1944-06-04</t>
   </si>
   <si>
-    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning.</t>
+    <t>Andrea Mantegna</t>
+  </si>
+  <si>
+    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning. Den korte besked har karakter af til-og-fra kort og det er derfor uvist om der er tale om et selvstændigt arkivalie eller om det har været bilagt en pakke. </t>
   </si>
   <si>
     <t>Postkort fra Sonja Ferlov Mancoba til Ernest Mancoba med en kort hilsen og dato.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YNoc</t>
   </si>
   <si>
     <t>To Ernest From yoursSonja4/6-44 – </t>
   </si>
   <si>
     <t>1945-1946</t>
   </si>
   <si>
     <t>Wonga Mancoba</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Sonja Ferlov Mancoba om hvor svært det var at tage afsked med hende samme dag, men at han om aftenen fandt en note eller et ord samt et grønt blad fra hende. Han udtrykker stolthed og tiltro til hendes kommende moderskab. Det fremgår ikke af brevet, hvorfor de må skilles eller hvor længe.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9DSk</t>
   </si>
   <si>
     <t>Sonja My Beloved,Thanks a million times for the little word and the fresh little leaf you left for me. I was just going to bed when I ‘discovered’ it and how it relieved me Sonja, I cannot tell you – I did not know how I would miss you till when you had to go. I got strained to a point I did not expect because I had been determined to be calm and to contain myself I came nearly to breaking down.Do not be troubled, my dear, we have to be strong silent and calm at this time – the greatest in our lives. I was very glad to see so much greatness in you. So much human feeling and dignity. you made me filled of gladness and courageI have confidence and determination for the future of the little one and for a greater mother it will never find than my beloved SonjaI embrace youYour Ernest.</t>
   </si>
@@ -1771,153 +1774,153 @@
     <t>Niels Ferlov</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til sin fætter Niels Ferlov om deres flytning fra Oigny til først Bondy og nu til butikken i 153, rue du Château. Hun beskriver lokalerne og glæden ved at være tilbage i Paris i sit gamle kvarter, samt hvordan det aktiverer tanker og erindringer om fortiden, som nu fører ind i fremtiden. Hun efterspørger endvidere Knud Ferlovs adresse.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Du9H</t>
   </si>
   <si>
     <t>153, rue du ChateauParis 14eFRANCE12 Dec/61Kære Niels, min gamle Barndomsven.Næsten et helt Aar er gaaet siden jeg modtog dit gode Brev af 6 Jan. Du glædede mig dermed og mangen engang har det været i mine Tanker at skrive dig et lille Ord. Da jeg modtog det var vi i opbrud efter 9 lange Aar i den lille Landsby Oigny c. 80 km fra Paris. Nu kunde vi ikke mere tage Landluften og det fysisk anstrengende Liv der og navnlig kunde vi ikke mere have vores store Dreng interneret paa sit Lycée der laa c 35 km fra Oigny, altsaa næsten paa Halvvejen til Paris. Vi brød op men det lykkedes os ikke at komme helt til Paris, vi fandt et lille Sted til Leje c. 12 km fra Paris. Saa opnaaede vi da at have Wonga hjemme, der var et stort moderne Lycée og han fik trods Flytningen, der betød at han efter Jul først kom [overstreget: tilbage] i Skole igen i Begyndelsen af Februar, alligevel fik han sin Eksamen ”Brevet” hedder det her. Det er en Eksamen som |det| ikke er nødvendigt at have naar man vil være Student men som man normalt alligevel tager enten ved afslutningen af ”3die” Klasse eller 2den Klasse. Systemet her er jo helt anderledes end det danske. Overskolen begynder med 6te Klasse og ender med 1ste
 Naa, Mentaliteten i Bondy hvor vi nu boede (Bondy er en ydre Forstad til Paris) var meget uinspireret og smaaborgerlig og vi besluttede at vi nu ligemeget hvordan trods Bolignød maatte søge at komme |helt| til Paris inden næste Skoleaar. Efter en hektisk søgen lykkedes det os da tilsidst at finde et Sted som kunde passe baade for vort Arbejde med Maleri og Skulptur og for Wongas Skolearbejde.Det ligger i det 14ende Arrondissement, den Sydlige Del af Paris, (Åh ja du ved det jo du boede jo i Cité Univérsitaire og du besøgte mig jo i Moulin Vert) vi levede jo |for| 12 Aar |siden en Del| af vor ungdom i dette Kvarter hvor Wonga er født. Det er nu saa mildt og blidt at vende tilbage hertil og prøve gennem de mange Erfaringer man siden har gjort paa sin Vej, at knytte Traadene sammen i sit Liv, søge at give større og rigere Vækst til det som er ved at danne sig som skal føre en ud i Fremtiden ved at trænge ned til en dybere Bevidsthed om at det som var og som har ført en hertil i Dag. Saa mange Ting man har baaret i sig gemt dybt nede dukker op, vaagner. Det er saa gammelt og alligevel er det helt nyt fordi det første gang du ser det med Øjne som er saa forandrede ved de mange Oplevelser som Livet har ladet trænge igennem dem. - -- Vi fik straks Wonga i en stor god Skole ”Lycée Buffon”, og han arbejder meget intenst hans skole er hans hele Liv. Han har gode Lærere. De skifter Lærere hvert Skoleaar. De har den samme Lærer i Græsk Latin og Fransk og ham er han meget glad for. Wonga er meget glad for at skrive Fristile. Historie er han ogsaa meget glad for. [overstreget: han prøver også at følge]Ja som du ser dette Aar har været fuldt af store Omvæltninger for os her. Saaledes gik det til at dit Brev ved første Flytning fra Oigny kom bort mellem Papirer og saa nu ved Flytningen til Paris dukkede op igen. Hjertelig Tak fordi du tænkte paa mig og for din trofasthed med Telegrammet til min Fødselsdag. Det naaede mig trods rundrejser over Oigny og Bondy. Det rørte mig meget og det var min mening at svare dig straks, men det praktiske arbejde vi er i gang med her er saa overvældene at det først er i Dag jeg tager et lille Pust med lidt ro til at skrive. Det som vi har fundet her er nemlig en gammel Butik med 7 lag Maling at skrabe af Væggene Disk og Skabe at tage ned og 1000 + 1000 Flasker at blive af med. Et Atelier var det nemlig ikke muligt at finde og det er for dyrt. Og dette bliver endda bedre. Butikken (vi elliminerer Fordøren) har 2 dejlige Vinduer dem deler vi (Ernest og Jeg) i midten saa har vi hver sit arbejdssted saa er der bagved et lille Køkken og der bagved igen et rummeligt Værelse hvor Wonga kan have Fred med sine Bøger.[i øverste venstre hjørne: Tegning af butikken]Som du ser man kan gaa lige ind fra Gaden uden Concierge, det er helt upersonligt og frit; man mærker ikke noget til Naboer en rar Skomager paa den ene Side en Café paa den anden-Naa kære Niels, Jeg havde nok lyst til at skrive meget mere, det er jo ikke hver Dag vi snakker sammen men nu maa jeg nok hellere slutte og tænke paa det husmoderlige for Wonga kommer Kl 12 til Frokost. Han gaar saa igen lidt før 2. han har kun c [overstreget: ¼ H] et Kvarter til Skolen om aftenen kommer han saa hjem ved 5-6 Tiden det er jo en lang Skoledag og derefter har han saa Lektier til c Kl 10 aften. Men om Torsdagen har han kun 2 tim. Skole Og i gaar Eftermiddags var han til Rugbykamp med et gymnastikhold i den anden Ende af Paris.- - Hvis du engang Skriver maa du fortælle mig lidt om din store Datter Jeg ber dig hilse din Kone omend vi jo desværre ikke kender hinanden.Jeg fik ikke skrevet til Hannes Fødselsdag i Aar men haaber at faa skrevet til Jul |Hils mange gange| Her holder man jo ikke Jul og jeg holder ikke at Fester til givne Tider, men det er jo godt for de handlende.Kære Niels du vakte minder ”6 Jan. Niels Fødselsdag hellig 3 Kongers Aften Strandboulevarden, min gode fine Tante Fanny som gav mig saa mange glæder og altid saadan en Tryghedsfølelse og Varme naar vore Forældre mødtes og vi legede!Nu en kærlig Hilsen og ønsket om alt godt for Dig og Dine fra din gamle Ven og KusineSonja-P.S. Ernest og Wonga sender ogsaa en HilsenJeg vilde være glad ved en gang ved Lejlighed at faa [overstreget: xxx] Onkel Knuds Adresse.</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba, Croissance silencieuse, 1962.	</t>
   </si>
   <si>
     <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-croissance-silencieuse-1962</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba, Koncentration, 1962-63.</t>
   </si>
   <si>
     <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-koncentration-1962-63</t>
   </si>
   <si>
+    <t>APAM blev grundlagt i 1936 og var en sammenslutning under den venstreorienterede partialliance Front populaire i Frankrig. Den havde til formål at åbne museerne op for en bredere offentlighed udover den højtuddannede elite.</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas medlemsskort til APAM Association populaire des amis des musées, 1962.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Rdds</t>
+  </si>
+  <si>
     <t>Salon de la Jeune Sculpture</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancobas medlemskort til Salon de la Jeune Sculpture 1962.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/3VuY</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/Rdds</t>
   </si>
   <si>
     <t>Salon des Réalités Nouvelle</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancobas medlemskort til Salon des Réalités Nouvelle 1962.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/KLL3</t>
   </si>
   <si>
     <t>1962-08-12</t>
   </si>
   <si>
     <t>Robert Dahlmann Olsen skriver til Sonja Ferlov Mancoba, at han gerne vil tegne sig for fire af hendes små skulpturer. Hun kan sende dem med fly for hans regning. Med hensyn til den større endnu ufærdige skulptur, så ligger det tungere med betaling. Han afventer at få nogle tilgodehavender ind og vil skrive snart igen.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/4VpU</t>
   </si>
   <si>
     <t>1962-10-10</t>
   </si>
   <si>
     <t>Robert Dahlmann Olsen fortæller, at ”[d]en smukke, stærke og stilfærdige skulptur” er ankommet, og at de er meget glade for den. Han påtænker at skrive en artikel om Sonja Ferlov Mancobas skulpturer, men vil vente til den store skulptur er kommet, så den kan blive gengivet i artiklen. Han spørger til betalingen for denne. Desuden kommenterer han, at der var gode tegninger af Ernest Mancoba i det seneste nummer af Hvedekorn.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/0N6Z</t>
   </si>
   <si>
     <t>1962-12-17</t>
   </si>
   <si>
     <t>Poul Henningsen
 Agnete Therkildsen
 Karen Vad
 Poul Vad</t>
   </si>
   <si>
     <t>Ejler Bille skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han og Agnete glæder sig over Ernests billede i deres hjem, og at de sender restbetalingen for værket. Bille vil forsøge at gøre Tom Birch interesseret i Ernests værker. Bille beretter endvidere om sit arbejde med udsmykningen til Jerne Seminarium i Esbjerg og fortæller om et radioprogram med musik og sang fra 1930erne og 1940erne, udvalgt ved Poul Henningsen. Agnete Bille har skrevet en hilsen i brevets margin. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/OE9M</t>
   </si>
   <si>
     <t>d. 17-12-62.WillemoesgadeKære Ernest, Sonja og Wonga.Det var hyggeligt igen at være sammen med jer i Paris. Nu jeg ved, I bor i det gamle kvarter, synes jeg, I bor os langt nærmere. Tak for brevet, som kom til os, medens i endnu var i Sønderho. Mancobas billede har vi paa væggen. Det er med i vort daglige liv og i vort arbejde, saaledes som de ting er det, man har om sig. Da vi jo gerne selv vil beholde det, vil jeg helst med det samme betale det helt ud, og sender derfor her restbeløbet. – maaske er det kun en mindstepris af, hvad billedet er værd herhjemme. Maaske kan jeg få Tom Birch (Kunstnernes Kunsthandel) interesseret, naar jeg nu kan vise ham et arbejde. I saa tilfælde vil jeg lade ham selv skrive til jer – og I kan saa igen svare ham, hvis det har interesse. Jeg fik heldigvis mit udkast til en væg i aulaen, i et seminarium i Esbjerg, færdig, medens jeg var derovre. Det bliver 6 træplader, der arbejder sammen, saa de danner en helhed. De blir igen alle fæstnet paa en større møbelplade, saaledes at alle 6 plader springer lidt frem i relief. Muren, den store plade |skal| hænge paa er [overstreget: 3 m og] 3,35 cm i højde og bredde. Jeg undgaar ved fordelingen af pladerne (der er malet, saa de danner en absolut helhed) at male eet kæmpebillede, som maaske ville ende med at sprænge hele arkitekturen. Modellen, som jeg har malet paa krydsfiner i en femtedel størrelse, vil jeg nu sende ud til den endelige bedømmelse i Kunstfondet. Jeg ved nok, at man ikke vil kunne forstaa meget af min forklaring, men jeg har foreløbig tro paa opgaven. Jeg tænker mig at I af og til ser Karen og Vad. Vi skriver selv til dem, men I maa ogsaa hilse dem. I aftes hørte vi i radioen – helt fra 8 til 10 en tilrettelæggelse af Poul Henningsen af de bedste viser – og [overstreget: og xx] enkelte prosastykker, som han har kunnet finde frem til. Det var hele tredvernes og fyrrenes stemning der dukkede op – noget af Kjeld Abels ”melodien der blev væk” de bedste af Liva Weels sange, nogle udvalgte Asxxxsang plader, Josephine Bäcker. Der var en helhed i hans udvalg, der baade var menneskelig og gribende. De bedste hilsener - og glædelig jul fra Bille|Kære Sonja og Mancoba og WongaGlædelig Jul og godt Nytaar!Hjertelig Hilsen Agnete Tak for sidst|</t>
   </si>
   <si>
+    <t>Sonja Ferlov Mancoba, Effort Commun, 1963-64.</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/effort-commun-faelles-bestraebelse</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba, Forarbejde til Effort commun, 1963.</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-forarbejde-til-effort-commun-faelles-bestraebelse-1963</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba, Skulptur (uden titel), 1963.</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-uden-titel-1963</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba, Personnage, 1963.</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancobas medlemskort til Salon de la Jeune Sculpture 1963.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/iNXX</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancobas medlemskort til Salon des Réalités Nouvelle 1963.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/7b3P</t>
+  </si>
+  <si>
     <t>Sonja Ferlov Mancoba, Confiance, 1963.</t>
   </si>
   <si>
     <t>http://ferlov-mancoba.ktdk.dk/vaerker/confiance-tillid</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/7b3P</t>
   </si>
   <si>
     <t>1963-03-23</t>
   </si>
   <si>
     <t>Poul Vad</t>
   </si>
   <si>
     <t>Antonin Artaud
 Uffe Harder
 Signum. Tidsskrift for Moderne Kunst.
 Karen Vad</t>
   </si>
   <si>
     <t>Fra september 1962 og frem var Poul Vad seks måneder i Paris på et UNESCO-rejselegat, jf. udateret korrespondance mellem Giacometti og Poul Vad (oplyst af Folke Kjems 2.10.2025).  Poul Vad har tilsyneladende talt med Sonja Ferlov Mancoba om Antonin Artauds bog Van Gogh le suicidé de la société, 1947 under sit ophold i Paris.  Netop denne bog af Artaud optog Sonja Ferlov Mancoba (Aagesen, Dorthe og Mikkel Bogh, ”Sonja Ferlov Mancoba: Figuren, stemmerne og rummet” in Sonja Ferlov Mancoba. Maske og Ansigt. (red. Cecilie Høgsbro Østergaard), Statens Museum for Kunst 2019, p. 102).Poul Vad bragte et uddrag af Antonin Artauds bog Van Gogh le suicidé de la société, 1947, i tidsskriftet Signum (årg. 3, nr. 3, 1963, p. 23-28). Vad var stifter og redaktør af Signum. Uffe Harder oversatte uddraget til dansk. </t>
   </si>
   <si>
     <t>Poul Vad skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han tænker på de mange besøg hos dem i rue du Château og ikke helt ved, hvordan han skal fortsætte samtalen med dem, nu han er tilbage i Danmark efter seks måneder i Paris. Han skriver, at han endnu ikke har talt med Uffe Harder om oversættelsen af Artaud, og at han håber at kunne bringe et uddrag af Artauds bog i Signum. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/SV2X</t>
   </si>
   <si>
     <t>København d. 23-3-1963Kære Sonja, Ernest og Wonga,Det er meget vanskeligt for mig at skrive dette brev, på en måde. Jeg ved slet ikke hvad jeg skal skrive til jer. Jeg tænker på de mange, mange gange jeg kom hos jer, og hvorledes jeg altid blev modtaget med åbne arme, selv om I stod midt i arbejdet, og jeg tænker på alle de lange samtaler vi havde – det forekommer mig i dag som een eneste lang uafbrudt samtale. Jeg kan slet ikke sige hvor meget det betød for mig at komme hos jer, og hvor glad jeg var for den lange, uafbrudte samtale. Jeg ønsker at jeg lige nu kunne sig til Karen: kom, nu går vi en tur ud i rue du Chateau!Men jeg er dog naturligvis også glad for at være her igen, her hvor jeg sidder nu, og også her har jeg jo venner som jeg kan tale med og som jeg føler den umiddelbare menneskelige kontakt med som kommer af at man – på hver sin måde – ser fremad mod det samme.Jeg har endnu ikke talt med Uffe Harder om oversættelsen af Artaud, jeg ville først selv have tid til at arbejde bogen ordentligt igennem (og slå alle de svære ord op!). Jeg er meget glad for den bog og håber meget vi kan få tilladelse til at bringe en del af den i Signum.Det er også en overgang pludselig at være tilbage her og skulle tage fat på de mange praktiske ting som jeg gennem et halvt år stort set har været forskånet for.Jeg har meget krævende opgaver som venter mig, jeg håber at kunne løse dem tilfredsstillende og glæder mig naturligvis netop til at gå i gang med dem fordi de er krævende. Endnu kan jeg ikke samle mine indtryk og erfaringer fra de seks måneder i Paris. Men Karen og jeg er begge indstillet på at vende tilbage, når hun er færdig med skolen og når jeg har løst disse forhåndenliggende opgaver som kun kan løses her i Danmark.Karen har det godt, og vi har naturligvis meget at tale om, jeg skal hilse jer alle fra hende.Jeg håber I er blevet raske igen efter den megen sygdom så I atter alle kan kaste jer over arbejdet! Og I skal ikke tænke på at skrive til os, vi ved I er der og at I har meget at tænke på.Jeg vil skrive på gensyn, selv om det kan vare længe. Mange hilsner fraPoul V</t>
   </si>
@@ -3328,72 +3331,72 @@
 Poul Vad
 Preben  Wilmann</t>
   </si>
   <si>
     <t>Se brev 18.1.1964 fra Knud W. Jensen, hvor han tilbyder hende carte blanche til at udstille på Louisiana samt ønsker en samarbejdsaftale. Med hensyn til tilbuddet om optagelse i Grønningen, har Robert Dahlmann Olsen foranlediget muligheden for en invitation via Svavar Gudnason jf. breve fra Robert Dahlmann Olsen til Sonja Ferlov Mancoba 21.10.67 og 30.10.1967.</t>
   </si>
   <si>
     <t>Robert Dahlmann Olsen skriver til Sonja Ferlov Mancoba om en af hendes skulpturer, som han har set hos Børge Birch. Han skriver, at han har hørt, hun er blevet optaget på Grønningen, vistnok på foranledning af Adam Fischer, men har afslået medlemskab. Han mener, det er en forkert beslutning, hun har taget, da Den Frie er ”een stor rodebutik.” Han fortæller også, at han er blevet kontaktet af Poul Vad med henblik på at udlåne værker til en udstilling af Sonja Ferlov Mancobas værker på Holstebro Kunstmuseum. Endvidere fortæller han om Statens Kunstfond og forklarer, hvorfor et svar til Sonja Ferlov Mancoba fra dem kan være forsinket. Han håber, hun får flere nye værker med på Den Frie i år, så hun kan tjene penge til at støbe flere skulpturer og opbygge en ”lagerbeholdning”. Endvidere fraråder han hende at fæste for stor lid til Knud W. Jensen og en evt. udstilling på Louisiana og støbning af nye værker.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/4wIK</t>
   </si>
   <si>
     <t>Dragør, 21. 1. 68.Kære Sonja Ferlov Mancoba.Tak for det fire sider lange brev om de alvorlige problemer, dels i verden omkring os og dels i kunstverdenens sfære.Vi må jo håbe, at den større adgang til undervisning og uddannelse samt mulighederne for større fritid og eftertanke i forbindelse med de bedre rejsemuligheder trods alt nu giver en bedre og bredere forståelse for tingenes sammenhæng end tidlige – desværre bruges der fantastiske mængder af arbejde og kapital til intetsigende eller skadelige formål, en indsats der f. eks. omvekslet i boliger, kunne give folk, ikke paladser, men virkelig anvendelige omgivelser med plads til livsudfoldelse. Det er ikke noget nyt – vejen er lang, men mange unge drager jo idag ud og knytter forbindelser på tværs af verdensdelene.Men man skal jo nok være glad for at man ikke er i politikernes kreds. Den valgkampagne vi oplever her i Danmark i disse dage, er lidt flov. De gode politikere er mere interesseret i at rakke hinanden til, end at samarbejde om problemernes løsning – og sådan er det desværre også i storpolitikken.Børge Birch har vist mig den nye bronceskulptur som her vist, jeg kender ikke dens navn, men har taget et par billeder af den, men filman er endnu ikke fremkaldt. Det var en fint gennemarbejdet skulptur, der med sine forskellige forskydninger rejser sig smukt i rummet og næsten folder sig ud.Svavar Gudnason er dukket op i anledning af Grønningens åbning. Selv om han desværre var noget spiriturpåvirket – jeg ved ikke hvad der går af ham, hver gang han er hernede på egen hånd – forstod jeg dog at De vistnok var blevet optaget på Grønningen på anbefaling af Adam Fischer, men alligevel var sprunget fra.Adam Fischer døde desværre dagen efter og Grønningen og De selv ville nok have været godt tjent med et medlemsskab. Der er ganske vist bedre kunstnere på Den Frie, men det er desværre een stor rodebutik.Poul Vad har allerede for et halvt år siden talt om en lille skulpturfremvisning i Holstebro. Han har nu igen spurgt om jeg kunne tænke mig at udlåne nogle af Deres broncearbejder – i lighed med Å-udstillingen, og jeg har lovet at stille arbejderne til rådighed – naturligvis forudsat Deres tilsagn. Det bliver vist lidt tidligt på sommeren, så der er måske mulighed for at de hos Birch deponerede arbejder kan gå med? Men dette skal jeg ikke blande mig i. Resistance står endnu hos mig og venter på endelig afgangsordre.Det er nok ikke så mærkeligt, at svaret fra Statens Kunstfond er trukket i langdrag. Sagen er jo den, at der pr. 1’ jan. 1968 tiltrådte en ny bestyrelse med Preben Willman i spidsen – og den gamle bestyrelse havde i hele december travlt med at arrangere en udstilling, der viste købet gennem bestyrelsens 3-års periode. Skulpturafdelingen var iøvrigt meget ringe.Jeg vil trods alt håbe, at Resistance og nogle andre nye ting kommer med allerede i år på Den Frie og derved indbringer en god hjælp til støbning af ”lagerbeholdningen”, også fordi De nok ikke må være for optimistisk med en evt. henvendelse til Knud W. Jensen. Det er klart, at han kunne arragere en udstilling og sørge for støbning af en del af de nye, man han har jo så forfærdelige vanskeligheder med sig selv når der skal træffes en afgørelse i kunstneriske spørgsmål. Imidlertid ville det være en oplevelse at se en stor udstilling med de fleste af Deres arbejder, og det nye rum på Louisiana ville være en meget smuk ramme for et sådant arrangement. Prøv om De ikke kan lokke ham til Paris og se på sagerne. Tilbyder De ham Resistance, skal jeg naturligvis gerne bringe den derop.Mange hilsenerDeres Robert Dahlmann Olsen</t>
   </si>
   <si>
     <t>1968-01-29</t>
   </si>
   <si>
     <t>Jan  Groth</t>
   </si>
   <si>
     <t>Bråde</t>
   </si>
   <si>
+    <t>Sonja Ferlov Mancoba
+Benedikte Groth
+Steingrim Laursen
+Christian Poulsen</t>
+  </si>
+  <si>
+    <t>Jan Groth skriver til Ernest Mancoba, at han har set en af hans skulpturer i en artikel af Christian Poulsen og finder den stærk og betydningsfuld. Endvidere roser han det maleri, han har af Ernest, og beretter, hvordan han har indrammet det, så maleriets farver understreges.Recto brev fra Jan Groth til Sonja Ferlov Mancoba, hvor han skriver, at han er glad for hendes brev og den udtryksfulde måde, hun bruger sproget på. Han skriver, at han sender hende en ”lamme-brynje” til at have på, mens hun arbejder med skulpturen. Han skriver om det ”varsomme, tyste som kan formidles gennem kunst, fra menneske til menneske” og glæden ved at have lært dem at kende. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/RiQD</t>
+  </si>
+  <si>
     <t>Benedikte Groth
 Steingrim Laursen
 Ernest Mancoba
 Christian Poulsen</t>
   </si>
   <si>
     <t>Jan Groth skriver til Sonja Ferlov Mancoba, at han er glad for hendes brev og den udtryksfulde måde, hun bruger sproget på. Han skriver, at han sender hende en ”lamme-brynje” til at have på, mens hun arbejder med skulpturen. Han skriver om det ”varsomme, tyste som kan formidles gennem kunst, fra menneske til menneske” og glæden ved at have lært dem at kende.  Verso et brev til Ernest Mancoba fra Jan Groth, hvor han skriver, at han har set en af hans skulpturer i en artikel af Christian Poulsen og finder den stærk og betydningsfuld. Endvidere roser han det maleri, han har af Ernest, og beretter, hvordan han har indrammet det, så maleriets farver understreges.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/M22s</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/RiQD</t>
   </si>
   <si>
     <t>1968-01-30</t>
   </si>
   <si>
     <t>Troels Andersen
 Ib Braase
 Christian Poulsen
 Poul Vad</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba udstillede på Den Frie i 1968 som gæst.</t>
   </si>
   <si>
     <t>Steingrim Laursen skriver om forberedelserne til udstillingen af Sonja Ferlov Mancobas værker på Den Frie i 1968. Hans bekendtskab med Sonja Ferlov, Ernest og Wonga Mancoba er nyt på dette tidspunkt og han er i gang med at sætte sig ind i støbning og netværk, herunder Troels Andersen, som han endnu ikke har mødt, men beder om en introduktion til.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/QtaV</t>
   </si>
   <si>
     <t>1968-02-10</t>
   </si>
   <si>
     <t>Robert Dahlmann Olsen skriver, at han har hørt fra Christian Poulsen, at Sonja Ferlov Mancoba skal deltage som gæst på Den Frie i dette år. Han har sendt ham en liste over de værker, der kan lånes til udstillingen og skriver, at en kopi af listen er vedlagt dette brev. Endvidere skriver han, at han gerne vil erhverve en ny, ikke for stor, skulptur af Sonja Ferlov Mancoba.</t>
   </si>
@@ -5005,75 +5008,75 @@
   <si>
     <t>Gerard Sekoto</t>
   </si>
   <si>
     <t>Marthe Hennebert</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/WKH7</t>
   </si>
   <si>
     <t>Dear friends,Thanks for your descriptive card and greetings that you sent from Italy. I felt very refreshed and longed even more that we get together to hear you telling more about your trip which I am sure you have enjoyed very much.Things are rather steady with me although presently I am hurrying to get through a couple of paintings to send out to America in about a week's time, after which I hope to jump over for a chat.My friend [Researcher W. Sze note: likely Marthe Hennebert] is still the same - even worse because of her sight. She can hardly read or write.Hope the plans of all three are coming along smoothly.Love,</t>
   </si>
   <si>
     <t>1972-10-28</t>
   </si>
   <si>
     <t>Fra Angelico</t>
   </si>
   <si>
     <t>Knud Ferlov ønsker Sonja Ferlov Mancoba tillykke med fødselsdagen og spørger, om hun så Fra Angelicos værk &lt;em&gt;Kristi Opstandelse&lt;/em&gt; i Firenze. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/yqWy</t>
   </si>
   <si>
+    <t>Januar-februar 1973</t>
+  </si>
+  <si>
+    <t>Tove  Lund Larsen</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba takker Tove Lund Larsen for at have valgt en af hendes skulpturer til en plakat. Hun glæder sig over, at hendes udtryk for hendes livsopfattelse har mødt genklang og forståelse hos Lund Larsen, som har skrevet om skulpturen. Sonja Ferlov Mancoba skriver endvidere om både mødet mellem mennesker og om menneskets ensomhed. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9sdh</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba takker Aalborg Kommunes Kunstfond for købet af hendes store skulptur fra 1970. Hun takker tillige for deres hensigt om at opstille den på en åben plads, hvor den kan gå i dialog med menneskene omkring den. Hun skriver om sit kunstsyn, og om hvordan ”ingen skaber alene”. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9Osg</t>
+  </si>
+  <si>
+    <t>Til Alborg Kommunes Kunstfond.[overstreget: For ca en Uges Tid siden fik jeg til min store Overraskelse og Glæde gennem Steingrim Laursen nyt om]Da jeg for godt en Uges tid siden gennem Steingrim Laursen, som var her paa et kort Besøg, fik nyt om Deres køb af min store Skulptur fra 1970 og tillige om Deres Hensigt: eventuelt at opstille den paa en aaben Plads foran Raadhuset, syntes det mig næsten som drømte jeg. Et par Dage efter modtog jeg fra [overstreget: Banken] Handelsbanken i Viborg Oplysning om at De havde tilsendt dem den store Sum derfor. – Kunde jeg nu blot finde de rette Ord for at udtrykke Dem min dybe Taknemmelighed og den Glæde jeg følte ved den Solidaritet og Tillid De herved viser mig til Støtte og Styrkelse i mine Forsøg paa at fremsætte et menneskeligt Udtryk i Skulpturen ud fra mit Livs Erfaringer i Forhold til Livet og til Samfundet.Deres generøse Svar paa mine Bestræbelser styrker mit Mod.I vort individualistiske Samfund synes ”mennesket” for hver Dag [overstreget: at] paa trods af alle tekniske kommunikationsmidler at finde sig i dybere Ensomhed i Forhold til Omgivelserne. Hver kunstner kan kun søge at fremsætte et enkelt Aspekt ud fra sin Livsopfattelse i sin Søgen mod en |menneskelig| Fællesopfattelse |ud fra helt nye normer| i forhold til Livet og til det Samfund som vi er Del af. Det åndelige Udtryk fremsat i et Materiale skulde jo blot tjene til en Tilnærmelse mellem Mennesker i deres Livssyn[overstreget: Men] Ingen skaber jo noget alene og alt hvad der blir til [overstreget: xxxx det jo kun] som kan tjene os i Livet blir det jo kun ved ”menneskeligt” møde i gensidig Tillid og Trang til Udveksling mellem mennesker, [overstreget: som] |det| er grundlaget for fortsat Liv. Vi modtog fra de som leved før os og vi maa søge at bringe |det| videre tilligemed Resultatet af vore Erfaringer til dem som skal følge |efter| os. Kun saaledes kan Menneskenes kæde sluttes op til fortsat Liv. Derfor mine Store Tak for Deres Generøsitet og ikke mindst fordi de vil sætte Skulpturen ud mellem Mennesker saa at den faar lov at Tage Del i deres daglige Liv saale |des| at der maaske nu og da kan opstaa en Dialog et Møde paa en naturlig Maade. Dermed mener jeg, - ikke i Funktion af det man kalder Kunst, men blot som en Appel fra Menneske til Menneske.Nu mine varmeste Hilsnermed Tak for Deres Svar paa mine Bestræbelserfra Deres hengivneSonja Ferlov Mancoba-</t>
+  </si>
+  <si>
     <t>Sonja Ferlov Mancoba Vogtere af vores arv, 1973.</t>
   </si>
   <si>
     <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-guardians-of-our-heritage-1973-bronze</t>
-  </si>
-[...19 lines deleted...]
-    <t>Til Alborg Kommunes Kunstfond.[overstreget: For ca en Uges Tid siden fik jeg til min store Overraskelse og Glæde gennem Steingrim Laursen nyt om]Da jeg for godt en Uges tid siden gennem Steingrim Laursen, som var her paa et kort Besøg, fik nyt om Deres køb af min store Skulptur fra 1970 og tillige om Deres Hensigt: eventuelt at opstille den paa en aaben Plads foran Raadhuset, syntes det mig næsten som drømte jeg. Et par Dage efter modtog jeg fra [overstreget: Banken] Handelsbanken i Viborg Oplysning om at De havde tilsendt dem den store Sum derfor. – Kunde jeg nu blot finde de rette Ord for at udtrykke Dem min dybe Taknemmelighed og den Glæde jeg følte ved den Solidaritet og Tillid De herved viser mig til Støtte og Styrkelse i mine Forsøg paa at fremsætte et menneskeligt Udtryk i Skulpturen ud fra mit Livs Erfaringer i Forhold til Livet og til Samfundet.Deres generøse Svar paa mine Bestræbelser styrker mit Mod.I vort individualistiske Samfund synes ”mennesket” for hver Dag [overstreget: at] paa trods af alle tekniske kommunikationsmidler at finde sig i dybere Ensomhed i Forhold til Omgivelserne. Hver kunstner kan kun søge at fremsætte et enkelt Aspekt ud fra sin Livsopfattelse i sin Søgen mod en |menneskelig| Fællesopfattelse |ud fra helt nye normer| i forhold til Livet og til det Samfund som vi er Del af. Det åndelige Udtryk fremsat i et Materiale skulde jo blot tjene til en Tilnærmelse mellem Mennesker i deres Livssyn[overstreget: Men] Ingen skaber jo noget alene og alt hvad der blir til [overstreget: xxxx det jo kun] som kan tjene os i Livet blir det jo kun ved ”menneskeligt” møde i gensidig Tillid og Trang til Udveksling mellem mennesker, [overstreget: som] |det| er grundlaget for fortsat Liv. Vi modtog fra de som leved før os og vi maa søge at bringe |det| videre tilligemed Resultatet af vore Erfaringer til dem som skal følge |efter| os. Kun saaledes kan Menneskenes kæde sluttes op til fortsat Liv. Derfor mine Store Tak for Deres Generøsitet og ikke mindst fordi de vil sætte Skulpturen ud mellem Mennesker saa at den faar lov at Tage Del i deres daglige Liv saale |des| at der maaske nu og da kan opstaa en Dialog et Møde paa en naturlig Maade. Dermed mener jeg, - ikke i Funktion af det man kalder Kunst, men blot som en Appel fra Menneske til Menneske.Nu mine varmeste Hilsnermed Tak for Deres Svar paa mine Bestræbelserfra Deres hengivneSonja Ferlov Mancoba-</t>
   </si>
   <si>
     <t>1973-01-17</t>
   </si>
   <si>
     <t>Søren
 Erwin Graumann</t>
   </si>
   <si>
     <t>Ejler Bille skriver til Ernest Mancoba, Sonja Ferlov Mancoba og Wonga Mancoba og spørger til Erwin Graumanns velbefindende, da han ikke har hørt fra ham denne jul.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/vcOz</t>
   </si>
   <si>
     <t>1973-01-18</t>
   </si>
   <si>
     <t>Fyns Stifts Kunstmuseum, Odense Bys Museer.
 Tove  Lund Larsen</t>
   </si>
   <si>
     <t>Tove Lund Larsen skriver til Sonja Ferlov Mancoba om en plakat, Fyns Stifts Kunstmuseum har fået trykt med værket &lt;em&gt;A l’écoute du Silence,&lt;/em&gt; og som skal være museets ansigt ud mod verden. </t>
   </si>
   <si>
@@ -5733,67 +5736,85 @@
   <si>
     <t>1978-01-23</t>
   </si>
   <si>
     <t>Hans Edvard Nørregaard-Nielsen</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Hans Edvard Nørregaard-Nielsen i anledning af hans ord i Information i forbindelse med hendes retrospektive udstilling på Kunstforeningen i 1977. Hun skriver om det at udstille sine værker retrospektivt og se tilbage på, hvem hun var dengang i forhold til nu. Hun skriver om sine oplevelser af 1930’ernes fællesskab og håbefuldhed og hendes nuværende mere skeptiske opfattelse af europæiske kultur- og samfundsforhold.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/uCbs</t>
   </si>
   <si>
     <t>1978-01-28</t>
   </si>
   <si>
     <t>De to vedlæg er ikke længere i brevet. Anmeldelsen har formodentlig været af Sonja Ferlov Mancobas retrospektive udstilling i Kunstforeningen i 1977, hvor hun udstillede sammen med Ernest Mancoba. Særtrykket er ikke specificeret i brevet.</t>
   </si>
   <si>
     <t>Gertrud Købke Sutton skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba om sit besøg hos dem. Hun nævner trygheden og følelsen af at blive forstået i samtalerne med dem. Hun fortæller, at hun vil begynde at skrive på sin artikel om Sonja Ferlov Mancoba i midten af februar. Hun skriver, at hun vedlægger en anmeldelse af Pierre Lübecker og et særtryk.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7gY9</t>
   </si>
   <si>
+    <t>Udateret. 1978</t>
+  </si>
+  <si>
+    <t>Ulla Holst</t>
+  </si>
+  <si>
+    <t>Jean-Jacques Rousseau</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba svarer på en henvendelse fra Ulla Holst vedrørende sit syn på kvindens stilling i samfundet. Sonja Ferlov Mancoba anser dette anliggende for at være vigtigt, men uadskilleligt fra en samfundsmæssig undertrykkelse af mennesker efter køn, etnicitet og rang. Spørgsmålet om kvindernes frigørelse er overordnet set et spørgsmål om magt, ligesom overherredømmet i kolonierne og undertrykkelsen af arbejderklassen. I et samfund baseret på magt mener hun ikke, at der kan finde en frigørelse sted.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/66ui</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba svarer på en henvendelse fra Ulla Holst vedrørende sit syn på kvindens stilling i samfundet. Hun skriver, at problemet om kvindens stilling ikke kan stå alene, men er forbundet med alle de mennesker, som bliver udnyttet. Hun har selv fortrinsvis været optaget af materiel og åndelig ligeret for alle mennesker. Den løsning hun ser er en hel ny samfundsorden, baseret på et menneskeligt fællesskab. I et P.S. svarer hun på tre spørgsmål, fremsendt af Ulla Holst, om sin egen stilling som kvindelig kunstner.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/hkdK</t>
+  </si>
+  <si>
     <t>1978-02-15</t>
   </si>
   <si>
     <t>Kunstforeningen 
 Karen Vad</t>
   </si>
   <si>
     <t>Poul Vad skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba og takker for det korte samvær i Kunstforeningen. Han skriver, han kommer en uge til Paris, og at han glæder sig til at se dem igen. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/L63Q</t>
   </si>
   <si>
     <t>1978-02-19</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ulla Holst</t>
   </si>
   <si>
     <t>T. S.  Eliot</t>
   </si>
   <si>
     <t>Ulla Holst skriver til Sonja Ferlov Mancoba og stiller hende tre spørgsmål om at være kvinde og kunstner. Hun følger forelæsninger i ”kvindeæstetik” ved universitetet og spørger på vegne af sin studiegruppe og med baggrund i sin begejstring for Sonja Ferlov Mancobas kunst.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/I20O</t>
   </si>
   <si>
     <t>1978-03-21</t>
   </si>
   <si>
     <t>Det Kongelige Hofmarskallat
 Hans  Juul Sølvhøj</t>
   </si>
   <si>
     <t>Dronning Margrethes og Prins Henriks Fond
 Sonja Ferlov Mancoba</t>
   </si>
   <si>
     <t>Brev fra Hofmarskal Hans Sølvhøj til Steingrim Laursen om, at Dronning Margrethes og Prins Henriks Fond har besluttet at købe Sonja Ferlov Mancobas skulptur fra 1969.</t>
   </si>
   <si>
@@ -6820,90 +6841,90 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/VCuQ</t>
   </si>
   <si>
     <t>MARC MANCOBA153 Rue du Château75014 PARIS M. Le Préfet de PoliceMonsieur, j’ai l’honneur de solliciter auprès de vous une autorisation pour le transfert à  l'étranger des cendres de ma mère Sonja MANCOBA née FERLOV décédée le 17 Décembre 1984 à Paris. L’urne no 3443 a été soudée au crématorium de la ville de Paris (Père-Lachaise). Elle doit être placée dans le caveau de famille au cimetière de Copenhague (DANEMARK) Le voyage est prévu le cinq Mars ou départ de l'aéroport Carles De Gaulle.Je vous prie d'agréer, Monsieur Le Prefet, l’expression de mes sentiments distingués Wonga Marc Mancoba</t>
   </si>
   <si>
     <t>1985-02-27</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba er begravet på det Ferlovske familiegravsted på Assistens Kirkegård, København.</t>
   </si>
   <si>
     <t>Tilladelse fra politiet til at udføre Sonja Ferlov Mancobas urne fra Frankrig til Danmark.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/92pi</t>
   </si>
   <si>
     <t>1986-02-13</t>
   </si>
   <si>
     <t>Jens Bork</t>
   </si>
   <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9cId</t>
+  </si>
+  <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9PyQ</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/9cId</t>
   </si>
   <si>
     <t>1986-04-15</t>
   </si>
   <si>
     <t>Atelier Litografisk</t>
   </si>
   <si>
     <t>Litografistudiet inviterer Ernest til at arbejde sammen med dem. Mens Ernest lavede træsnit, er det sandsynligt, at hans arbejde med litografier begyndte med dette samarbejde med Atelieret.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/sZNx</t>
   </si>
   <si>
     <t>(transcription: W.Sze)[sender: HOSTRUP-PEDERSEN &amp;amp; JOHANSEN, Atelier for Lithografi, Peter Johansen][recipient: Ernest][date: 15 April 1986]
 Kære Ernest, Steingrim [Steingrim Laursen] ringede til mig fornylig og fortalte at han havde besøgt dig i Paris og at i havde talt om at du gerne vil komme til København nu til sommer og lave lithografier i vores ateliér. Vi er meget interesserede i at samarbejde med dig og vil derfor spørge dig om det ville passe dig at komme i Juni måned fra Mandag d. 9 og ca. 2 uger frem, alt afhængig af hvor meget vi vil lave. Jeg forstod på Steingrim at du ville bo hos Benedikte Groth, men i alle tilfælde er du meget velkommen til at bo hos mig og min kone i Kokkedal, togforbindelsen til København/Valby er direkte, vi kan i så fald følges ad. Kunne du ikke give os en snarlig besked om dit samtykke, om det overhovedet kan lade sig gøre for dig på det tidspunkt, ellers finder vi et andet. mange hilsener[signed: Peter Johansen]</t>
   </si>
   <si>
     <t>1986-04-22</t>
   </si>
   <si>
+    <t>Dette følger op på brevet dateret den 15. april 1986, der anmoder om en ændring af datoen for den foreslåede opholdstilladelse for Ernesttranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/7D1L</t>
+  </si>
+  <si>
+    <t>(transcription: W.Sze)[sender: HOSTRUP-PEDERSEN &amp;amp; JOHANSEN, Atelier for Lithografi, Peter Johansen][recipient: Ernest][date: 22 April 1986]
+Kære Ernest,jeg må desværre rette mit første brev med hensyn til datoen til din ankomst for at arbejde her med lithografi. Der er sket det at vores arbejdsplan er ændret lidt, så istedet for at du kommer her, som tidligere nævnt, d. 9.6.1986, så beder vi om ikke det vil være muligt for dig at komme en uge senere d.v.s. d. 16.6.1986. Kunne du ikke give os snarlig besked derom, så ville vi være meget glade. mange hilsener[signed: Peter Johansen]</t>
+  </si>
+  <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YnIv</t>
   </si>
   <si>
     <t>(transcription: W.Sze)[sender: Ernest][recipient: Litografisk (Copenhagen), attention Peter Johansen][date: undated, after 22 April 1986]
 My very dear Peter Johans-Many thanks for the two letters you so kindly sent me – I ask you to excuse this long delay in reply to the great geste [English: gesture] and opportunity you offer me to work together with you all at the very sympathetic work-place I visited when I was last in Copehagen –I have for a long time been taken up with much practical work after what has happened in our family here – rearranging the atelier filling up administrative papers etc.Now things have calmed down a bit and would be glad if you could receive me on the 16th June as you suggest – I should be travelling with my son – I come entirely open-minded and ready to learn. My first preoccupation will be concentrated on understanding and handling the technique of lithography – I shall be full of gratitude to be allowed to partake some of your experience in this important art – Now do give my greetings to the companions at the atelier and also to your family Very truly yours [unsigned] [post script:] I am also sending a letter to Steingrim Laursen – Do greet him from us here - </t>
-  </si>
-[...8 lines deleted...]
-Kære Ernest,jeg må desværre rette mit første brev med hensyn til datoen til din ankomst for at arbejde her med lithografi. Der er sket det at vores arbejdsplan er ændret lidt, så istedet for at du kommer her, som tidligere nævnt, d. 9.6.1986, så beder vi om ikke det vil være muligt for dig at komme en uge senere d.v.s. d. 16.6.1986. Kunne du ikke give os snarlig besked derom, så ville vi være meget glade. mange hilsener[signed: Peter Johansen]</t>
   </si>
   <si>
     <t>1986-06-13</t>
   </si>
   <si>
     <t>Nete  Munkvad</t>
   </si>
   <si>
     <t>Roskilde</t>
   </si>
   <si>
     <t>Nete Munkvad skriver ganske kort til Ernest Mancoba at hun er glad for hans brev, at Wonga kan bo hos hende. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/5KJz</t>
   </si>
   <si>
     <t>Roskilde 13-6. 86Dear Ernest, I was very happy for your letter. Wonga shall stay here by me. When do you come? Je t’embrasse bien. Nete </t>
   </si>
   <si>
     <t>1986-06</t>
   </si>
   <si>
     <t>Mens Ernest tidligere lavede træsnit, er det sandsynligt, at hans arbejde med litografi begyndte med dette opholdtranslated 2025-02-07</t>
   </si>
@@ -6913,71 +6934,71 @@
   <si>
     <t>(transcription: W.Sze)[sender: Ernest][recipient: Litografisk (Copenhagen), attention Peter Johansen][date: undated]
 Koere Peter, koere Tove og koere IngerIt has taken us longer than we had hoped to send you this little word after our happy  coming together at the warm reception and feastful dinner you offered us when I last we weree at your beautiful home in Kokkedal.The reason for this delay has been the great confusion and incertitude which we have discovered in our affairs and which appear bottomless and very intricate.This has shocked us so much as to leave us unable to write freely to our friends,and has occupied all our attention .But even if you have not received word from us  ,you can be sure that you always have been in our thoughts.It is with great indebtedness and gratitude that I think of the project which you proposed and we carried out so well, and in such harmony together.This good collaboration that you have maintained in your atelier and vaerksted is symbolic of what is needed so badly iin our present world where people with different characters and gifts find it so difficult to work together towards a common aim. It was an enriching experience for me and it helped to find back to some aspects of my expression which I had set aside for a long time and to discover new possibilities in the beautiful art of lithography.The piece of mind and unbelievable sympathy and human care I received from the whole family at your place made the whole project much easier for me .And the dialog we had both at home and during the little trip up and down to the working place and back ,was very inspiring for my effort.I thank you all for it. We were very glad to receive your beautiful card and message from Portugal.It gave as a little pic-ture which made us share in the good experience you had both of the land and of the people,for which we felt you had sympathy and concern.Our present problems might make it necessary that we make again the journey to Denmark soon .But we are not fixed as yet and we would prefer there things to be kept between us.In the meantime ,we send you ,Wonga and I, our most heartfelt greetings and rememberancesVery sincerely yours [unsigned]
  </t>
   </si>
   <si>
     <t>1987-11-09</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/wPNF</t>
   </si>
   <si>
     <t>1987-11-10</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Poul og Karen Vad at de har genfundet Poul Vads breve til Sonja Ferlov Mancoba og glæder sig over deres langvarige venskab. Ernest Mancoba skriver at han er fast besluttet på at videreføre og forfølge den vision som han og Sonja Ferlov Mancoba har delt. Desuden skriver han at Wonga skriver nogle interessante digte, at de er i gang med at bringe orden i nogle af deres papirer og forretningsforhold, samt takker Poul og Karen Vad for deres gæstfrihed og varme igennem årene.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/ofCf</t>
   </si>
   <si>
-    <t>Vilhelm Hammershøi</t>
-[...10 lines deleted...]
-  <si>
     <t>Nel Erasmus</t>
   </si>
   <si>
     <t>Reinhold Cassirer
 Elza Miles
 Gerard Sekoto</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/JfLQ</t>
+  </si>
+  <si>
+    <t>Vilhelm Hammershøi</t>
+  </si>
+  <si>
+    <t>Wonga Mancoba har hjulpet Poul Vad med at formidle kontakt til Louvre med henblik på at afklare hvilke værker (mumieportrætter) Hammershøi, kunne have set på sine Paris ophold, jf korrespondance i Ferlov Mancoba arkivet.</t>
+  </si>
+  <si>
+    <t>Ernest og Wonga Mancoba skriver til Poul og Karen Vad og takker for at have modtaget Poul Vads Hammershøi-bog. De skriver om deres oplevelse af Hammerhøi og de tanker og spørgsmål bogen er med til at rejse. Brevet er sandsynligvis skrevet af Wonga Mancoba på vegne af begge.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/nIyA</t>
   </si>
   <si>
     <t>1988-06-12</t>
   </si>
   <si>
     <t>Ksenia Klimentievna Grigorjeva</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Troels Andersen for at kondolere med Ksenias død. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/S4Cm</t>
   </si>
   <si>
     <t>1989-10-16</t>
   </si>
   <si>
     <t>Fonds National d'Art Contemporain</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/rUyE</t>
   </si>
   <si>
     <t>1989-11-16</t>
   </si>
@@ -7176,66 +7197,66 @@
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/nmCp</t>
   </si>
   <si>
     <t>(transcription by W. Sze)[sender: Ernest and Wonga][addressed to: Bridget Thompson, film maker and director of Arts Ubuntu Trust][postmarked:3 Aug 1994]Dear Ernest &amp;amp; Wonga,I can hardly believe that I have been to Paris, met you, filmed you &amp;amp; returned. I stopped in Jo’burg to show Elza. She is happy – it was all quite beautiful &amp;amp; overwhelming &amp;amp; indeed a great priviledge. To use your words truly incredible &amp;amp; formidable. I saw Govan [Govan Mbeki] last night and he is very happy. I phoned Jane [Janub Gool] but she was out at the library. On Saturday we start putting everything together – I so look forward to your return to SA.Thank you for everything, fondest regards[signed: Bridget]P.S. sorry we rushed off, we just made the plane, video shop etc.
  </t>
   </si>
   <si>
     <t>1994-09-01</t>
   </si>
   <si>
     <t>Bridget Thompson instruerede kortfilmen "Ernest Mancoba at Home", et projekt af Art and Ubuntu Trusttranslated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Nq0h</t>
   </si>
   <si>
     <t>(transcription by W. Sze)[sender: Ernest and Wonga][addressed to: Bridget Thompson, filmmaker and director of Arts Ubuntu Trust][date:7 Sep 1994]Very dear Bridget,Here is the film which was shown on French T.V. about foreign artists. There is only a part of it which is dedicated to Ernest, but they worked much on filming the paintings in a cinema studio, so I think that some aspects of it could be used by you. Anabase the company gave me a time-coded video so that you can choose the images you wish. They are willing to send you these as soon as you ask for them. Their address and FAX are: Monsieur CHARBAGI ANABASE 89 Rue Escudier 92100 BOULOGNE FRANCE TEL. 47.12.40.08 (or 09) FAX: 46.99.08.55We were very glad to meet you last summer and it was a great pleasure to have such a rich dialogue with you and your very kind and helpful collaborator.  It is a necessity for all South Africans to enter the great debate on the spiritual and material future of our country, Africa, and the whole world. We have all the fundamental “données” in hand and the challenge put to us is whether or not, we are going to have the openness of mind, dedication of heart, and courage to stand up to it and put these “données” together.The image of the South African youth which you have given us is one that brought so much hope, that we are entering a new period where humanity will be able to concentrate on the essential: our spiritual survival.Now, dear Bridget, we send you our warmest feelings to you both and ask you to transmit to Govan Mbeki, whom we are looking forward to meet soon, our best greetings and thanks[signed: E Mancoba and Wonga]
  </t>
   </si>
   <si>
     <t>1994-10-12</t>
   </si>
   <si>
+    <t>South African government - Ambassador to France</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/eWIC</t>
+  </si>
+  <si>
     <t>Ernest Mancobas franske pas fra 1994.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/vOSa</t>
   </si>
   <si>
     <t>Wonga Marc Mancobas franske pas fra 1994.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/NA0i</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/eWIC</t>
   </si>
   <si>
     <t>1995-01-02</t>
   </si>
   <si>
     <t>Alex Laird skriver til Ernest, mens han er i Sydafrika for sin retrospektiv på Johannesburg Art Gallery. Hun fortæller ham, at hvis Bridget Thompson laver en film, vil hun ikke kunne, på grund af finansiering. Hun fortæller ham om en, der minder hende om Ernest, en anden, der lever i afrikansk og vestlig kultur, som ser sin rolle som at bygge bro over kulturelle divisioner, og vedlægger information om Malidoma Patrice Some og hans organisation Mosaic (nogle af hvilke er uploadet).translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/6ZJB</t>
   </si>
   <si>
     <t>(Transcription:  W.Sze)
 [sender: Alexandra Laird]
 [to: Ernest]
 [date: 2 Jan 1995]Dear Ernest,I had been meaning to write to wish you and Wonga a very happy Christmas, but here is my love and warmest wishes for a very happy New Year instead. I hope that you are enjoying your homecoming, and would be fascinated to hear just how you have felt about it all. The experience of meeting old friends must have been heart-warming, and to be surrounded finally by fellow ‘strugglers’ who share your vision. But seeing so much change must have made an impression on you….I am glad to hear that a film was finally made about you, especially that it should be made by a South African – Bridget Thompson sounds like a good spirit. Unfortunately it means for Ginny and I, however, that SABC no longer needs our film, which, in turn, means that a British broadcaster is unlikely to fund the whole project on its own. If this is the case, then Bridget may be able to sell her film here to a broadcaster to show during Africa ’95. I look forward to seeing it very much, and hope that you were pleased by it…?I met a therapist recently who counsels Asians and Afro-Caribbeans here in London, and is part of a US-based group called Mosaic which addresses issues like racial violence with a cross-cultural wisdom. Being inspired, as you know, by your advocation and umuntu, I was fascinated to hear about this group and the way the therapist, Ismail Asmall, works with his clients, drawing on both Shakespeare and the African spiritual tradition for imaginative ways into the psyche. I enclose some information about Mosaic which may interest you. One of the moving forces behind it is Malidoma Patrice Some from Burkina Faso, who also straddles both African and western cultures. He was ‘stolen’ by the Jesuits at the age of 5 and only returned to his village as a teenager, whereupon his family and the Dagara tribe rejected him as a ‘westerner’. He seemed to belong nowhere, and it was only through his decision to undergo initiation that he finally gained acceptance in his own tribe. Malidoma’s role was to become that of ‘he who brings African wisdom to the west’. He has written books on Ritual and community, which echoes much of your experience, Ernest.And talking of Burkina Faso, I am very excited, because I’m going to West Africa in late February for a month for the film festival in Ougadougou. It’s a great opportunity to spend time in Africa at a moment of celebration of its culture, not just of film but, I hope, of music too. I’m planning to go with a couple of friends to Ghana, where a friend will meet us and we’ll drive together to Ougadougou. I hope to visit Mali, too, where a friend of mine has begun a truly grass-roots ‘green’ revolution in his village in the Sahel, by planting vegetables and trees, with the help of the schoolchildren and the villagers, to help replace the vegetation lost through the drought and overgrazing. All his siblings deserted the village after education for city life, but Madou loved growing plants, and had the vision to see how his village could be re-invigorated through new, green growth – without imposing the co-operative system, which took any profit away from the growers themselves.My Christmas was spent in Northern Ireland with 15 of us altogether! – children and adults. My father, step-mother and I flew out from London, and after four days I set off to fulfil my many years’ ambition to visit the south of Ireland. The south – Eire – is a totally different way of life – thoroughly Celtic, where music, talking and drinking predominate, and life is taken much less seriously than in Anglo-Saxon England! Education standards are higher for a larger proportion of the population, though unemployment is also much higher. But the culture of Joyce and Yeats is palpably alive – and that sense of life abounds in the colourfully painted houses, the chatting on the streets, in the pubs, in the buses. I took a bus – a bone-shaker – from Galway city out to the wild and beautiful coast of Connemara – two and a half hours of wind and rain hurling itself at the bus as we twisted and turned on a tiny road along the Atlantic, hardly a tree to be seen on the rocky hills inland. The bus stopped in the middle of nowhere for old men on their way for the pub in town an hour’s drive away, for the women to buy food, and the odd drunk would stagger into a seat. The friendliness and the humour, the sense of fun that the Irish have, and their love of language, is what so sets them apart from the British.  Their expression for fun, for good conversation is wonderful – it’s called ‘crack’ – ‘did you have good crack?’ they ask. You’d enjoy the Irish, Ernest, I’m sure, and their music which is full of heart and a sense of joy in life.When are you coming back to Paris, I wonder? If you are coming back via Heathrow, I would very much like to see you both between planes. Perhaps I could entice you and Wonga here for a meal? Do let me know – it would be great to see you after all your adventures.Forgive skew-ing page of type – my printer doesn’t take this size of page!All best wishes and love to you &amp;amp; Wonga – [signed: Alex xx][post script:] P.S. Ernest, I’d be glad if you could show the enclosed information to Elza – thanks.
  </t>
   </si>
   <si>
     <t>1995-01-12</t>
   </si>
   <si>
     <t>Zubeida  Jaffer</t>
   </si>
   <si>
     <t>District 6, a neighbourhood in Cape Town occupied by the so-called "Malay" community prior to apartheid in South Africa
@@ -7384,72 +7405,72 @@
   <si>
     <t>1998-12-03</t>
   </si>
   <si>
     <t>Pollack-Krasner Foundation</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/IX7u</t>
   </si>
   <si>
     <t>2000-02-15</t>
   </si>
   <si>
     <t>Ejler  Bille
 Sonja Ferlov Mancoba
 Erwin Graumann
 Florence  Mancoba, née Mangqangwana
 Richard Mortensen
 Christian Poulsen
 Vincent van Gogh</t>
   </si>
   <si>
+    <t>Manuskript til tale til Ejler Billes 90 års fødselsdag d. 6.3.2000. Talen findes i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/e0GV</t>
+  </si>
+  <si>
+    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
+  </si>
+  <si>
     <t>Engelsk version af Ernest Mancobas tale i anledning af Ejler Billes 90års fødselsdag d. 6.3.2000. Slutningen af talen mangler i denne version, se dansk manus og bog. Talen findes på dansk og i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
     <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/aEuQ</t>
   </si>
   <si>
     <t>When I was a little boy in South Africa, many many years ago, I lived together with my family, in a kind of ghetto for mineworkers, known under the name « Comet Location », which belonged to the East Rand Property Mines, in the middle of the goldfields along the Rif | Reef|, near Johannesburg in the Northern Transvaal.  One day in our little tin-box house, where my mother had just been delivered with yet another child, (as, allowed by her initiation to the know-how, transmitted through an old tradition for women, in case of need, that is: alone and without help), and I had been given permission to enter the room, where she was resting with the new baby in her arms, I asked Her:"But, Mother, I have already four sisters. Why is it never a boy? When are you going to give me a brother, with whom I can play, so that I never more will feel lonely, when my comrades are not present?" "Listen, Ernest, she answered, stop complaining so childishly. Whether it be a boy or a girl is absolutely indifferent. Even if I well understand that you wish someone to play with, we must be glad for the children God will send me. And, besides, your brothers, you'll find out in the wide world." Some years later, as I had become a young man and was tempering with woodcarving, in the hope of becoming a sculptor, in my land of birth, I had to admit that if one wished to be an artist, then one had first and foremost, to be able to be oneself –  which, as I could understand , can never be the case as long as one is not considered as a fully free human being, the which I never thought possible, for the rest of my coming life in the Northern Transvaal, my home province.So I decided to rely on my mother’s word and find somebody who could speak with me from human to human, even though it be across frontiers, and even far away from the land of my fathers? With the hope that it might, at long last, establish a deeper understanding between people, here as well as there. On the evening, when I lost sight of Africa's coastline, on board the steamer "Balmoral Castle", and sailed away on life's big ocean, towards my destiny, I had no idea, though, how the latter already lay, as if it were, pre-ordained by secret forces, which, at times, in a strange way, direct men's course - whatever they may think. The first European to whom I spoke, was an english 'old mariner', whom I had first met on the ship, and then later again on the mainland, in a pub of the harbour, in Southampton. Of what he told , I remember only that he had sailed on many a ship, along his life, and that the boat that had represented most for him , bore a name that I was never to forget, since it came to symbolize my existence thereafter on the new continent where I had arrived , and which was so different from my Africa: the boat's name was 'All Alone'. How it happened that I did not quite end up in such a plight, so despairing for a man coming from a culture, in which none at the time, was left in loneliness, is a mystery to me.Anyway, it is a fact that when I came to Paris in 1938 from London, where I had been accomodated by my benefactor, Bishop Smythe, whom I had met at Fort Hare ( the first institution, with university status for blacks, in South Africa - that had just opened), he had already contacted the director of Ecole des Arts Décoratifs, rue d'Ulm, who in turn had asked the assembled students whether anyone could take care of a new comrade, who was supposed to arrive f rom London, next day. The condition being, naturally, to speak and understand the English tongue, which was not so common a thing in France, at the time. Only one arm had been raised. It was a dane who was studying sculpture at the institution. Christian Poulsen was his name. Many times thereafter has he told me how surprized they all had been, when instead of one of His British Majesty's fair-haired subjects, in tweed jacket and bowler-hat, as expected, there stood in front of them a dark son of the deepest Africa.But, only a few days later, when confidence and friendship was beginning to emerge between us , he told me that if, as I pretended, I had come up North in search of a true dialogue with a new generation of artists in Europe, then I was very lucky for he could introduce me to a certain group of danish surrealists* living at the moment in Paris. Next day , therefore, we left together the "Latin Quarter" and "Rue Monsieur-Le-Prince", where I lived, and we went up Boulevard Saint Michel, towards and past that undomitable lion, dedicated to the National Defense, which stands on a pedestal at Place Denfert-Rochereau ( but which would show itself to be all too tame once the war began), and then onwards to Eglise d'Alesia, until, after going down a little discreet blind-alley on the right, one ended in a sort of inner courtyard or little square, over which rose an oldish building which, I have heard , can still be seen nowadays. We went up the wooden staircase, and the moment after, once Christian had knocked on the door, I was standing in front of a young man whose clear eyes and open face radiated with honesty and friendliness It was my first vision of Ejler Bille and this, how our first meeting started. Straight-away we felt at ease with one another. We began a dialogue and a friendship which, ( I ignored it then ) was to last ( with some interruptions) throughout a whole life. Bille told how the young in Europe were in the middle of a revolt against the still-born art, which is called ‘academism’, and how , in their attempt, they had relied, for inspiration and support , among other things , on the expression, which , up till then had been considered the childish amusement of 'wild tribes', while I expressed how much it had meant for me to come in contact (through certain artists who had emigrated to my country or through photographic reproductions) with Van Gogh's paintings or with great artists from the ‘Renaissance’. I explained also, how what one in Europe called "Art" was closely linked, in Africa, to people's daily life and had to do, at the same time, with the magic world. When we took leave of one another on that same evening, Bille suddenly added: "Ernest, I actually know some one who would be very interested*, I am sure, in all you have said about Africa and Art, and whom I would like you to meet. On my next visit to Impasse du Rouet, I encountered, for the very first time, Sonja Ferlov, the sculptor and my future companion of a lifetime. It was very exciting for me, on these occasions, to hear about how the young surrealists, in such northern abodes, as Denmark, had reproduced sculptures and masks from Africa (especially those of the "Kjersmeier Collection"), in their magazine ‘Linien’. I also understood that ‘Linien’ represented both a vital battle for the human expression and at the same time, a meeting place or a platform, where different conceptions, could be confronted, that, simultaneously, helped artists and the public in a forward searching effort. This movement had indeed already contributed to a clarification of modern thought and art, even though it at a later stage may have been obfuscated, metamorphosed, and willingly or unwillingly, diverted from its original significance, project and possibilities On the basis of what I came to know through these discussions with Bille and Sonja, I was in full accord with them about the attitude and positions they had taken — together with Richard Mortensen, one of the founders of the movement and a close friend of Sonja's- namely that surrealism or the new art should not be a reaction against Reason ( however much the latter had been misused in Europe by the ideology  of Progress, with the subsequent tendency towards a certain deification of science. The which we thought a great danger, especially at a time when all the chaotic forces of Nihilism, were marching the goose-step right over Mankind's most vital values, to the point of trampling down the little flower itself of any possible future. Bille had indeed as neighbour a man who was a living example of what could happen when pure instinct in a people was being manipulated and flattered to the point of loosing even the last impressions of basic wisdom. He was a refugee called Erwin Graumann, a painter of the ‘Expressionistic’ school who had been persecuted by the ‘Brown Power’ in Germany, for having once given shelter in his studio to some of its political opponents. As he had made the mistake to try to renew his papers at the Embassy, after telling him to go back home in order to having them changed, they had stampled a big ‘Nicht Gulticht’ on his passport. So he was surviving as he could, in very dire conditions, for, in the eyes of the French he remained a German and an enemy. He had painted a very fine picture, which Sonja was to remember for the rest of her life. It represented the the greyish roofs over Berlin. Many times, since this first occasion, have I sat with these my new friends   and exchanged point of view about the expression, about humanity, and the situation in the world, seen exhibitions together; visited other artists and common friends or helped each other in the dauly, until the moment when this blessed little period (which, in my case, had not lasted more than two years) came to a brutal end when one day somebody knocked at my studio, rue Hippolyte Maindron and Destiny stood on the door-step, dressed up in a “vert-de-gris” uniform.When Billed decided to travel back to Denmark midst rumours of the impending conflict, I accompanied hum to his train at Gare du Nord. And the last words I heard form him when the engine, in smoke and noice , began to roll, were:”Take good care of one another, Sonja and yourself”I did not know that more than eighjt years would go by before our next meeting , and only after the worst time and war that Mankund has eer seen , will have destroyed the little world of hope and inspiration that we had experienced in the Paris of thes “good old days”For me it had been a terrible lesson in what happens when Man forgets the great principle of the forefathers: “Mankind Is One”. A cocention which had been engrained* in me with the mother-milk as inherited from the spirit of the Old World, and with which I had travelled in the form of the lightest luggage, an African word of wisdom: Umuntu ngumuntu ngabanye abantu” which means: “Man is Man, trough, and because of, other men”</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
   </si>
   <si>
     <t>2002-10-29</t>
   </si>
   <si>
     <t>Dødsattest</t>
   </si>
   <si>
     <t>Republic de France - Department des Hauts-de-Seine</t>
   </si>
   <si>
     <t>Clamart</t>
   </si>
   <si>
     <t>Estate of Ferlov Mancoba</t>
   </si>
   <si>
     <t>Ernest Mancoba passed away on this date</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/rIAA</t>
   </si>
   <si>
     <t>2002-11-02</t>
   </si>
@@ -7504,1128 +7525,1220 @@
     <t>2006-06-11</t>
   </si>
   <si>
     <t>Bridget Thompson kuraterede en udstilling af Mancobas værk "I menneskehedens navn" (2006) på Gold of Africa Museum (Kapstaden), og i dette brev diskuterer hun og Wonga udstillingskataloget.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Op9m</t>
   </si>
   <si>
     <t>(transcription by W. Sze)[sender: Wonga][addressed to: Arts Ubuntu Trust, Director Bridget Thompson ][postmarked: 2 May 2006]Very Dear BridgetIt was good news to learn that the 3 diskets have arrived in perfect state at the printer's in Pretoria. And that they can be used for the catalogue. I also wish hereby to confirm that I give you permission to reproduce my family's works, as long as the photographers' copyrights will be respected, as you assured me, over the phone, that they would. I wish to add that my agreement applying for this present exhibition and its catalogue, will have to be renewed, in case of any further use beyond the present project, as I am confident that you, Art &amp;amp; Ubuntu or the museum's director responsible will not undertake anything with these documents and artworks, without such formal acceptance according to law and custom. And when they are no longer needed , I will be very thankful if it were possible that you take all three diskets back from the printer ( Pluto) and keep them preciously until my arrival. I was also very happy and encouraged to hear that the pictures of my little show here in the Latin Quarter were appreciated and not found too unworthy of the heritage.As promised, I send you my fax number:fax nr.: 01.42.79.9O.74(It is a nearby shop Papeterie du Maine; so please do add the mention “for W.M.Mancoba”)It was very thoughtful of you to help my family Muriel and Constance to be present. Perhaps it would also be possible to send some form of consideration and invitation to a member of the family: a professor who wrote a biography of Sekoto. We missed each other, when he came to Paris, last, for I was out of town, and could not be of much help in his research. Naturally I express my infinite gratitude to you, Elza Miles, Abdul, and all the members of "Art and Ubuntu", not least, the gentle and courageous Zobeida . Please do transmit my most profound greetings to my good friend Bruce of Komekje. In general , do also express, in advance to my being present personally, my unbounded gratitude to all in South Africa who have supported Ernest Mancoba and Sonja Ferlov in their effort to reach the heart and minds of the people( whether in Africa, Europe and the world at large), and in their quest towards a new spiritual integration which, alone, can give us a future.Until I see you in person, dear Bridget, please receive herewith,My Heartfelt Embrace [unsigned]
  </t>
   </si>
   <si>
     <t>2007-04-15</t>
   </si>
   <si>
     <t>Bridget Thompson skriver for at informere Wonga om tilbageleveringen af Ernest Mancoba's værker. Hun takker ham for brugen af in situ billeder af værkerne til hendes plakatprojekt - som danner grundlaget for Arts Ubuntu Trusts tilbud indtil nu.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7XMf</t>
   </si>
   <si>
     <t>(transcription by W. Sze)[sender: Arts Ubuntu Trust, Director Bridget Thompson][addressed to: Wonga][postmarked: 15 April 2007]Dear Wonga, In the name of all Humanity the African Spiritual expression of Ernest MancobaThe Ernest Mancoba exhibition at the Gold of Africa Museum closed on the 31 of March, and we are in the process of returning your drawings and staff back to you. They were very important to the success of this exhibition and we'd like to thank you very much for allowing us the use of them. We would also like to inform you that we are currently preparing to make a travelling poster exhibition of selected images from the exhibition. We intend to show these posters as part of a series of art educational workshops in community art centres around South Africa. We appreciate your indication of support for this idea. Amongst other goals we hope to bring the artists from the artist's workshop together again as teachers in this practical project. Nevertheless we thank you once again for your inestimable support, and look forward to working with you in the future. We also wish you all the very best for your planned exhibition later this year in Cape Town and hope that we will be able to be of assistance. Sincerely, [signed: Bridget Thompson] Bridget Thompson Curator</t>
   </si>
   <si>
-    <t>Audio file 63-2</t>
-[...89 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/wv3f</t>
+    <t>Sonja Ferlov Mancoba, Levende Grene, 1935</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/levende-grene</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Composition, 1940 (Cat.Raisonné o.008)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-composition-1940</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Black Madonna aka African Madonna, 1929 (Cat.Raisonné s.001)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-black-madonna-aka-african-madonna-1929</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba after a design by Sister Margaret, The Vine and the Branches, 1935</t>
+  </si>
+  <si>
+    <t>Sister Margaret
+Ernest Mancoba</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-after-a-design-by-sister-margaret-the-vine-and-the-branches-1935</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Future Africa, 1933-34</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-future-africa-1933-34</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Mater Christ (I), 1935 (Cat.Raisonné s.015)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christ-i-1935</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Mater Christi (II), 1935</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christi-ii-1935</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Untitled, 1968, oil on canvas, 65 x 54 cm (Cat.Raisonné o.013)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1968-oil-on-canvas-65-x-54-cm</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, La Double Unité (aka La Double Verité), 1950 (Cat.Raisonné s.002)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-la-double-unite-aka-la-double-verite-1950-wood-carving-44-x-17-x-6-cm</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Untitled, Undated by 1962 (Cat.Raisonné p.015)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-undated</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Untitled, 1973 (Cat.Raisonné p.028)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1973</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba, Untitled, 1962 (Cat.Raisonné o.007)</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1962-cat-raisonne-o-007</t>
+  </si>
+  <si>
+    <t>Udateret</t>
+  </si>
+  <si>
+    <t>Gerda  Birkelund</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Gerda Birkelund fra Statens Kunstfond og glæder sig over deres forslag om pris på en af hendes skulpturer. Hun takker Birkelund for hendes omsorgsfulde brev og for at have lettet hende for mange praktiske bekymringer. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/j9jz</t>
+  </si>
+  <si>
+    <t>Bodil  Høyer</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Bodil Høyer, at hun ikke kan genkende sine ord og sit syn på skulpturen i den artikel, Høyer har skrevet. Hun beder hende om at destruere den uden at vise den til nogen. Hun ønsker, Høyer møder ”gode og frugtbare Kontakter” og beskriver, hvordan hun mener, vi alle må kæmpe for at konfrontere livet og den menneskelige eksistens. Til sidst i brevet kommenterer hun, at hun anser niveauet i de medsendte blade fra Høyer for middelmådigt og havende meget lidt med kultur at gøre. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0Wqt</t>
+  </si>
+  <si>
+    <t>Udateret.</t>
+  </si>
+  <si>
+    <t>Torben Glarbo skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han og hans kone, Vibeke Glarbo, kommer til Paris i marts og håber at besøge dem.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/FiYu</t>
+  </si>
+  <si>
+    <t>Schmidt</t>
+  </si>
+  <si>
+    <t>Elise  Johansen
+Ernest Mancoba
+Wonga Mancoba</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba takker Herr Schmidt for hans venlige brev og for modtagelsen af 1000 kr., som han har sendt hende på vegne af Elise Johansen. Hun beklager, at hun ikke har svaret før nu, og fortæller, at hun og Ernest Mancoba har været ængstelige for Wonga Mancoba, som ikke har været rask. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ePk1</t>
+  </si>
+  <si>
+    <t>Steffen Steffensen</t>
+  </si>
+  <si>
+    <t>Troels Andersen
+Ejler  Bille
+Erwin Graumann
+Richard Mortensen</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba citerer fra denne artikel: Ejler Bille, ”den internationale kunstudstilling i københavn 1935 (kubisme = surrealisme)”, Linien 15. februar, nr. 10, 2. aar, 1935, pp. 3-6.Brevet er en fotokopi.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Steffen Steffensen med kunstnervennen Erwin Graumanns adresse i Schweiz og en kort levnedsbeskrivelse flettet sammen med en beskrivelse af sit venskab med ham. Hun beretter blandt andet om, hvordan hun har kendt Graumann siden 1935, hvor hun mødte ham i forbindelse med sit engagement i Linien. Hun fortæller, hvordan hun har bevaret kontakten med ham i alle sine år i Paris, hvor han først levede som tysk flygtning og senere har besøgt hende, Ernest Mancoba og Wonga Mancoba og beriget dem med sin poesi og varme. Hun beskriver desuden hans atelier og nævner, at han har en lille samling af afrikansk kunst. Hun citerer endvidere Ejler Billes beskrivelse af hans kunst fra &lt;em&gt;Linien&lt;/em&gt; 15. februar, nr. 10, 2. aar , 1935. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/t0Ao</t>
+  </si>
+  <si>
+    <t>Uidentificeret</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver en kort biografi og udstillingshistorik til en uidentificeret herre. Hun opremser hvilke skulpturer hun har hos sig og hvad hun har af fotografier hun kan stille til rådighed, samt hvilke skulpturer hun kan nyfotografere. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/AJS2</t>
+  </si>
+  <si>
+    <t>Steingrim Laursen
+Ernest Mancoba
+Wonga Mancoba</t>
+  </si>
+  <si>
+    <t>Elise Johansen skriver til Sonja Ferlov Mancoba og udtrykker sin glæder over modtagelsen af hendes kunst på Den Frie og i Sverige [?]. Vores medmennesker trænger til den sandhed og ærlighed, som vi kan få fra kunsten, skriver hun. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/vPVt</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Børge Birch efter et besøg fra ham, hvor han har foreslået en prissætning og fordeling af salgsprisen baseret på støbeprisen for Sonja Ferlov Mancobas skulpturer. Sonja Ferlov Mancoba ønsker en anden salgspris, baseret på Birchs vurdering og en ligelig deling af indtægten, samt en fælles betaling af udgifterne til støbning. Hun kommenterer endvidere, at hun efter mange år uden salg først nu er begyndt at slippe sine skulpturer løs.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ifC2</t>
+  </si>
+  <si>
+    <t>Udateret manuskript af Sonja Ferlov Mancoba. Publiceret i udstillingskataloget Sonja Ferlov Mancoba. Maske og ansigt. Cecilie Høgsbro Østergaard (red.), Statens Museum for Kunst 2019, p. 226-229.</t>
+  </si>
+  <si>
+    <t>Det menneskelige drama. Tekst om vor tids kunst og civilisation. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/sJzn</t>
+  </si>
+  <si>
+    <t>Det menneskelige Drama –hvorfra vi kommer – hvor vi gaar hen – vort Fælles forhold, Udveksling og Fælles skæbne har siden tidernes morgen og igennem alle de traditionelle Kulturer været Hjertet og Drivfjederen i alt menneskeligt Udtryk.I vor vestlige Kultur og Civilisation af idag forbliver dette samme Basis for alt menneskeligt Udtryk af livsvigtig Værdi. Intellektuelt har vi gennem Videnskab og Teknik fundet frem til mange Svar paa den menneskelige Skæbne enkeltvis og i Fællesskab baade fysisk og organisatorisk. Ogsaa paa Menneskets Aandelige Tilstand og samfundsmæssige Levevis har Videnskaben faaet stor Indflydelse.Stor har Videnskabens og Teknikkens Indflydelse været paa det menneskelige Liv enkeltvis og i Gruppe og Fællesudveksling. Det har ledt os til en ydre Kontakt og delvis Bevidshedtagen af alle de traditionelle Kulturer gennem Tiderne og de Kulturer som endnu bestaar i Nutiden uden for vort europæske [overstreget: Kultur og Civilisation]|Samfund| Men det som til syvende og sidst forbliver det væsentligste for Mennesket [overstreget: enkeltvis og i Flok] Opfattelsen af det spirituelle Liv og alle dets Menneskelige Problemer som en Realitet, hvortil Matieren er i Tjeneste har vi ikke fundet nogen større og mere gyldig Løsning paa end enhver traditionel Kultur før os, eller udenfor vort indflydelsesdomaine af i Dag. Maaske maa vi endda erkende, at vi paa trods af vor saakaldte Udvikling |saa| væsentlig baseret paa Teknik og Videnskab |først og fremmest| [overstreget: og] |med| materiel Vinding |for Øje| da har vi maaske snarere degraderet |og bragt til opløsning| dette for os som mennesker enkeltvis og i Samliv og Kommunication [overstreget: i Flok] væsentligste Problem til Menneskets [overstreget: Overl] og Menneskehedens Overlevelse. I Tro |paa| og Tillid til vort Intellekt har vi opløst for at undersøge og forstaa med det maal atter med større Bevidsthed at kunne sætte sammen alt til en Helhed. Kunstige Grænser har vi skabt i vor hovmodige Tro paa at det kunde lykkes os som mennesker at dominere en øvrige Natur |og Kultur| og befri os af det som vi er Del af.Intellekt og Følelse delte vi op og dog ved vi at ingen kan forstaa uden Følelse endsige føle uden Intellekt, det har ført os til Tabet af de naturlige Proportioner og af Helheden [overstreget: hvoraf vi Mennesker er del] |som vi er Led i| og |i Forhold hvortil vi| har vort ansvar at udfylde. I Umættelighed fortsætter og fortsætter vi vor Vej intellektuelt, ladende bag os den Menneskelige Karakter og dens primære |ordiale| Træk som er menneskelig Varme og Fællesskabsfølelse i Kærlighed uden hvilke ingen Vækst mod Lyset er mulig for Mennesket.Helheden har vi tabt i vor Trang for Frigørelse og Domination [overstreget: af den øvrige Natur hvoraf vi er del]. Med Enthousiasme avancerer vi [overstreget: mod umættelige] |stadig| mod vort endeløse Maal. Og ingen Midler skyer vi, vi udnytter |og| deler op [overstreget: og], selv indenfor vor egen Menneskelighed i Race og Klasse. Vor Menneskelighed mister vi for hver Dag stadig mere i vor søgen for [overstreget: mere menneskeligt] |bedre materielle| Betingelser. Mere og mere ønsker vi stadig at tage uden at vi ænser rigdommen saa livsvigtig for os i det at give.Det menneskelige Udtryk [overstreget: til nu blot mest] |indtil| var en Støtte i menneskelig Søgen mod større Klarhed og større mellemmenneskelig Kærlighed [overstreget: og] Udveksling og Fællesfølelse det [overstreget: er] |synes| i Dag [overstreget: i det] væsentligst [overstreget: degraderet] |at være blevet til en Salgsvare |en extra Dekoration| i vort produktive Samfund. Ikke blot vort eget kunstneriske Udtryk sælger vi ogsaa [overstreget: andre] |de gamle| kulturers Udtryk [overstreget: fra andre Tider] el. nutidige fra den ydre Verden vi har taget kontakt med er blevet en kostbar Salgsvare i vort Samfund. Og dog vil vi Spirituelt aldrig kunne besidde mere |deraf| end det, vi selv har de aandelige betingelser for at modtage. Ting som er udtrykte og skabte ud fra en anden Værdiscala end vor vil kun kunne tilhøre os i det Ydre. Vi kan beriges af dem rent æstetisk men er de skabte af Mennesker hvis Hjerter bankede |og| hvis Liv blev givet for andre Værdier end dem vi i vort Samfund |i almindelighed| erkender da kan de aldrig til fulde blive Del af os.Stor var den Bestræbelse vi gjorde i vort europæske Samfund i Kristendommens navn, vor traditionelle Kultur, vort fællesmenneskelige sidste Udtryk som har efterladt os blomstrende Udtryk for vor [overstreget: Oprindelse] |Fortid|. I vore nordlige Egne oplever vi dette gennem mange Aarhundreder |efter Kr.f.| iblandet den djærve Vikingetros Menneske Tillid og Stolthed udtryk af Mennesker som bar i sig Trofastheden til deres Oprindelse. Et Klimax naaede vi i Middelalderens 12-13 Årh og en videre Blomstring fortsattes i en Tid af mutation i Renæissancens Begyndelse, derefter tror jeg vort Udtryk som alment menneskeligt [overstreget: visnede langsomt i fad Degeneration]|blegnede langsomt paa trods af stadig nye positive Opblomstringer|. Udtrykkets Æstetik øgedes og Videnskaben føjede til, men den almenmenneskelige Tro, som havde ligget til Grund blegnede stadig, eftersom vor materielle Expansion [overstreget: xxxxx] |fødtes| ud af Europas Materielle middelalderlige misære. Kristendommen benyttet som middel til Udnyttelse af de øvrige Dele af Verden for materiel profit blegnede almenmenneskeligt Tabte sin Værdi som en Fælles[overstreget: menneskelig] faktor for os her. Siden da tror jeg det kunstneriske Udtryk har været drevet stadig [overstreget: mere og mere] |længere| ud i |manglende almenmenneskelige Kontakt i samfundetStore Bestræbelser har stadig været gjort af de mange paa et Solidt grundlag først i Fortsættelse af Kristendommen og siden i vort Aarhundrede vel mestendels paa Basis af Tro paa og Tillid til en fællesmenneskelig Tendens mod Lys og til Menneskets ”Overlevelse i Forsøg paa [overstreget: at]” en Fortsættelse i [overstreget: menneskelig] Fællesskab af vor førkristne Oprindelse og Mennesketro. Saaledes har [overstreget: alle -Ismerne] ogsaa navnlig Kubismen i Begyndelsen af vort Aarhundrede hjulpet os til større Forstaaelse og [overstreget: Respekt] Paaskønnelse [overstreget: for f] af baade den nutidige Verdens øvrige kulturer og [overstreget: for] |af| fortidens traditionelle Kulturer. Allerede Impressionisterne med Opdeling af Farven og Forsøget paa at gribe Øjeblikket i deres store Menneskelighed og Varme og Tro paa en Samfundsudvikling i Menneskelivets Tjeneste i Almindelig allerede de banede Vejen som Grundlag for Expressionismens Kubismens VidereførelseDisse 2 Bevægelser er nok [overstreget: de] vort Aarhundredes mest positive Indsats for menneskeligt Udtryk.Den Generation, jeg tilhører, er vokset op |i| og har formet sig Omgivet af og næret af Surrealismens levende Aktivitet og Udtryk af en Ide. [overstreget: uds] |en Livsopfattelse| maaske baade paa godt og ondt.Den udsprang vel, som en menneskelig Reaktion paa Tilstandene efter 1ste Verdenskrig. Meget godt tror jeg [overstreget: tror] denne Opfattelse bragte. En stor Bestræbelse for menneskelig Befrielse var dens Spontane og livsnære Metoder. I stræben mod større Lys og Sundhed angreb den megen Løgn og Sygdom i et degenereret og destruktivt Samfund, Stor Inspiration og |sund| udveksling mellem Mennesker bragte den og mange Kunstnere.baade inden for Litteratur, Poesie, Maleri og Skulptur tog deres Udspring derfra. [overstreget: Efterhaanden tror jeg at omend] mange |var de dog| som i deres Vækst individuelt |efterhaanden| trængte dybere ned til Rødderne af Problemerne og de Onder som de søgte at bekæmpe ved Indsats af Udtryk for mere positive Værdier – [overstreget: maatte] |Og disse| fjernede sig |en for en| fra Gruppen i Strid med dens Manifest. Store [overstreget: og] positive |og livsnære Ideer| indeholdt Surrealismen uden tvivl, Viljen til menneskelivets Befrielse og Genrejsning paa de mange Omraader, den var [overstreget: uden tvivl god] |sikkert stor|, og mange Skridt gjordes i vilje mod Større Menneskelighed; [overstreget: at v] blot viste Erfaringerne at Vejen ikke kunde fortsættes paa Overfladen af det bestaaende Samfund. En Fortsættelse, der ikke blot skulde blive et Alibi, men gennemtrænge og transformere den menneskelige opfattelse direkte i Livet, i Samfundet – dertil krævedes langt større Mod og Grundighed end det hidtil var lykkedes Surrealisterne i Fællesskab at udvise. Saaledes trængtes de fleste hver især ind i den Individualisme som Kunstnerne som helhed i Dag ser sig nødsaget til at konformere sig til som det naturlige i Forhold til vort Samfund [overstreget: af i Dag].”Den abstrakte Kunst” med sit paaklistrede selvmodsigende navn, det udtryk som netop var ment som det mest konkrete og uden Kompromis. Uendeligt Store Goder og rigdomme har den bragt os i en brændende Tid af grødende Samfunds Mutation, den skabtes af Mennesker fulde af Haab og Tro paa at vor materielle Udvikling med Videnskab og Teknik skulde skænke det almene Menneske nyt Liv saavel Spirituelt som Materielt mere menneskelige med større Kontakt og gensidig Tillid gennem den hele Verden i nye Omgivelser og fællesskab med gensidig Respekt, og at en almindelig Genrejsning i menneskelig Værdighed skulde borttage af den tunge Byrde, som i Dag i vort Samfund paahviler ethvert bevidst Menneske, som mod sin Vilje ved sin blotte Eksistens som Led i Samfundet giver sit Bidrag til det umenneskelige Drama vi alle her er fordømte til at leve.Ogsaa den abstrakte Kunst splittedes som Udtryk i to. Den ene side blev i stedet for protest til et alibi, brugbar og salgbar i vort Samfund til støtte for Vedligeholdelsen af Status quo.Den anden Side af det abstrakte Udtryk med sine Store Værdier, som trængte direkte ud i det almenmenneskelige Liv, den er nu snart klassisk, den vil altid forblive som Spor og Vidnesbyrd om forgangne Hændelser, der betød et Skridt paa vor Vej i Samfundet. Navnet blev misvisende for intet er abstrakt for os mennesker. Alt er Udtryk |for| og Genskin af Menneskeliv som er levet, og menneskeliv som skal leves fremover i Kamp mod Lyset og større [overstreget: mellemmenneskelig] Varme og Kærlighed, som vil Skænke os nye Muligheder. Ogsaa en Syntese opstod af den abstrakte Splittelse, iblandet Fortidens og andre Verdensdeles Kulturudtryk og Opfattelse. Formelt synes den mindre rigoureux, den indeholder |ydre| Genkendelsesmomenter direkte udsprunget [overstreget: af] fra Naturens Kilde og samtidig søger den at give Billedet, Genskinnet af den Realitet vi alle bærer i os af Kræfter, [overstreget: i os] som evigt vil forblive usynlige, og som vi aldrig vil evne at udgrunde til Bunds. Og dog, disse Kræfter er Grundlag og Del i hver Menneskelig Skaben.Derfor skal Mennesket, Menneskeslægten overleve, da maa vi kæmpe for disse Kræfter med vort Liv og hæge derom.</t>
+  </si>
+  <si>
+    <t>undated</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4HxQ</t>
+  </si>
+  <si>
+    <t>Audio file 11-1</t>
+  </si>
+  <si>
+    <t>Marcel Duchamp</t>
+  </si>
+  <si>
+    <t>Tidsindeks og noter forberedt af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas søn, Marc også kendt som Wonga, optog interviews med sin far. Interviewsene syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba eksplicit sin filosofi om kunst. Sandsynligvis følgende fil: 13-1translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/oYiV</t>
+  </si>
+  <si>
+    <t>Audio file 13-1</t>
+  </si>
+  <si>
+    <t>Plato
+Geoffrey Chaucer
+Sonja Ferlov Mancoba
+Wolfgang Amadeus Mozart
+William Shakespeare</t>
+  </si>
+  <si>
+    <t> Tidsindeks og kommentar af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas søn, Marc, også kendt som Wonga, optog interviews med sin far. Interviewsne syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba sin filosofi om kunst, og Wonga sætter et mål for den familiememoire, han planlægger at skrive.Sandsynlig forgående fil: 11-1; sandsynlig efterfølgende fil: 13-2translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/1L4z</t>
+  </si>
+  <si>
+    <t>Audio file 13-2</t>
+  </si>
+  <si>
+    <t>Tidsindeks og kommentar forberedt af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas søn, Marc også kendt som Wonga, optog interviews med sin far. Interviewsene syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba sin filosofi om kunstForudgående fil: 13-1translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/BwNu</t>
+  </si>
+  <si>
+    <t>Audio file 15-1</t>
+  </si>
+  <si>
+    <t>Tidsindeks og kommentarer udarbejdet af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ejer af Ferlov Mancobatranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Sønnen til Ernest Mancoba, Marc, også kendt som Wonga, indspillede interviews med sin far. Interviewsne syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba eksplicit sin filosofi om kunst. translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0QgV</t>
+  </si>
+  <si>
+    <t>Audio file 31-2</t>
+  </si>
+  <si>
+    <t>District 6, Cape Town</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Georges Braque
+Elsa Dziomba
+Paul Guillaume
+Lippy Lipshitz
+Henri Matisse
+Thomas  Munro
+Pablo Picasso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Nvkw</t>
+  </si>
+  <si>
+    <t>Audio file 116-1</t>
+  </si>
+  <si>
+    <t>Baoulet
+Francisco Franco Bahamonde
+Eugen Berthold Friedrich  Brecht
+Salvador  Dali
+Walter  Disney
+Paul Guillaume
+Richard Mortensen
+Wolfgang Amadeus Mozart
+Thomas  Munro
+Pablo Picasso
+Arthur Rimbaud
+Joseph  Stalin
+Vincent van Gogh
+Victor Vasarely
+Andy Warhol</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/HAQl</t>
+  </si>
+  <si>
+    <t>Audio file 31-1</t>
+  </si>
+  <si>
+    <t>Rue de Seine, Paris</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
+Ejler  Bille
+Vilhelm Bjerke-Petersen
+Georges Braque
+Marc Chagall
+Marcel Duchamp
+Max Ernst
+Galerie Pierre
+Alberto Giacometti
+Erwin Graumann
+Paul Guillaume
+Hans Hartung
+Egill Jacobsen
+René Magritte
+Richard Mortensen
+Thomas  Munro
+Christian Poulsen
+Tristan Tzara</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4btE</t>
   </si>
   <si>
     <t>Audio file 116-2</t>
   </si>
   <si>
     <t>Bulwell
 Louis  Armstrong
 Francisco Franco Bahamonde
 Hieronymous  Bosch
 Georges Brassens
 Salvador  Dali
 Marcel Duchamp
 Alberto Giacometti
 Georg  Hegel
 Damien Hirst
 Billie Holiday
 Knud W. Jensen
 Jack Lang
 Irvine Mancoba
 Yves Mathieu Saint Laurent
 Wolfgang Amadeus Mozart
 Pablo Picasso
 William Shakespeare
 Vincent van Gogh
 Karen von Blixen-Finecke
 Lars von Trier</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/cPXr</t>
   </si>
   <si>
-    <t>Audio file 11-1</t>
-[...22 lines deleted...]
-Elsa Dziomba
+    <t>Audio file 76-2</t>
+  </si>
+  <si>
+    <t>Rue du Guerre, Paris</t>
+  </si>
+  <si>
+    <t>Marie-Berthe  Aurenche
+Constantin Brancusi
+Max Ernst
+Francis Gruber
 Paul Guillaume
-Lippy Lipshitz
-[...13 lines deleted...]
-Antonin Artaud
+Carl  Kjersmeier 
+Henri  Laurens
+Charles Ratton</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/gDIX</t>
+  </si>
+  <si>
+    <t>Audio file 146-1</t>
+  </si>
+  <si>
+    <t>Govan Mbeki
+Thabo Mbeki
+John Milton
+Gerard Sekoto</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/B2b4</t>
+  </si>
+  <si>
+    <t>Audio file 46-2</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba
+Wonga Mancoba
+Clarisse Penso</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
 Ejler  Bille
-Paul  Cezanne
-Théodore  Géricault
 Alberto Giacometti
-Carl  Kjersmeier 
-[...13 lines deleted...]
-    <t>unknown narrator
+Egill Jacobsen
+Richard Mortensen
+Carl-Henning Pedersen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/u5up</t>
+  </si>
+  <si>
+    <t>Audio file 53-2</t>
+  </si>
+  <si>
+    <t>Kattinge, Denmark
+Birkerød, Denmark</t>
+  </si>
+  <si>
+    <t>Else  Alfelt
+Mikael Andersen
 Ejler  Bille
-Ernest Mancoba
-[...92 lines deleted...]
-Otto Gessler
+Hugo Ferlov
+Knud Ferlov
+Svavar Gudnason
+Henry Heerup
+Egill Jacobsen
 Robert  Jacobsen
 Asger Jorn
-Paul la Cour
-Elza Miles
 Richard Mortensen
-Ib Munkvad
-[...199 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/tqGh</t>
+Carl-Henning Pedersen
+Christian Poulsen
+Lina  Poulsen
+Erik Thommesen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/gwWh</t>
   </si>
   <si>
     <t>Audio file 59-1</t>
   </si>
   <si>
     <t>Ejler  Bille
 Vilhelm Bjerke-Petersen
 Hieronymous  Bosch
 Alberto Giacometti
 Harald  Giersing
 Grønningen
 Henry Heerup
 Poul Henningsen
 Sven  Johansson
 Fernand Léger
 Jacques-Henri  Lévesque
 Mr Plesner
 Pablo Picasso
 Arthur Rimbaud
 Axel Salto
 William Shakespeare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/ebeq</t>
   </si>
   <si>
-    <t>Audio file 53-2</t>
-[...42 lines deleted...]
-  <si>
     <t>Audio file 59-2</t>
   </si>
   <si>
     <t>Antonin Artaud
 Ejler  Bille
 Vilhelm Bjerke-Petersen
 Hieronymous  Bosch
 Salvador  Dali
 Marcel Duchamp
 Sonja Ferlov Mancoba
 Greta  Garbo
 Adolf Hitler
 Wassily Kandinsky
 Paul Klee
 Piero  Manzoni
 Richard Mortensen
 Gustaf Munch-Petersen
 Jens August  Schade</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/tjpU</t>
   </si>
   <si>
-    <t>Audio file 141-1</t>
-[...9 lines deleted...]
-Vladimir Lenin
+    <t>Audio file 81-1</t>
+  </si>
+  <si>
+    <t>Euripides
+Socrates
+Antonin Artaud
+Ejler  Bille
+Paul  Cezanne
+Théodore  Géricault
+Alberto Giacometti
+Carl  Kjersmeier 
+Andrea Mantegna
+Friedrich Nietzsche
+Pablo Picasso
+Christian Poulsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/yKUE</t>
+  </si>
+  <si>
+    <t>Audio 81-2</t>
+  </si>
+  <si>
+    <t>Rue Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Erwin Graumann
+Rita  Gueyfier
+Carl  Kjersmeier 
 Christian Poulsen</t>
   </si>
   <si>
-    <t>https://ferlov-mancoba.ktdk.dk/d/9hSo</t>
-[...49 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/4btE</t>
+    <t>https://ferlov-mancoba.ktdk.dk/d/6Nea</t>
   </si>
   <si>
     <t>Audio file 135-1</t>
   </si>
   <si>
     <t>Ejler  Bille
 Marc Chagall
 Jean  Dubuffet
 Svavar Gudnason
 Henry Heerup
 Robert  Jacobsen
 Gunnar  Jespersen
 Asger Jorn
 Richard Mortensen
 Pablo Picasso
 Henri Rousseau
 Erik Thommesen</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Mhgv</t>
   </si>
   <si>
-    <t>Audio file 117-1</t>
-[...10 lines deleted...]
-Duke Ellington
+    <t>Audio file 135-2</t>
+  </si>
+  <si>
+    <t>Else  Alfelt
+Antonin Artaud
+Alberto Giacometti
+Egill Jacobsen
+Carl  Kjersmeier 
+Richard Mortensen
+Carl-Henning Pedersen
+Pablo Picasso
+Erik Thommesen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/DclL</t>
+  </si>
+  <si>
+    <t>Audio file 152-1</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Vilhelm Bjerke-Petersen
+Robert  Jacobsen
+Axel  Johansen
+Asger Jorn
+Wassily Kandinsky
+Carl  Kjersmeier 
+Kazimir Malevich
+Karl  Marx
+Pieter Cornelis Mondrian
+Richard Mortensen
+Pablo Picasso
+Ole  Sarvig
+Richard  Winther
+Jan Zibrandtsen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/iFJ9</t>
+  </si>
+  <si>
+    <t>Audio file 152-2</t>
+  </si>
+  <si>
+    <t>Bornholm Island, Denmark</t>
+  </si>
+  <si>
+    <t>Mikael Andersen
+Ejler  Bille
+André Breton
+Nahum Gabo
+Otto Gessler
+Robert  Jacobsen
+Asger Jorn
+Paul la Cour
+Elza Miles
+Richard Mortensen
+Ib Munkvad
+Lisbeth  Pedersen
+Erik Thommesen
+Richard  Winther</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/khFA</t>
+  </si>
+  <si>
+    <t>Audio file 108-1</t>
+  </si>
+  <si>
+    <t>Jean Arp
+Antonin Artaud
+Ejler  Bille
+Henry Heerup
+Asger Jorn
+Richard Mortensen
+Pablo Picasso
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Rycx</t>
+  </si>
+  <si>
+    <t>Audio file 108-2</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Vilhelm Bjerke-Petersen
+Georges Braque
+Marcel Duchamp
 Alberto Giacometti
 Paul Guillaume
-Amalie  Kjersmeier
-[...207 lines deleted...]
-Hans Hartung
+Henry Heerup
 Lippy Lipshitz
+Vilhelm  Lundstrøm
 Richard Mortensen
 Thomas  Munro
-Clarisse Penso
 Pablo Picasso
-Vincent van Gogh</t>
-[...19 lines deleted...]
-Francis Gruber
+Hans  Øllgaard</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/tqGh</t>
+  </si>
+  <si>
+    <t>Audio file 132-2</t>
+  </si>
+  <si>
+    <t>Oigny-en-valois, France</t>
+  </si>
+  <si>
+    <t>Pierre Alechinsky
+Guillaume  Apollinaire
+Ejler  Bille
+Christian Dotremont
 Asger Jorn
-Jacques  Lacan
-[...31 lines deleted...]
-Charles de Gaulle
+Carl  Kjersmeier 
+Joseph  McCarthy</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/lWbc</t>
+  </si>
+  <si>
+    <t>Audio file 132-1</t>
+  </si>
+  <si>
+    <t>Karel Appel
+Ejler  Bille
+Eugene Brands
+Arthur  Briggs
+Christian Dotremont
+Asger Jorn
+Paul la Cour
+Richard Mortensen
+Constant Nieuwenhuys
+Jackson Pollock
+Joseph Antoon Rooskens
 Joseph  Stalin
-Maurice  Thorez</t>
-[...14 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/YUgt</t>
+Guillaume Cornelis van Beverloo
+Theo  Wolvecamp</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/cred</t>
   </si>
   <si>
     <t>Audio file 107-2</t>
   </si>
   <si>
     <t>Else  Alfelt
 Ejler  Bille
 Vilhelm Bjerke-Petersen
 Paul Gauguin
 Henry Heerup
 Victor  Hugo
 Carl  Kjersmeier 
 Richard Mortensen
 Wolfgang Amadeus Mozart
 Thomas  Munro
 Carl-Henning Pedersen
 Christian Poulsen
 Arthur Rimbaud
 Bertel  Thorvaldsen
 Leon Underwood
 Vincent van Gogh</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Q5FT</t>
   </si>
   <si>
-    <t>Audio file 153-2</t>
-[...7 lines deleted...]
-Milosz
+    <t>Audio file 73-2</t>
+  </si>
+  <si>
+    <t>Thomas, an English lawyer in St Denis
+Jean-Jacques Rousseau</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/EGTh</t>
+  </si>
+  <si>
+    <t>Audio file 66-1</t>
+  </si>
+  <si>
+    <t>Charles de Gaulle
+Alberto Giacometti
+Diego Giacometti
+Douglas  MacArthur
+Tonio  Pototschnig
+Hideki  Tojo</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/xw27</t>
+  </si>
+  <si>
+    <t>Audio file 117-1</t>
+  </si>
+  <si>
+    <t>Rue d'Aguerre, Paris
+Rue du Moulin Vert, Paris
+Café du Dôme, a restaurant in Paris
+Les Halles, Paris</t>
+  </si>
+  <si>
+    <t>Louis  Armstrong
+Cab Calloway
+Duke Ellington
+Alberto Giacometti
+Paul Guillaume
+Amalie  Kjersmeier
+Carl  Kjersmeier 
+Pablo Picasso
+Charles Ratton</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/w9fq</t>
+  </si>
+  <si>
+    <t>Audio file 54-2</t>
+  </si>
+  <si>
+    <t>Côte d'Azur, French riviera</t>
+  </si>
+  <si>
+    <t>Louis  Aragon
+Willy  Brandt
+Marlene  Dietrich
+Paul  Éluard
+Erwin Graumann
+Hans Hartung
+Adolf Hitler
+Friedrich Christian Anton "Fritz"  Lang
+Bram van Velde</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0KDB</t>
+  </si>
+  <si>
+    <t>Audio file 66-2</t>
+  </si>
+  <si>
+    <t>Cemetary Montrouge, Paris
+Rue Hippolyte Maindron, Paris
+Rue du Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ngomo
+Renée  Alexis
+Louis  Aragon
+Winston  Churchill
+Croix-de-Feu
+François de la Rocque
+Alberto Giacometti
+Diego Giacometti
+Philippe  Pétain
+Tonio  Pototschnig</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/uVmG</t>
+  </si>
+  <si>
+    <t>Audio file 117-2</t>
+  </si>
+  <si>
+    <t>Comet gold mines, South Africa
+Rue d'Aguerre, Paris</t>
+  </si>
+  <si>
+    <t>Marion  Anderson
+Ejler  Bille
+Constantin Brancusi
+Rita  Gueyfier
+Henri  Laurens
+Wolfgang Amadeus Mozart
+Clarisse Penso
+Bessie Smith
+University of Fort Hare
+Antonio Vivaldi
+Bruno Walter
+Christian Zervos</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ZoUO</t>
+  </si>
+  <si>
+    <t>Audio file 134-1</t>
+  </si>
+  <si>
+    <t>Montparnasse train station, Paris</t>
+  </si>
+  <si>
+    <t>Francisco Franco Bahamonde
+André Léon Blum
+Neville  Chamberlain
+Édouard Daladier
+Adolf Hitler
+Gustaf Munch-Petersen
+Joseph  Stalin</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ANFG</t>
+  </si>
+  <si>
+    <t>Audio file 134-2</t>
+  </si>
+  <si>
+    <t>Brittany, France</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Charles de Gaulle
+Janub "Jane" Gool-Tabata
+Richard  Nixon
+Augusto José Ramón Pinochet
+Joseph  Stalin
+I.B. Tabata</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/6UpU</t>
+  </si>
+  <si>
+    <t>Audio file 141-2</t>
+  </si>
+  <si>
+    <t>Rue d'Aguerre, Paris</t>
+  </si>
+  <si>
+    <t>Christine Baumeister
+Ejler  Bille
+Henri  Goetz
+Erwin Graumann
+Hans Hartung</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/qeDk</t>
+  </si>
+  <si>
+    <t>Audio file 141-1</t>
+  </si>
+  <si>
+    <t>Rue d'Aguerre, Paris
+St German-des-Prés or 14th arrondissement of Paris
+Rue Monsieur-le-Prince, Paris</t>
+  </si>
+  <si>
+    <t>Henri  Goetz
+Janub "Jane" Gool-Tabata
+Vladimir Lenin
+Christian Poulsen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9hSo</t>
+  </si>
+  <si>
+    <t>Audio file 139-1</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
+Ejler  Bille
+André Breton
+Alberto Giacometti
+Henri  Goetz
+Francis Gruber
+Rita  Gueyfier
+Paul Guillaume
+Hans Hartung
+Lippy Lipshitz
+Richard Mortensen
+Thomas  Munro
+Clarisse Penso
+Pablo Picasso
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/778G</t>
+  </si>
+  <si>
+    <t>Audio file 139-2</t>
+  </si>
+  <si>
+    <t>Chaville, suburb in south west Paris, 12 km from the centre
+Rue d'Ulm, Paris
+Rue du Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Jean  Genet
+Alberto Giacometti</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/aniY</t>
+  </si>
+  <si>
+    <t>Audio file 131-2</t>
+  </si>
+  <si>
+    <t>Vélodrome d'Hiver, Paris</t>
+  </si>
+  <si>
+    <t>Percy
 Antonin Artaud
+Marie-Berthe  Aurenche
+Louis  Buñuel
+Gustave Courbet
+Marcel Duchamp
+Max Ernst
+Alberto Giacometti
+Francis Gruber
+Asger Jorn
+Jacques  Lacan
+René Magritte
 Genia Rajhmann
-Vittel internment camp</t>
-[...17 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/NokU</t>
+Chaïm Soutine</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/JwI4</t>
+  </si>
+  <si>
+    <t>Audio file 73-1</t>
+  </si>
+  <si>
+    <t>Sétif, Algeria
+Saint-Rémy-lès-Chevreuse, France</t>
+  </si>
+  <si>
+    <t>André Breton
+Winston  Churchill
+Charles de Gaulle
+Joseph  Stalin
+Maurice  Thorez</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/i5KC</t>
+  </si>
+  <si>
+    <t>Audio file 49-1</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
+Bishop Smythe
+Geoffrey  Davids
+Goolam Gool</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/YUgt</t>
+  </si>
+  <si>
+    <t>Audio file 49-2</t>
+  </si>
+  <si>
+    <t>Southampton, England</t>
+  </si>
+  <si>
+    <t>Ngomo
+Bishop Smythe
+Paul Guillaume
+Lippy Lipshitz
+Elza Miles
+Thomas  Munro</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/dgM3</t>
+  </si>
+  <si>
+    <t>Audio file 115-1</t>
+  </si>
+  <si>
+    <t>Brittany, France
+Gare du Nord, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Alberto Giacometti
+Erwin Graumann
+Clarisse Penso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0661</t>
+  </si>
+  <si>
+    <t>Audio file 115-2</t>
+  </si>
+  <si>
+    <t>Søren Kierkegaard
+Francis  of Assisi</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/N86C</t>
+  </si>
+  <si>
+    <t>Audio file 18-1</t>
+  </si>
+  <si>
+    <t>Mr. Fletcher
+Drancy internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/HRNy</t>
+  </si>
+  <si>
+    <t>Audio file 47-2</t>
+  </si>
+  <si>
+    <t>Montparnasse, Paris</t>
+  </si>
+  <si>
+    <t>Jacques  Duclos
+Janub "Jane" Gool-Tabata
+Adolf Hitler
+Asger Jorn
+Alexander  Nevsky
+Joseph  Stalin</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/xn0W</t>
   </si>
   <si>
     <t>Audio file 47-1</t>
   </si>
   <si>
     <t>Milosz
 Smith, a Black prisoner in St Denis
 Louis  Armstrong
 Bauhaus
 Joseph  Goebbels
 Grace Dieu mission school
 Walter  Gropius
 Wassily Kandinsky
 Paul Klee
 La Grande Caserne St. Denis (Seine)
 Friedrich Christian Anton "Fritz"  Lang
 Jean  Weinfeld</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/K8bb</t>
   </si>
   <si>
-    <t>Audio file 47-2</t>
-[...36 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/iFJ9</t>
+    <t>Audio file 64-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Alois  Brunner
+Drancy internment camp
+La Grande Caserne St. Denis (Seine)</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/MRDY</t>
+  </si>
+  <si>
+    <t>Audio file 91-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Mr. Fletcher
+Arthur  Briggs
+Hilary Clinton
+Drancy internment camp
+La Grande Caserne St. Denis (Seine)
+Royallieu-Compiègne internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/JzsM</t>
+  </si>
+  <si>
+    <t>Audio file 91-2</t>
+  </si>
+  <si>
+    <t>Fresnes prison, Paris</t>
+  </si>
+  <si>
+    <t>Mr. Fletcher
+Alois  Brunner</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/fFHw</t>
+  </si>
+  <si>
+    <t>Audio file 151-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Bishop Smythe
+La Grande Caserne St. Denis (Seine)
+Stephen  Lawrence
+Jean-Marie  Le Pen
+Royallieu-Compiègne internment camp
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/GsU7</t>
+  </si>
+  <si>
+    <t>Audio file 150-1</t>
+  </si>
+  <si>
+    <t>Joe, an American soldier
+Milosz
+Thomas, an English lawyer in St Denis
+Dwight  Eisenhower
+Philippe  Leclerc de Hauteclocque</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Ne3R</t>
+  </si>
+  <si>
+    <t>Audio file 153-1</t>
+  </si>
+  <si>
+    <t>Bailey, a Black prisoner in St Denis camp
+Benjamin, a Black prisoner in St Denis
+Smith, a Black prisoner in St Denis
+Arthur  Briggs
+Charles Taylor
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/jhwP</t>
+  </si>
+  <si>
+    <t>Audio file 153-2</t>
+  </si>
+  <si>
+    <t>vélodrome d'hiver, Paris</t>
+  </si>
+  <si>
+    <t>Bailey, a Black prisoner in St Denis camp
+Benjamin, a Black prisoner in St Denis
+Milosz
+Antonin Artaud
+Genia Rajhmann
+Vittel internment camp</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/8QNR</t>
+  </si>
+  <si>
+    <t>Audio file 154-1</t>
+  </si>
+  <si>
+    <t>Marseille, France</t>
+  </si>
+  <si>
+    <t>Father Juergen
+Joe, an American soldier
+Miles  Davis
+Juliette  Greco</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/NokU</t>
   </si>
   <si>
     <t>Audio file 65-1</t>
   </si>
   <si>
     <t>Arthur  Briggs
 Drancy internment camp
 La Grande Caserne St. Denis (Seine)</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/R2w4</t>
   </si>
   <si>
     <t>Audio file 65-2</t>
   </si>
   <si>
     <t>Milosz
 Drancy internment camp
 Otto Adolf  Eichmann
 La Grande Caserne St. Denis (Seine)
 Genia Rajhmann
 Erwin  Rommel
 Royallieu-Compiègne internment camp
 Jean  Weinfeld
 George  Wellers</t>
@@ -8651,717 +8764,610 @@
 Gustaf Munch-Petersen
 Tonio  Pototschnig</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Y9jd</t>
   </si>
   <si>
     <t>Audio file 72-2</t>
   </si>
   <si>
     <t>Joe, an American soldier
 Constantin Brancusi
 Arthur  Briggs
 Miles  Davis
 Alberto Giacometti
 Juliette  Greco
 Henri  Laurens
 Richard Mortensen
 Charlie  Parker
 Clarisse Penso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9X4l</t>
   </si>
   <si>
+    <t>Audio file 85-2</t>
+  </si>
+  <si>
+    <t>Boksburg, South Africa</t>
+  </si>
+  <si>
+    <t>Lord Robert Baden-Powell
+Boy Scout Movement
+Grace Dieu mission school
+Pathfinders
+Alvin Uncle Mangqangwana
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/PsBr</t>
+  </si>
+  <si>
     <t>Audio file 84-2</t>
   </si>
   <si>
     <t>Grahamstown, now Makhanda, South Africa
 Alice, now Dikeni, South Africa</t>
   </si>
   <si>
     <t>Professor C.P. Dent
 Professor Murdoch
 Professor Tooke
 Sister Innes
 Sister Pauline
 Aimé  Césaire
 Édouard  Glissant
 Grace Dieu mission school
 Professor John Jabavu
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YFPE</t>
   </si>
   <si>
-    <t>Audio file 49-2</t>
-[...71 lines deleted...]
-  <si>
     <t>Audio file 60-2</t>
   </si>
   <si>
     <t>Pietersburg, now Polokwane, South Africa
 District 6, neighbourhood in Cape Town, South Africa</t>
   </si>
   <si>
-    <t>Bishop Fuller
+    <t>Reverend Bishop John Latimer Fuller 
 Sister Pauline
 Ellis Park rugby stadium
 Grace Dieu mission school
 Professor John Jabavu
 Khaiso secondary school
 Lovedale Missionary Institute
 Gerard Sekoto
 University of Fort Hare
 University of South Africa
 Father Samuel Percy Woodfield</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/h6BT</t>
   </si>
   <si>
+    <t>Audio file 60-1</t>
+  </si>
+  <si>
+    <t>Germiston, now part of Greater Johannesburg, South Africa
+Benoni, now part of Greater Johannesburg, South Africa</t>
+  </si>
+  <si>
+    <t>Lord Robert Baden-Powell
+Boy Scout Movement
+Grace Dieu mission school
+Professor John Jabavu
+Lovedale Missionary Institute
+Pathfinders
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/mJ9u</t>
+  </si>
+  <si>
     <t>Audio file 57-1</t>
   </si>
   <si>
     <t>Dr Testa
 Professor Lyle
 Professor Tooke
 Albert Einstein
 Luc  Ferry
 Professor John Jabavu
 Professor Alexander  Kerr
 Dr Josef Mengele</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/y1kx</t>
   </si>
   <si>
+    <t>Audio file 63-2</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba
+Wonga Mancoba
+Elske Miles</t>
+  </si>
+  <si>
+    <t>Father W. A. Palmer
+Loquay
+Professor Evelyn D'Iepu
+Sister Innes
+Sister Margaret
+Sister Pauline
+Geoffrey  Davids
+Freddie  Oliphant
+James  Palmer
+Alvin Uncle Mangqangwana
+Father Samuel Percy Woodfield</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/GHZp</t>
+  </si>
+  <si>
+    <t>Audio file 63-1</t>
+  </si>
+  <si>
+    <t>Professor Evelyn D'Iepu
+Sister Pauline
+Karel Appel
+Charles Dickens
+Grace Dieu mission school
+Laurent-Désiré  Kabila
+Erik Ortvad
+James  Palmer
+Mobutu  Sese Seko</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Zet6</t>
+  </si>
+  <si>
     <t>Audio file 86-1</t>
   </si>
   <si>
     <t>Grahamstown, now Makhanda, South Africa
 St Peter's Anglican Church, Makhanda, South Africa</t>
   </si>
   <si>
     <t>Sister Margaret
 Grace Dieu mission school
 Florence  Mancoba, née Mangqangwana</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/gRms</t>
   </si>
   <si>
+    <t>Audio file 94-2</t>
+  </si>
+  <si>
+    <t>Nobadula
+Sipho
+Grace Dieu mission school
+Martin  Heidegger
+Ronald Mancoba
+Friedrich Nietzsche
+Alvin Uncle Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4yMX</t>
+  </si>
+  <si>
+    <t>Audio file 102-1</t>
+  </si>
+  <si>
+    <t>Pietersberg, now Polokwane, South Africa</t>
+  </si>
+  <si>
+    <t>Venda wood sculptor
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Avd1</t>
+  </si>
+  <si>
+    <t>Audio file 102-2</t>
+  </si>
+  <si>
+    <t>Drakensberg, a mountain range that divides South Africa and Lesotho</t>
+  </si>
+  <si>
+    <t>Grace Dieu mission school
+Carl  Kjersmeier 
+Samuel  Mqhayi
+Freddie  Oliphant
+Shaka  Zulu</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ow36</t>
+  </si>
+  <si>
+    <t>Audio file 103-2</t>
+  </si>
+  <si>
+    <t>Venda wood sculptor
+Antonin Artaud
+Wolfgang Amadeus Mozart
+Pablo Picasso
+Ousmane  Sow
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9iZ0</t>
+  </si>
+  <si>
     <t>Audio file 103-1</t>
   </si>
   <si>
-    <t>Pietersberg, now Polokwane, South Africa</t>
-[...2 lines deleted...]
-    <t>Bishop Fuller
+    <t>Reverend Bishop John Latimer Fuller 
 Venda wood sculptor
 Michelangelo Merisi  da Caravaggio
 Paul Guillaume
 Khaiso secondary school
 Lippy Lipshitz
 Thomas  Munro
 Pablo Picasso
 Gerard Sekoto</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/IPpF</t>
   </si>
   <si>
-    <t>Audio file 102-2</t>
-[...53 lines deleted...]
-  <si>
     <t>Audio file 104-2</t>
   </si>
   <si>
     <t>Benoni, now a part of greater Johannesburg, South Africa
 Pietersberg, now Polokwane, South Africa
 Johannesburg, South Africa</t>
   </si>
   <si>
     <t>Bantu Welfare Trust
 Elsa Dziomba
 Paul Guillaume
 Rheinallt Jones
 Lippy Lipshitz
 Elza Miles
 Thomas  Munro
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/JJEc</t>
   </si>
   <si>
-    <t>Audio file 8-1</t>
-[...11 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/9csv</t>
+    <t>Audio file 33-2</t>
+  </si>
+  <si>
+    <t>Paul Guillaume
+Lippy Lipshitz
+Florence  Mancoba, née Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ODf1</t>
+  </si>
+  <si>
+    <t>Audio file 33-1</t>
+  </si>
+  <si>
+    <t>Turffontein, South Africa</t>
+  </si>
+  <si>
+    <t>Sister Pauline
+Venda wood sculptor
+Grace Dieu mission school
+Rheinallt Jones
+Khaiso secondary school
+Florence  Mancoba, née Mangqangwana
+University of Fort Hare
+University of Witwatersrand</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Vb0b</t>
+  </si>
+  <si>
+    <t>Audio file 48-1</t>
+  </si>
+  <si>
+    <t>Venda wood sculptor
+Antonin Artaud
+British Museum
+Iziko South African National Gallery
+Karl  Marx
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Kt25</t>
+  </si>
+  <si>
+    <t>Audio file 56-1</t>
+  </si>
+  <si>
+    <t>Turffontein, South Africa
+Boksburg, now a part of Greater Johannesburg, South Africa
+Johannesburg, South Africa
+New comet gold mines, South Africa
+Khayelitsha, a township outside of Cape Town, South Africa</t>
+  </si>
+  <si>
+    <t>Irvine Mancoba
+Ronald Mancoba
+Florence  Mancoba, née Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4xG8</t>
+  </si>
+  <si>
+    <t>Audio file 62-2</t>
+  </si>
+  <si>
+    <t>Nobadula
+Samuel  Beckett
+Arthur  Briggs</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/wv3f</t>
+  </si>
+  <si>
+    <t>Audio file 20-1</t>
+  </si>
+  <si>
+    <t>unknown narrator
+Ejler  Bille
+Ernest Mancoba
+Wonga Mancoba</t>
+  </si>
+  <si>
+    <t>Eugen Berthold Friedrich  Brecht
+Cab Calloway
+Morten  Nielsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/76GC</t>
+  </si>
+  <si>
+    <t>Audio file 20-2</t>
+  </si>
+  <si>
+    <t>Paul  Cezanne
+Paul  Lacroix
+Pablo Picasso
+Andy Warhol</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/fmad</t>
   </si>
   <si>
     <t>Audio file 46-1</t>
   </si>
   <si>
     <t>Kattinge, Denmark</t>
   </si>
   <si>
     <t>Kiki de Montparnasse
 Arthur  Adamov
 Louis  Armstrong
 Antonin Artaud
 Samuel  Beckett
 Thérèse Treize  de Caro
 André  Derain
 Alberto Giacometti
 Eugène  Ionesco
 Asger Jorn
 Jean Juarès
 Per  Krogh
 Pierre Drieu  La Rochelle
 Meret  Oppenheim
 Pablo Picasso
 Man Ray</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/eCA9</t>
   </si>
   <si>
+    <t>Audio file 109-1</t>
+  </si>
+  <si>
+    <t>Nelson Mandela
+Gerard Sekoto</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/6J25</t>
+  </si>
+  <si>
+    <t>Audio file 112-2</t>
+  </si>
+  <si>
+    <t>Milosz
+Nobadula
+Sister Pauline
+Thomas, an English lawyer in St Denis
+Bantu Welfare Trust
+Drancy internment camp
+Rheinallt Jones
+La Grande Caserne St. Denis (Seine)
+Royallieu-Compiègne internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Wwwj</t>
+  </si>
+  <si>
+    <t>Audio file 80-2</t>
+  </si>
+  <si>
+    <t>Bantu Welfare Trust
+Rheinallt Jones
+Lippy Lipshitz
+Nelson Mandela
+T. C.  Mehta</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0uJI</t>
+  </si>
+  <si>
+    <t>Audio file 106-1</t>
+  </si>
+  <si>
+    <t>Bachuanaland, now Botswana</t>
+  </si>
+  <si>
+    <t>Bishop Smythe
+Archibald  Jordan
+Carl  Kjersmeier 
+Karl  Marx
+Makhaya  Ntini
+George Bernard Shaw
+I.B. Tabata
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/oMlp</t>
+  </si>
+  <si>
+    <t>Audio file 106-2</t>
+  </si>
+  <si>
+    <t>Colonel Hare
+Nongqawuse
+F. W. De Klerk
+Grace Dieu mission school
+Archibald  Jordan
+Carl  Kjersmeier 
+Lovedale Missionary Institute
+Govan Mbeki
+Thabo Mbeki
+Rhodes University
+Professor Izak Johannes Rousseau
+I.B. Tabata
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/eqKT</t>
+  </si>
+  <si>
+    <t>Audio file 8-1</t>
+  </si>
+  <si>
+    <t>Transkei, now part of two provinces, Easter Cape and Kwazulu Natal</t>
+  </si>
+  <si>
+    <t>Adolf Hitler
+Paul Kruger
+Irvine Mancoba
+Shaka  Zulu</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9csv</t>
+  </si>
+  <si>
     <t>Audio file 17-2</t>
   </si>
   <si>
     <t>Antonin Artaud
 Wolfgang Amadeus Mozart
 William Shakespeare
 Vincent van Gogh</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/P8Kr</t>
   </si>
   <si>
     <t>Audio file 25-1</t>
   </si>
   <si>
-    <t>Thomas Hobbs</t>
+    <t>Thomas Hobbes</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9Tfa</t>
   </si>
   <si>
     <t>Audio file 25-2</t>
   </si>
   <si>
     <t>Plato
 Aristotle
 Thomas Hobbes</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/1MLh</t>
+  </si>
+  <si>
+    <t>Audio file 27-2</t>
+  </si>
+  <si>
+    <t>Marcel Duchamp
+Marilyn Monroe</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/vMXx</t>
   </si>
   <si>
     <t>Audio file 26-1</t>
   </si>
   <si>
     <t>University of Fort Hare, Alice, South Africa
 Rhodes University, Grahamstown, South Africa</t>
   </si>
   <si>
     <t>Nelson Mandela
 Govan Mbeki
 Thabo Mbeki
 Monte Shapiro</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/v3No</t>
   </si>
   <si>
-    <t>Audio file 27-2</t>
-[...8 lines deleted...]
-  <si>
     <t>Audio file 27-1</t>
   </si>
   <si>
     <t>Jean  Genet
 Wilfredo  Lam
 Marilyn Monroe
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/k6jj</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/vl33</t>
   </si>
   <si>
     <t>Audio file 29-1</t>
   </si>
   <si>
     <t>Maurice Clavel
 Immanuel Kant
 Søren Kierkegaard
 Karl  Marx
 Friedrich Nietzsche
 Virgil</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/H7d2</t>
-  </si>
-[...296 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/ZoUO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -9438,51 +9444,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/me01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3FQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lfF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SpqD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O11s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LXfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RZ7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hvu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-head-of-a-mapedi-c1936-carved-wood-16-5x9x9-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-faith-1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ArYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GC2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xpq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Z4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5aMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e3Vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/acQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1fkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3UUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/SHViQ9fZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maske-krigens-udbrud-1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eZ3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-1940-1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/akCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/GYtEh2gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F27W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iywA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MYEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3gCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zlZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M7CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sKhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jvw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3WcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wpER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K72q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dHay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vmCd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rHBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/us7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MwvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qZCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maskeskulptur-lille-maske-1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-straeben-mod-lyset-1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/idWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-den-lille-naensomme-le-petit-delicat-1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WlNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OEgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uAW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vQ4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/28QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NZBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gC3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ohd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MnAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rTMN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2Nx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UI62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9aFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-kvinde-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-mand-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/untitled" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9OlU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oNnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HU5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j8wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-le-combattant-1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fVbX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yxrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WjNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/myaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/91Mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Io3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nvT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-croissance-silencieuse-1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-koncentration-1962-63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3VuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rdds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KLL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4VpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0N6Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/confiance-tillid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/effort-commun-faelles-bestraebelse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-forarbejde-til-effort-commun-faelles-bestraebelse-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-uden-titel-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iNXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7b3P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1vop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XYxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-resistance-modstand-1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HzsH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Oiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O1DY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CTh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ngK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMMA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mihZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ICl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zEUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3HCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qgD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yv8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IFOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tC1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ITHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/elan-vers-l-avenir-livsmod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VbT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bg4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KXTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v9Pk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A13p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8dsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UFXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nQGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4qNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yGIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/q2vY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7QqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/obci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yipe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Azz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Jkh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nYcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8kkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-solidarite-hommage-a-elise-johansen-1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RJFj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/twWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j3pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cSwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cHpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MBlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-l-accord-1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mjD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyTj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/n7xD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ric1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gEHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BKhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lu4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aKhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMaM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dfeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t8Il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p4No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iqZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/119u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SL4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S8uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rgF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3PXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-krigeren-1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HXzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DKUA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X3XR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG5N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QtaV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SJfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tJun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xZj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L9hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Dmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IfTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8hnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3QwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6HcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G9Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JCLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ySyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-a-l-ecoute-du-silence-hommage-a-steingrim-laursen-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G0ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/T1ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/C7rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JeKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gHfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lcZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WJ9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CZW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wN7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GpYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ufQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L1kP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrNA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZiWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OL8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hGlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QZuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kMAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ay4M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZfiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/npmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TLoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/f1NT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/12OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A80y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IN4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/V81X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gW0X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53jG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/U0n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ec76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pSAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p1Ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iTmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QAjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pMNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/34yR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x9Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vtG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kFSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ds0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5IGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/inSX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xp2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rsvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LEfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7iv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0p3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XtM0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WKH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-guardians-of-our-heritage-1973-bronze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Osg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vcOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZaEd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yXA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QJXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FlxT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qECp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LS8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ldl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/E7RE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u92u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pxsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oFEy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mM7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tEwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cAvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGDi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qCv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lAPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/49OY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7vTU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzPb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cP4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uCbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7gY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L63Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/I20O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ASvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EWh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RyvP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7FCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bXqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZB6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oo3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eJIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DuKR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Md9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Aozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tkel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0iLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZRqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LRmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rMut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x1YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KbOg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kGfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sxuT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Db5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zqy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XkhY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hKFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4tXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MrP9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dxP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3lj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iq94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PRE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4SRj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TGFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8WLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WHRv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YpVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TQI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/r4wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hYFv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PTUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/imnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GNoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8scJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/elEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fkBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3Apj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ruhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BEKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9O06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9PyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9cId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sZNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YnIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7D1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5KJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wPNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ofCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nIyA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JfLQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S4Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rUyE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0zW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/okvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oRaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QzqY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xf2H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nmCp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nq0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vOSa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NA0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eWIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9SAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h1h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YkDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dZnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7nXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/goiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rIAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zdXM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Zet6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cPXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oYiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yKUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HAQl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6Nea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fmad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rycx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kt25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cred" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lWbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ebeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId591" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId592" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tjpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId593" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9hSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId594" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eqKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId595" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4btE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId596" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mhgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId597" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId598" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ANFG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId599" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0QgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId600" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0KDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId601" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uVmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId602" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gDIX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId603" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId604" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId605" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BwNu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId606" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId607" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId608" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId609" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId610" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId611" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId612" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId613" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId614" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId615" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId616" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NokU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId617" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId618" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xn0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId619" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iFJ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId620" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId621" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId622" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId623" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId624" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId625" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId626" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/N86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId627" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId628" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId629" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1L4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId630" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId631" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId632" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gRms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId633" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId634" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ow36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId635" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4yMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId636" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Avd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId637" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9iZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId638" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId639" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId640" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId641" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/P8Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId642" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Tfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId643" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId644" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId645" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vMXx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId646" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/k6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId647" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId648" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId649" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId650" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-black-madonna-aka-african-madonna-1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId651" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-composition-1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId652" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/levende-grene" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId653" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId654" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId655" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-after-a-design-by-sister-margaret-the-vine-and-the-branches-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId656" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-future-africa-1933-34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId657" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christi-ii-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId658" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christ-i-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId659" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j9jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId660" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId661" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FiYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId662" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ePk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId663" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t0Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId664" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AJS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId665" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vPVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId666" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ifC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId667" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/66ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId668" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId669" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId670" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4HxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId671" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1968-oil-on-canvas-65-x-54-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId672" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1962-cat-raisonne-o-007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId673" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId674" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-la-double-unite-aka-la-double-verite-1950-wood-carving-44-x-17-x-6-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId675" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-undated" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId676" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6J25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId677" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vl33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId678" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZoUO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId679" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/me01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3FQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lfF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SpqD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O11s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LXfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RZ7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hvu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-faith-1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-head-of-a-mapedi-c1936-carved-wood-16-5x9x9-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ArYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GC2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xpq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Z4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5aMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e3Vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/acQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1fkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3UUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/SHViQ9fZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maske-krigens-udbrud-1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eZ3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-1940-1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/akCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/GYtEh2gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F27W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iywA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MYEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3gCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zlZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M7CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sKhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jvw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3WcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wpER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K72q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dHay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vmCd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rHBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/us7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MwvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qZCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maskeskulptur-lille-maske-1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-straeben-mod-lyset-1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/idWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-den-lille-naensomme-le-petit-delicat-1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WlNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OEgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uAW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vQ4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/28QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NZBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gC3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ohd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MnAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rTMN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2Nx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UI62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9aFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-kvinde-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-mand-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/untitled" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9OlU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oNnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HU5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j8wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-le-combattant-1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fVbX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yxrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WjNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/myaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/91Mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Io3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nvT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-croissance-silencieuse-1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-koncentration-1962-63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rdds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3VuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KLL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4VpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0N6Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/effort-commun-faelles-bestraebelse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-forarbejde-til-effort-commun-faelles-bestraebelse-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-uden-titel-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iNXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7b3P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/confiance-tillid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1vop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XYxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-resistance-modstand-1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HzsH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Oiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O1DY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CTh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ngK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMMA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mihZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ICl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zEUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3HCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qgD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yv8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IFOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tC1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ITHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/elan-vers-l-avenir-livsmod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VbT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bg4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KXTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v9Pk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A13p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8dsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UFXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nQGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4qNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yGIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/q2vY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7QqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/obci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yipe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Azz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Jkh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nYcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8kkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-solidarite-hommage-a-elise-johansen-1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RJFj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/twWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j3pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cSwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cHpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MBlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-l-accord-1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mjD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyTj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/n7xD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ric1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gEHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BKhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lu4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aKhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMaM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dfeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t8Il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p4No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iqZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/119u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SL4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S8uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rgF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3PXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-krigeren-1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HXzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DKUA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X3XR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG5N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QtaV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SJfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tJun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xZj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L9hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Dmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IfTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8hnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3QwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6HcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G9Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JCLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ySyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-a-l-ecoute-du-silence-hommage-a-steingrim-laursen-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G0ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/T1ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/C7rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JeKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gHfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lcZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WJ9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CZW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wN7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GpYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ufQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L1kP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrNA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZiWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OL8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hGlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QZuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kMAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ay4M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZfiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/npmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TLoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/f1NT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/12OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A80y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IN4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/V81X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gW0X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53jG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/U0n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ec76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pSAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p1Ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iTmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QAjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pMNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/34yR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x9Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vtG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kFSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ds0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5IGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/inSX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xp2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rsvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LEfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7iv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0p3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XtM0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WKH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Osg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-guardians-of-our-heritage-1973-bronze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vcOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZaEd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yXA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QJXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FlxT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qECp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LS8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ldl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/E7RE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u92u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pxsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oFEy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mM7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tEwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cAvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGDi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qCv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lAPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/49OY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7vTU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzPb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cP4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uCbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7gY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/66ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L63Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/I20O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ASvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EWh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RyvP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7FCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bXqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZB6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oo3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eJIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DuKR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Md9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Aozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tkel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0iLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZRqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LRmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rMut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x1YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KbOg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kGfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sxuT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Db5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zqy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XkhY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hKFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4tXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MrP9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dxP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3lj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iq94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PRE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4SRj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TGFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8WLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WHRv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YpVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TQI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/r4wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hYFv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PTUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/imnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GNoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8scJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/elEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fkBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3Apj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ruhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BEKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9O06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9cId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9PyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sZNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7D1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YnIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5KJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wPNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ofCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JfLQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nIyA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S4Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rUyE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0zW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/okvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oRaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QzqY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xf2H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nmCp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nq0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eWIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vOSa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NA0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9SAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h1h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YkDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dZnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7nXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/goiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rIAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zdXM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/levende-grene" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-composition-1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-black-madonna-aka-african-madonna-1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-after-a-design-by-sister-margaret-the-vine-and-the-branches-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-future-africa-1933-34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christ-i-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christi-ii-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1968-oil-on-canvas-65-x-54-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-la-double-unite-aka-la-double-verite-1950-wood-carving-44-x-17-x-6-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-undated" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1962-cat-raisonne-o-007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j9jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FiYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ePk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t0Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AJS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vPVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ifC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4HxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oYiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1L4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BwNu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0QgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HAQl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId591" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4btE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId592" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cPXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId593" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gDIX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId594" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId595" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId596" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId597" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ebeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId598" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tjpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId599" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yKUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId600" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6Nea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId601" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mhgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId602" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId603" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iFJ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId604" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId605" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rycx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId606" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId607" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lWbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId608" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cred" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId609" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId610" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId611" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId612" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId613" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0KDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId614" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uVmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId615" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZoUO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId616" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ANFG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId617" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId618" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId619" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9hSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId620" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId621" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId622" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId623" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId624" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId625" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId626" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId627" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/N86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId628" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId629" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xn0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId630" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId631" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId632" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId633" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId634" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId635" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId636" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId637" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId638" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NokU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId639" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId640" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId641" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId642" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId643" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId644" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId645" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId646" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId647" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId648" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId649" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Zet6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId650" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gRms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId651" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4yMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId652" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Avd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId653" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ow36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId654" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9iZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId655" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId656" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId657" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId658" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId659" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kt25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId660" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId661" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId662" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId663" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fmad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId664" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId665" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6J25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId666" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId667" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId668" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId669" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eqKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId670" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId671" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/P8Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId672" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Tfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId673" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId674" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vMXx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId675" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId676" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/k6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId677" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vl33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId678" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId679" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M674"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -9593,96 +9599,96 @@
       <c r="F3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="M3" s="5"/>
+      <c r="M3" s="5" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="M4" s="5" t="s">
         <v>37</v>
       </c>
+      <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
@@ -9939,178 +9945,190 @@
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K12" s="5"/>
+      <c r="K12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K13" s="5"/>
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K14" s="5"/>
+      <c r="K14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
@@ -10315,476 +10333,476 @@
       <c r="H19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>103</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="s">
         <v>108</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>109</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="5" t="s">
         <v>114</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>115</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>117</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="s">
         <v>118</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>119</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="5" t="s">
         <v>122</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>123</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="5" t="s">
         <v>126</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>127</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>131</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>133</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>135</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>138</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="s">
         <v>140</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>141</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I29" s="5"/>
@@ -10869,51 +10887,51 @@
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>150</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>151</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>152</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -10935,73 +10953,73 @@
       <c r="B33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>160</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>161</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>163</v>
       </c>
       <c r="I34" s="5"/>
@@ -11043,394 +11061,394 @@
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>168</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>169</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>170</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>171</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="s">
         <v>172</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>173</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>174</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="5" t="s">
         <v>175</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>176</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="5" t="s">
         <v>178</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>179</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="5" t="s">
         <v>181</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>182</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>183</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K40" s="5" t="s">
         <v>184</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>185</v>
       </c>
       <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>186</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K41" s="5" t="s">
         <v>187</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>188</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="5" t="s">
         <v>190</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>191</v>
       </c>
       <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -11552,51 +11570,55 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K46" s="5"/>
+      <c r="K46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L46" s="6" t="s">
         <v>205</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
@@ -11638,51 +11660,55 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K48" s="5"/>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L48" s="6" t="s">
         <v>211</v>
       </c>
       <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>212</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
@@ -11791,144 +11817,144 @@
           <t/>
         </is>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="5" t="s">
         <v>219</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>220</v>
       </c>
       <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>221</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="5" t="s">
         <v>223</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>224</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>227</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>228</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>229</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="5" t="s">
         <v>232</v>
       </c>
       <c r="J54" s="5" t="s">
@@ -11953,51 +11979,51 @@
       </c>
       <c r="C55" s="5" t="s">
         <v>236</v>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>237</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>238</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>239</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>241</v>
       </c>
@@ -12029,51 +12055,51 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="s">
         <v>242</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>246</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="5" t="s">
         <v>247</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>248</v>
@@ -12112,278 +12138,278 @@
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>252</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>253</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>254</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>255</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="5" t="s">
         <v>256</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>257</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>258</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>260</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>246</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>246</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I60" s="5" t="s">
         <v>262</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>263</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>264</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="5" t="s">
         <v>267</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>268</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>269</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>271</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="5" t="s">
         <v>273</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>274</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>275</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>276</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="5" t="s">
         <v>277</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>278</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>279</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>281</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="5" t="s">
         <v>256</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>21</v>
@@ -12401,77 +12427,77 @@
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>285</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>286</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>272</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>288</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>289</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>290</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>292</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
         <v>294</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K66" s="5" t="s">
@@ -12491,51 +12517,51 @@
       <c r="B67" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>287</v>
       </c>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I67" s="5" t="s">
         <v>299</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>300</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>301</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>303</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C68" s="5" t="s">
@@ -12564,97 +12590,97 @@
       <c r="H68" s="5" t="s">
         <v>216</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>305</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>306</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>307</v>
       </c>
       <c r="M68" s="5"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>272</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>309</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>310</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>311</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>314</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>315</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>21</v>
       </c>
@@ -12697,94 +12723,94 @@
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>320</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>321</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>322</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>323</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="5" t="s">
         <v>324</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>325</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>326</v>
       </c>
       <c r="M72" s="5"/>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>327</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="5" t="s">
         <v>328</v>
       </c>
       <c r="J73" s="5" t="s">
         <v>21</v>
@@ -12804,25799 +12830,25935 @@
       <c r="B74" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>236</v>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>299</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>332</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>333</v>
       </c>
       <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="5" t="s">
         <v>324</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>325</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>335</v>
       </c>
       <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="5" t="s">
         <v>324</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>337</v>
       </c>
       <c r="L76" s="6" t="s">
         <v>338</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="5" t="s">
         <v>324</v>
       </c>
       <c r="J77" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>341</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>342</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="5" t="s">
         <v>324</v>
       </c>
       <c r="J78" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>325</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>345</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="5" t="s">
         <v>324</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>347</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>348</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>350</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H80" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J80" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K87" s="5"/>
+      <c r="K87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L87" s="6" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="6" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K89" s="5"/>
+      <c r="K89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L89" s="6" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I93" s="5"/>
       <c r="J93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K93" s="5"/>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L93" s="6" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I107" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K112" s="5"/>
+      <c r="K112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L112" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K113" s="5"/>
+      <c r="K113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L113" s="6" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K114" s="5"/>
+      <c r="K114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L114" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="n">
         <v>1959</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="5" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="J115" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M116" s="5"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M117" s="5"/>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J119" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I120" s="5"/>
       <c r="J120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K120" s="5"/>
+      <c r="K120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L120" s="6" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="M120" s="5"/>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M121" s="5"/>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M124" s="5"/>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="M125" s="5"/>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="J126" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M126" s="5"/>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I127" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M127" s="5"/>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K129" s="5"/>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L129" s="6" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I130" s="5"/>
       <c r="J130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K130" s="5"/>
+      <c r="K130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L130" s="6" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="n">
         <v>1962</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>560</v>
+        <v>490</v>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="5" t="s">
-        <v>102</v>
+        <v>491</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I131" s="5"/>
+        <v>73</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>561</v>
+      </c>
       <c r="J131" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="n">
         <v>1962</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>489</v>
+        <v>564</v>
       </c>
       <c r="D132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="5" t="s">
-        <v>490</v>
+        <v>102</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="n">
         <v>1962</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I134" s="5"/>
       <c r="J134" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I135" s="5"/>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K137" s="5"/>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L137" s="6" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K138" s="5"/>
+      <c r="K138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L138" s="6" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K139" s="5"/>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L139" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K140" s="5"/>
+      <c r="K140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L140" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
-      <c r="A141" s="5" t="s">
-        <v>588</v>
+      <c r="A141" s="5" t="n">
+        <v>1963</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="C141" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="D141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D141" s="5" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="I141" s="5"/>
-      <c r="J141" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K141" s="5"/>
+      <c r="J141" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>589</v>
+      </c>
       <c r="L141" s="6" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="n">
         <v>1963</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M142" s="5"/>
     </row>
     <row r="143">
-      <c r="A143" s="5" t="n">
-        <v>1963</v>
+      <c r="A143" s="5" t="s">
+        <v>593</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>566</v>
+        <v>15</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E143" s="5" t="s">
-        <v>102</v>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H143" s="5" t="s">
-        <v>15</v>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I143" s="5"/>
-      <c r="J143" s="5" t="s">
-[...3 lines deleted...]
-        <v>592</v>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L143" s="6" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J144" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K147" s="5"/>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L147" s="6" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="n">
         <v>1964</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="J151" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="J163" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J164" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I167" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J167" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="J169" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I170" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J170" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K171" s="5"/>
+      <c r="K171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L171" s="6" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I173" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="J173" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
         <v>39</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I178" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="J178" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I179" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J179" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I180" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="J180" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I183" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>149</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="6" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I190" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="J190" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J192" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="J199" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K200" s="5"/>
+      <c r="K200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L200" s="6" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="E201" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="6" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I202" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="J202" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="I203" s="5"/>
       <c r="J203" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="M203" s="5"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I204" s="5"/>
       <c r="J204" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="J206" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I207" s="5"/>
       <c r="J207" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J208" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I209" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J209" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M209" s="5"/>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I210" s="5"/>
       <c r="J210" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="M210" s="5"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I212" s="5"/>
       <c r="J212" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="M212" s="5"/>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I213" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="M213" s="5"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I214" s="5"/>
       <c r="J214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K214" s="5"/>
+      <c r="K214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L214" s="6" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M214" s="5"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E216" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="M218" s="5"/>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I220" s="5" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="J220" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I221" s="5"/>
       <c r="J221" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="J223" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K224" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="M227" s="5"/>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I228" s="5"/>
       <c r="J228" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="M228" s="5"/>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M229" s="5"/>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J230" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M230" s="5"/>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="M231" s="5"/>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I232" s="5"/>
       <c r="J232" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="M232" s="5"/>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I233" s="5"/>
       <c r="J233" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="M233" s="5"/>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J234" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="M234" s="5"/>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="J235" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="M235" s="5"/>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="J236" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="M236" s="5"/>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="J237" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="M237" s="5"/>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="J238" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="M238" s="5"/>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="J239" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="M239" s="5"/>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E241" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I241" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="J241" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="M241" s="5"/>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="M242" s="5"/>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F243" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I243" s="5"/>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="M243" s="5"/>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I244" s="5"/>
       <c r="J244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K244" s="5"/>
+      <c r="K244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L244" s="6" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="M244" s="5"/>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E245" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="I245" s="5"/>
       <c r="J245" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="M245" s="5"/>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F246" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="I246" s="5"/>
       <c r="J246" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="I247" s="5"/>
       <c r="J247" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="M247" s="5"/>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I248" s="5"/>
       <c r="J248" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E249" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="I249" s="5"/>
       <c r="J249" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="M249" s="5"/>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E250" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="J251" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="I252" s="5"/>
       <c r="J252" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="J254" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E256" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
         <v>1026</v>
-      </c>
-[...9 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="J257" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E258" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="I258" s="5"/>
       <c r="J258" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="I259" s="5"/>
       <c r="J259" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="J261" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F265" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E267" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E269" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="J279" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E280" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I282" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J282" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E284" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E285" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="J285" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E286" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F286" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K287" s="5"/>
+      <c r="K287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L287" s="6" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K288" s="5"/>
+      <c r="K288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L288" s="6" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="J289" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="J290" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="J295" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="J296" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E297" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="J302" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="J303" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E305" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F305" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="I306" s="5"/>
       <c r="J306" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E307" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K308" s="5"/>
+      <c r="K308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L308" s="6" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E311" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="I311" s="5"/>
       <c r="J311" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E312" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I312" s="5"/>
       <c r="J312" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I313" s="5"/>
       <c r="J313" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="I314" s="5"/>
       <c r="J314" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="I315" s="5"/>
       <c r="J315" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="M315" s="5"/>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="M316" s="5"/>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="I317" s="5"/>
       <c r="J317" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="M317" s="5"/>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I318" s="5"/>
       <c r="J318" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="M318" s="5"/>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I319" s="5"/>
       <c r="J319" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="M319" s="5"/>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="I320" s="5"/>
       <c r="J320" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="M320" s="5"/>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E321" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J321" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="M321" s="5"/>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J322" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="M322" s="5"/>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E323" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F323" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J323" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="M323" s="5"/>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I324" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J324" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="M324" s="5"/>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="I325" s="5"/>
       <c r="J325" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="M325" s="5"/>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E326" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I326" s="5" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="J326" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="M326" s="5"/>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="M327" s="5"/>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E328" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="I328" s="5"/>
       <c r="J328" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="M328" s="5"/>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E329" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="J329" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="M329" s="5"/>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E330" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E331" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I331" s="5"/>
       <c r="J331" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="M331" s="5"/>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E332" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F332" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J332" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="M332" s="5"/>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I333" s="5"/>
       <c r="J333" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="M333" s="5"/>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E334" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I334" s="5"/>
       <c r="J334" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="M334" s="5"/>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E335" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="M335" s="5"/>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E336" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="J336" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E337" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K337" s="5" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="M337" s="5"/>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E338" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="I338" s="5"/>
       <c r="J338" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="M338" s="5"/>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E339" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="M339" s="5"/>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E340" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K340" s="5" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="M340" s="5"/>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E341" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K341" s="5" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="L341" s="6" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E342" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="M342" s="5"/>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E343" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="M343" s="5"/>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E344" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="I344" s="5"/>
       <c r="J344" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="M344" s="5"/>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E345" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K345" s="5" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="n">
         <v>1971</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E346" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="M346" s="5"/>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E347" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I347" s="5"/>
       <c r="J347" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="M347" s="5"/>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="I348" s="5"/>
       <c r="J348" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="M348" s="5"/>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E349" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="I349" s="5"/>
       <c r="J349" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="M349" s="5"/>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E350" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="M351" s="5"/>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E352" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="E353" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I353" s="5" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="J353" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F354" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E356" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="M357" s="5" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E358" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E359" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E360" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="I360" s="5" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="J360" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E361" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I361" s="5"/>
       <c r="J361" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E362" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I362" s="5" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J362" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K362" s="5" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E363" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E364" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="I364" s="5"/>
       <c r="J364" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="M364" s="5"/>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I365" s="5"/>
       <c r="J365" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="M365" s="5"/>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E366" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="I366" s="5"/>
       <c r="J366" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="M366" s="5"/>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E367" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F367" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I367" s="5"/>
       <c r="J367" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E368" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="I368" s="5"/>
       <c r="J368" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="M368" s="5"/>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E369" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I369" s="5"/>
       <c r="J369" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E370" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I370" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="J370" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E371" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="I371" s="5"/>
       <c r="J371" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E372" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I372" s="5"/>
       <c r="J372" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E373" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I373" s="5"/>
       <c r="J373" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E374" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F374" s="5" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="I374" s="5"/>
       <c r="J374" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E375" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="I375" s="5"/>
       <c r="J375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L375" s="6" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="M375" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="I376" s="5"/>
       <c r="J376" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="M376" s="5"/>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B377" s="5" t="s">
-        <v>70</v>
+        <v>520</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D377" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D377" s="5" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E377" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I377" s="5"/>
-      <c r="J377" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K377" s="5"/>
+      <c r="J377" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K377" s="5" t="s">
+        <v>1527</v>
+      </c>
       <c r="L377" s="6" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="M377" s="5"/>
     </row>
     <row r="378">
-      <c r="A378" s="5" t="s">
-        <v>1526</v>
+      <c r="A378" s="5" t="n">
+        <v>1973</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D378" s="5" t="s">
-        <v>1527</v>
+      <c r="D378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E378" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H378" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H378" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="I378" s="5"/>
       <c r="J378" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>1529</v>
-[...1 lines deleted...]
-      <c r="M378" s="5"/>
+        <v>1530</v>
+      </c>
+      <c r="M378" s="5" t="s">
+        <v>1531</v>
+      </c>
     </row>
     <row r="379">
-      <c r="A379" s="5" t="n">
-        <v>1973</v>
+      <c r="A379" s="5" t="s">
+        <v>1532</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>519</v>
+        <v>70</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E379" s="5" t="s">
-        <v>102</v>
+      <c r="E379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H379" s="5" t="s">
-        <v>1007</v>
+      <c r="H379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I379" s="5"/>
-      <c r="J379" s="5" t="s">
-[...3 lines deleted...]
-        <v>1530</v>
+      <c r="J379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L379" s="6" t="s">
-        <v>1531</v>
-[...3 lines deleted...]
-      </c>
+        <v>1533</v>
+      </c>
+      <c r="M379" s="5"/>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E380" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="I380" s="5"/>
       <c r="J380" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="M380" s="5"/>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E381" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I381" s="5"/>
       <c r="J381" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="M381" s="5"/>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E382" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="I382" s="5"/>
       <c r="J382" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="M382" s="5"/>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E383" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="M383" s="5"/>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E384" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F384" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="J384" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="M384" s="5"/>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E385" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I385" s="5"/>
       <c r="J385" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="M385" s="5"/>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="J386" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="M386" s="5"/>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E387" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="I387" s="5"/>
       <c r="J387" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="M387" s="5"/>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F388" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I388" s="5"/>
       <c r="J388" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="M388" s="5"/>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E389" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="J389" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="M389" s="5"/>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E390" s="5" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="M390" s="5"/>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E391" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="J391" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="M391" s="5"/>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F392" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J392" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="M392" s="5"/>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F393" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H393" s="5" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="I393" s="5" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="J393" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="M393" s="5"/>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E394" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F394" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I394" s="5"/>
       <c r="J394" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="M394" s="5"/>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E395" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F395" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I395" s="5"/>
       <c r="J395" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="M395" s="5"/>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I396" s="5" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="J396" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="M396" s="5"/>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E397" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="J397" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="M397" s="5"/>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E398" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="J398" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="M398" s="5"/>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E399" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F399" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H399" s="5" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="I399" s="5" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="J399" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K399" s="5" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="L399" s="6" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="M399" s="5"/>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E400" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F400" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H400" s="5" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="I400" s="5"/>
       <c r="J400" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="M400" s="5"/>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="F401" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="I401" s="5"/>
       <c r="J401" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="M401" s="5"/>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F402" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H402" s="5" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="I402" s="5" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="J402" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K402" s="5" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="M402" s="5"/>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E403" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F403" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H403" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="I403" s="5" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="J403" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="M403" s="5"/>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E404" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F404" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H404" s="5" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="I404" s="5" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="J404" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="M404" s="5"/>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E405" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F405" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H405" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I405" s="5"/>
       <c r="J405" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="M405" s="5"/>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E406" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F406" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H406" s="5" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="I406" s="5" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="J406" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="M406" s="5"/>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E407" s="5" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="F407" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I407" s="5"/>
       <c r="J407" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="M407" s="5"/>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E408" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H408" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="J408" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="M408" s="5"/>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B409" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E409" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H409" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J409" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="M409" s="5"/>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B410" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E410" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I410" s="5"/>
       <c r="J410" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="M410" s="5"/>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B411" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E411" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="J411" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="M411" s="5"/>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E412" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F412" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="I412" s="5"/>
       <c r="J412" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="M412" s="5"/>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E413" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F413" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I413" s="5" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="J413" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="M413" s="5"/>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E414" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F414" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I414" s="5"/>
       <c r="J414" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K414" s="5" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="M414" s="5"/>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="I415" s="5"/>
       <c r="J415" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F416" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="I416" s="5"/>
       <c r="J416" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="M416" s="5"/>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="E417" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="I417" s="5" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="J417" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="M417" s="5"/>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E418" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F418" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I418" s="5"/>
       <c r="J418" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="M418" s="5"/>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="F419" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I419" s="5"/>
       <c r="J419" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="M419" s="5"/>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B420" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H420" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I420" s="5"/>
       <c r="J420" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E421" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F421" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I421" s="5"/>
       <c r="J421" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="M421" s="5"/>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F422" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I422" s="5"/>
       <c r="J422" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="M422" s="5"/>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F423" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="J423" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="M423" s="5"/>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E424" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="I424" s="5" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="J424" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="M424" s="5"/>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E425" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F425" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I425" s="5"/>
       <c r="J425" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K425" s="5" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="M425" s="5"/>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B426" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C426" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I426" s="5" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="J426" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="M426" s="5"/>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E427" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F427" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="I427" s="5"/>
       <c r="J427" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="M427" s="5"/>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B428" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="E428" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I428" s="5"/>
       <c r="J428" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K428" s="5" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="M428" s="5"/>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E429" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F429" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I429" s="5" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="J429" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="M429" s="5"/>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B430" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C430" s="5" t="s">
-        <v>595</v>
+        <v>15</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>547</v>
+        <v>1746</v>
       </c>
       <c r="E430" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F430" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="I430" s="5"/>
       <c r="J430" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K430" s="5" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="M430" s="5"/>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="B431" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>1749</v>
+        <v>15</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>15</v>
+        <v>1746</v>
       </c>
       <c r="E431" s="5" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="I431" s="5"/>
       <c r="J431" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K431" s="5" t="s">
+        <v>1750</v>
+      </c>
+      <c r="L431" s="6" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752</v>
       </c>
       <c r="M431" s="5"/>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>1754</v>
+        <v>596</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>1007</v>
+        <v>548</v>
       </c>
       <c r="E432" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F432" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>1755</v>
+        <v>1753</v>
       </c>
       <c r="I432" s="5"/>
       <c r="J432" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>1756</v>
+        <v>1754</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>1757</v>
+        <v>1755</v>
       </c>
       <c r="M432" s="5"/>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>1758</v>
+        <v>1756</v>
       </c>
       <c r="B433" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>595</v>
+        <v>1746</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="E433" s="5" t="s">
-        <v>102</v>
+        <v>920</v>
       </c>
       <c r="F433" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H433" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H433" s="5" t="s">
+        <v>1757</v>
       </c>
       <c r="I433" s="5"/>
       <c r="J433" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K433" s="5" t="s">
+        <v>1758</v>
+      </c>
+      <c r="L433" s="6" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
       <c r="M433" s="5"/>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>595</v>
+        <v>1761</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>547</v>
+        <v>1008</v>
       </c>
       <c r="E434" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F434" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="I434" s="5"/>
       <c r="J434" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K434" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="L434" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="M434" s="5"/>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="B435" s="5" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="E435" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F435" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I435" s="5"/>
       <c r="J435" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K435" s="5" t="s">
         <v>1766</v>
       </c>
       <c r="L435" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="M435" s="5"/>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E436" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F436" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
         <v>1769</v>
       </c>
       <c r="I436" s="5"/>
       <c r="J436" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K436" s="5" t="s">
         <v>1770</v>
       </c>
       <c r="L436" s="6" t="s">
         <v>1771</v>
       </c>
       <c r="M436" s="5"/>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="B437" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>196</v>
+        <v>15</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="E437" s="5" t="s">
-        <v>1773</v>
+        <v>102</v>
       </c>
       <c r="F437" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H437" s="5" t="s">
-        <v>1774</v>
+      <c r="H437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I437" s="5"/>
       <c r="J437" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K437" s="5" t="s">
-        <v>1775</v>
+        <v>1773</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>1776</v>
+        <v>1774</v>
       </c>
       <c r="M437" s="5"/>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>1777</v>
+        <v>1775</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C438" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E438" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F438" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I438" s="5"/>
+      <c r="J438" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K438" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="L438" s="6" t="s">
         <v>1778</v>
-      </c>
-[...10 lines deleted...]
-        <v>1781</v>
       </c>
       <c r="M438" s="5"/>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="B439" s="5" t="s">
-        <v>519</v>
+        <v>14</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-        </is>
+        <v>548</v>
+      </c>
+      <c r="E439" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F439" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="I439" s="5"/>
       <c r="J439" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K439" s="5" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
       <c r="M439" s="5"/>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>1709</v>
+        <v>596</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E440" s="5" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F440" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I440" s="5" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J440" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K440" s="5" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L440" s="6" t="s">
         <v>1788</v>
-      </c>
-[...8 lines deleted...]
-        <v>1790</v>
       </c>
       <c r="M440" s="5"/>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B441" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C441" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D441" s="5" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H441" s="5" t="s">
         <v>1791</v>
-      </c>
-[...23 lines deleted...]
-        <v>1792</v>
       </c>
       <c r="I441" s="5"/>
       <c r="J441" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K441" s="5" t="s">
+        <v>1792</v>
+      </c>
+      <c r="L441" s="6" t="s">
         <v>1793</v>
       </c>
-      <c r="L441" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M441" s="5"/>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>1796</v>
+        <v>1794</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>1797</v>
+        <v>1710</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>547</v>
-[...4 lines deleted...]
-        </is>
+        <v>548</v>
+      </c>
+      <c r="E442" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="F442" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H442" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H442" s="5" t="s">
+        <v>1795</v>
       </c>
       <c r="I442" s="5"/>
       <c r="J442" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K442" s="5" t="s">
-        <v>1798</v>
+        <v>1796</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>1799</v>
+        <v>1797</v>
       </c>
       <c r="M442" s="5"/>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>1800</v>
+        <v>1798</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>15</v>
+        <v>1008</v>
       </c>
       <c r="D443" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F443" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G443" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H443" s="5" t="s">
+        <v>1799</v>
+      </c>
+      <c r="I443" s="5"/>
+      <c r="J443" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K443" s="5" t="s">
+        <v>1800</v>
+      </c>
+      <c r="L443" s="6" t="s">
         <v>1801</v>
       </c>
-      <c r="E443" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H443" s="5" t="s">
+      <c r="M443" s="5" t="s">
         <v>1802</v>
       </c>
-      <c r="I443" s="5" t="s">
-[...11 lines deleted...]
-      <c r="M443" s="5"/>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>1806</v>
+        <v>1803</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>595</v>
+        <v>1804</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>548</v>
+      </c>
+      <c r="E444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F444" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H444" s="5" t="s">
-        <v>1807</v>
+      <c r="H444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I444" s="5"/>
       <c r="J444" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K444" s="5" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
       <c r="L444" s="6" t="s">
-        <v>1809</v>
+        <v>1806</v>
       </c>
       <c r="M444" s="5"/>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>1810</v>
+        <v>1807</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C445" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D445" s="5" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E445" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H445" s="5" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I445" s="5" t="s">
+        <v>1810</v>
+      </c>
+      <c r="J445" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K445" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="D445" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H445" s="5" t="s">
+      <c r="L445" s="6" t="s">
         <v>1812</v>
-      </c>
-[...8 lines deleted...]
-        <v>1814</v>
       </c>
       <c r="M445" s="5"/>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>1815</v>
+        <v>1813</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="E446" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F446" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H446" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I446" s="5" t="s">
+      <c r="H446" s="5" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I446" s="5"/>
+      <c r="J446" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K446" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="L446" s="6" t="s">
         <v>1816</v>
-      </c>
-[...7 lines deleted...]
-        <v>1818</v>
       </c>
       <c r="M446" s="5"/>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>1819</v>
+        <v>1817</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C447" s="5" t="s">
-        <v>71</v>
+        <v>1818</v>
       </c>
       <c r="D447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E447" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F447" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H447" s="5" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I447" s="5"/>
+      <c r="J447" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K447" s="5" t="s">
         <v>1820</v>
-      </c>
-[...27 lines deleted...]
-        </is>
       </c>
       <c r="L447" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="M447" s="5"/>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
         <v>1822</v>
       </c>
       <c r="B448" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C448" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D448" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="E448" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F448" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I448" s="5" t="s">
         <v>1823</v>
       </c>
-      <c r="E448" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H448" s="5" t="s">
+      <c r="J448" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K448" s="5" t="s">
         <v>1824</v>
       </c>
-      <c r="I448" s="5"/>
-[...3 lines deleted...]
-      <c r="K448" s="5" t="s">
+      <c r="L448" s="6" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="M448" s="5"/>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="D449" s="5" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E449" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I449" s="5"/>
+      <c r="J449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L449" s="6" t="s">
         <v>1828</v>
-      </c>
-[...24 lines deleted...]
-        <v>1832</v>
       </c>
       <c r="M449" s="5"/>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="B450" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="E450" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H450" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H450" s="5" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I450" s="5"/>
       <c r="J450" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K450" s="5" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="L450" s="6" t="s">
-        <v>1837</v>
-[...3 lines deleted...]
-      </c>
+        <v>1833</v>
+      </c>
+      <c r="M450" s="5"/>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>1839</v>
+        <v>1834</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>552</v>
+        <v>1835</v>
       </c>
       <c r="E451" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F451" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H451" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I451" s="5"/>
+      <c r="H451" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="I451" s="5" t="s">
+        <v>1837</v>
+      </c>
       <c r="J451" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K451" s="5" t="s">
-        <v>1840</v>
+        <v>1838</v>
       </c>
       <c r="L451" s="6" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
       <c r="M451" s="5"/>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>1842</v>
+        <v>1840</v>
       </c>
       <c r="B452" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C452" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>618</v>
+        <v>1841</v>
       </c>
       <c r="E452" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F452" s="5" t="s">
+      <c r="F452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I452" s="5" t="s">
+        <v>1842</v>
+      </c>
+      <c r="J452" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K452" s="5" t="s">
         <v>1843</v>
       </c>
-      <c r="G452" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H452" s="5" t="s">
+      <c r="L452" s="6" t="s">
         <v>1844</v>
       </c>
-      <c r="I452" s="5" t="s">
+      <c r="M452" s="5" t="s">
         <v>1845</v>
       </c>
-      <c r="J452" s="5" t="s">
-[...8 lines deleted...]
-      <c r="M452" s="5"/>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>1848</v>
+        <v>1846</v>
       </c>
       <c r="B453" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>1849</v>
+        <v>553</v>
       </c>
       <c r="E453" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F453" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F453" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H453" s="5" t="s">
-        <v>1850</v>
+      <c r="H453" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I453" s="5"/>
       <c r="J453" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K453" s="5" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
       <c r="L453" s="6" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="M453" s="5"/>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B454" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D454" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="E454" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F454" s="5" t="s">
         <v>1850</v>
       </c>
-      <c r="E454" s="5" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H454" s="5" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="I454" s="5" t="s">
+        <v>1852</v>
+      </c>
+      <c r="J454" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K454" s="5" t="s">
         <v>1853</v>
       </c>
-      <c r="J454" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K454" s="5" t="s">
+      <c r="L454" s="6" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
       <c r="M454" s="5"/>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B455" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D455" s="5" t="s">
         <v>1856</v>
       </c>
-      <c r="B455" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C455" s="5" t="s">
+      <c r="E455" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H455" s="5" t="s">
         <v>1857</v>
       </c>
-      <c r="D455" s="5" t="s">
-[...16 lines deleted...]
-      <c r="I455" s="5" t="s">
+      <c r="I455" s="5"/>
+      <c r="J455" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K455" s="5" t="s">
         <v>1858</v>
       </c>
-      <c r="J455" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K455" s="5" t="s">
+      <c r="L455" s="6" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
       <c r="M455" s="5"/>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B456" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C456" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D456" s="5" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E456" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H456" s="5" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J456" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K456" s="5" t="s">
         <v>1861</v>
       </c>
-      <c r="B456" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D456" s="5" t="s">
+      <c r="L456" s="6" t="s">
         <v>1862</v>
-      </c>
-[...24 lines deleted...]
-        <v>1866</v>
       </c>
       <c r="M456" s="5"/>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C457" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D457" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E457" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F457" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H457" s="5" t="s">
-        <v>1868</v>
+        <v>39</v>
       </c>
       <c r="I457" s="5" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="J457" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="M457" s="5"/>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B458" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C458" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E458" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F458" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G458" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H458" s="5" t="s">
+        <v>1870</v>
+      </c>
+      <c r="I458" s="5"/>
+      <c r="J458" s="5" t="s">
+        <v>1871</v>
+      </c>
+      <c r="K458" s="5" t="s">
         <v>1872</v>
       </c>
-      <c r="B458" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I458" s="5" t="s">
+      <c r="L458" s="6" t="s">
         <v>1873</v>
-      </c>
-[...7 lines deleted...]
-        <v>1875</v>
       </c>
       <c r="M458" s="5"/>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="B459" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>1811</v>
+        <v>1869</v>
       </c>
       <c r="E459" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
+        <v>1875</v>
+      </c>
+      <c r="I459" s="5" t="s">
+        <v>1876</v>
+      </c>
+      <c r="J459" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K459" s="5" t="s">
         <v>1877</v>
       </c>
-      <c r="I459" s="5" t="s">
+      <c r="L459" s="6" t="s">
         <v>1878</v>
-      </c>
-[...7 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="M459" s="5"/>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B460" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C460" s="5" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D460" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E460" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F460" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G460" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H460" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I460" s="5" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J460" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K460" s="5" t="s">
         <v>1881</v>
       </c>
-      <c r="B460" s="5" t="s">
-[...28 lines deleted...]
-      <c r="K460" s="5" t="s">
+      <c r="L460" s="6" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883</v>
       </c>
       <c r="M460" s="5"/>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B461" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C461" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D461" s="5" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E461" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H461" s="5" t="s">
         <v>1884</v>
       </c>
-      <c r="B461" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H461" s="5" t="s">
+      <c r="I461" s="5" t="s">
         <v>1885</v>
       </c>
-      <c r="I461" s="5" t="s">
+      <c r="J461" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K461" s="5" t="s">
         <v>1886</v>
       </c>
-      <c r="J461" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K461" s="5" t="s">
+      <c r="L461" s="6" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
       <c r="M461" s="5"/>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>862</v>
+        <v>553</v>
       </c>
       <c r="E462" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F462" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F462" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H462" s="5" t="s">
+      <c r="H462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I462" s="5"/>
+      <c r="J462" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K462" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="L462" s="6" t="s">
         <v>1890</v>
-      </c>
-[...10 lines deleted...]
-        <v>1893</v>
       </c>
       <c r="M462" s="5"/>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>15</v>
+        <v>1864</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>552</v>
+        <v>216</v>
       </c>
       <c r="E463" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F463" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H463" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I463" s="5"/>
+      <c r="H463" s="5" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I463" s="5" t="s">
+        <v>1893</v>
+      </c>
       <c r="J463" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K463" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="L463" s="6" t="s">
         <v>1895</v>
       </c>
-      <c r="L463" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M463" s="5"/>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>1862</v>
+        <v>73</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>547</v>
+        <v>863</v>
       </c>
       <c r="E464" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I464" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J464" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K464" s="5" t="s">
         <v>1899</v>
       </c>
-      <c r="I464" s="5"/>
-[...3 lines deleted...]
-      <c r="K464" s="5" t="s">
+      <c r="L464" s="6" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="M464" s="5"/>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>618</v>
+        <v>553</v>
       </c>
       <c r="E465" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F465" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F465" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="I465" s="5"/>
+      <c r="J465" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K465" s="5" t="s">
+        <v>1902</v>
+      </c>
+      <c r="L465" s="6" t="s">
         <v>1903</v>
       </c>
-      <c r="I465" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K465" s="5" t="s">
+      <c r="M465" s="5" t="s">
         <v>1904</v>
       </c>
-      <c r="L465" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M465" s="5"/>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>71</v>
+        <v>1869</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>1907</v>
+        <v>548</v>
       </c>
       <c r="E466" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F466" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="I466" s="5"/>
       <c r="J466" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K466" s="5" t="s">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>1910</v>
-[...3 lines deleted...]
-      </c>
+        <v>1908</v>
+      </c>
+      <c r="M466" s="5"/>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="B467" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>1913</v>
+        <v>619</v>
       </c>
       <c r="E467" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H467" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I467" s="5"/>
+      <c r="H467" s="5" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>1876</v>
+      </c>
       <c r="J467" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="M467" s="5"/>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B468" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="E468" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H468" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H468" s="5" t="s">
+        <v>1915</v>
       </c>
       <c r="I468" s="5"/>
       <c r="J468" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K468" s="5" t="s">
         <v>1916</v>
       </c>
       <c r="L468" s="6" t="s">
         <v>1917</v>
       </c>
-      <c r="M468" s="5"/>
+      <c r="M468" s="5" t="s">
+        <v>1918</v>
+      </c>
     </row>
     <row r="469">
-      <c r="A469" s="5" t="n">
-        <v>1982</v>
+      <c r="A469" s="5" t="s">
+        <v>1919</v>
       </c>
       <c r="B469" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>1709</v>
+        <v>15</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>547</v>
+        <v>1920</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I469" s="5"/>
       <c r="J469" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="L469" s="6" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="M469" s="5"/>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="B470" s="5" t="s">
-        <v>400</v>
+        <v>520</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>1709</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D470" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E470" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H470" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H470" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I470" s="5"/>
       <c r="J470" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K470" s="5" t="s">
         <v>1923</v>
       </c>
       <c r="L470" s="6" t="s">
         <v>1924</v>
       </c>
       <c r="M470" s="5"/>
     </row>
     <row r="471">
-      <c r="A471" s="5" t="s">
+      <c r="A471" s="5" t="n">
+        <v>1982</v>
+      </c>
+      <c r="B471" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C471" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D471" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E471" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="F471" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I471" s="5" t="s">
         <v>1925</v>
       </c>
-      <c r="B471" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C471" s="5" t="s">
+      <c r="J471" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K471" s="5" t="s">
         <v>1926</v>
       </c>
-      <c r="D471" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H471" s="5" t="s">
+      <c r="L471" s="6" t="s">
         <v>1927</v>
-      </c>
-[...10 lines deleted...]
-        <v>1929</v>
       </c>
       <c r="M471" s="5"/>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B472" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C472" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I472" s="5" t="s">
+        <v>1929</v>
+      </c>
+      <c r="J472" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K472" s="5" t="s">
         <v>1930</v>
       </c>
-      <c r="B472" s="5" t="s">
-[...28 lines deleted...]
-      <c r="I472" s="5" t="s">
+      <c r="L472" s="6" t="s">
         <v>1931</v>
       </c>
-      <c r="J472" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M472" s="5"/>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="B473" s="5" t="s">
-        <v>78</v>
+        <v>293</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="E473" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F473" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I473" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J473" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K473" s="5" t="s">
+        <v>1935</v>
+      </c>
+      <c r="L473" s="6" t="s">
         <v>1936</v>
-      </c>
-[...10 lines deleted...]
-        <v>1938</v>
       </c>
       <c r="M473" s="5"/>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B474" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C474" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D474" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I474" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J474" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K474" s="5" t="s">
         <v>1939</v>
       </c>
-      <c r="B474" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E474" s="5" t="s">
+      <c r="L474" s="6" t="s">
         <v>1940</v>
       </c>
-      <c r="F474" s="5" t="s">
-[...18 lines deleted...]
-      <c r="K474" s="5" t="s">
+      <c r="M474" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="L474" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M474" s="5"/>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="E475" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="F475" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F475" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H475" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I475" s="5"/>
+      <c r="H475" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I475" s="5" t="s">
+        <v>1925</v>
+      </c>
       <c r="J475" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K475" s="5" t="s">
+        <v>1944</v>
+      </c>
+      <c r="L475" s="6" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
       <c r="M475" s="5"/>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B476" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C476" s="5" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D476" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E476" s="5" t="s">
         <v>1947</v>
       </c>
-      <c r="B476" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F476" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H476" s="5" t="s">
+      <c r="H476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I476" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J476" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K476" s="5" t="s">
         <v>1948</v>
       </c>
-      <c r="I476" s="5"/>
-[...3 lines deleted...]
-      <c r="K476" s="5" t="s">
+      <c r="L476" s="6" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="M476" s="5"/>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C477" s="5" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D477" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477" s="5" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>45</v>
+      </c>
+      <c r="F477" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H477" s="5" t="s">
+      <c r="H477" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I477" s="5"/>
+      <c r="J477" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K477" s="5" t="s">
         <v>1952</v>
       </c>
-      <c r="I477" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K477" s="5" t="s">
+      <c r="L477" s="6" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="M477" s="5"/>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>1956</v>
+        <v>1710</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>15</v>
+        <v>548</v>
       </c>
       <c r="E478" s="5" t="s">
-        <v>18</v>
+        <v>497</v>
       </c>
       <c r="F478" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
-        <v>1241</v>
+        <v>1955</v>
       </c>
       <c r="I478" s="5"/>
       <c r="J478" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K478" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="L478" s="6" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
       <c r="M478" s="5"/>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="B479" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>1007</v>
+        <v>1710</v>
       </c>
       <c r="E479" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F479" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F479" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I479" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J479" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K479" s="5" t="s">
         <v>1960</v>
       </c>
-      <c r="I479" s="5"/>
-[...3 lines deleted...]
-      <c r="K479" s="5" t="s">
+      <c r="L479" s="6" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
       <c r="M479" s="5"/>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B480" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C480" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="B480" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C480" s="5" t="s">
+      <c r="D480" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E480" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F480" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G480" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H480" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I480" s="5"/>
+      <c r="J480" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K480" s="5" t="s">
         <v>1964</v>
-      </c>
-[...34 lines deleted...]
-        </is>
       </c>
       <c r="L480" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="M480" s="5"/>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
         <v>1966</v>
       </c>
       <c r="B481" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C481" s="5" t="s">
-        <v>1926</v>
+        <v>15</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>15</v>
+        <v>1008</v>
       </c>
       <c r="E481" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F481" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>1967</v>
+      </c>
+      <c r="I481" s="5"/>
       <c r="J481" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K481" s="5" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="L481" s="6" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="M481" s="5"/>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B482" s="5" t="s">
-        <v>14</v>
+        <v>401</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>595</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>1971</v>
+      </c>
+      <c r="D482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H482" s="5" t="s">
-        <v>1971</v>
+      <c r="H482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I482" s="5"/>
-      <c r="J482" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K482" s="5" t="s">
+      <c r="J482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L482" s="6" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
       <c r="M482" s="5"/>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C483" s="5" t="s">
-        <v>1956</v>
+        <v>1933</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E483" s="5" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F483" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="I483" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J483" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K483" s="5" t="s">
+        <v>1974</v>
+      </c>
+      <c r="L483" s="6" t="s">
         <v>1975</v>
-      </c>
-[...8 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="M483" s="5"/>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B484" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C484" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="D484" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E484" s="5" t="s">
+        <v>1977</v>
+      </c>
+      <c r="F484" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H484" s="5" t="s">
         <v>1978</v>
       </c>
-      <c r="B484" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="I484" s="5"/>
-      <c r="J484" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J484" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K484" s="5" t="s">
+        <v>1979</v>
       </c>
       <c r="L484" s="6" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="M484" s="5"/>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B485" s="5" t="s">
-        <v>887</v>
+        <v>78</v>
       </c>
       <c r="C485" s="5" t="s">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F485" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H485" s="5" t="s">
         <v>1982</v>
       </c>
       <c r="I485" s="5"/>
       <c r="J485" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K485" s="5" t="s">
         <v>1983</v>
       </c>
       <c r="L485" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="M485" s="5"/>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
         <v>1985</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D486" s="5" t="s">
         <v>216</v>
       </c>
+      <c r="D486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E486" s="5" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H486" s="5" t="s">
+      <c r="H486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I486" s="5"/>
+      <c r="J486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L486" s="6" t="s">
         <v>1986</v>
-      </c>
-[...8 lines deleted...]
-        <v>1988</v>
       </c>
       <c r="M486" s="5"/>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B487" s="5" t="s">
-        <v>78</v>
+        <v>888</v>
       </c>
       <c r="C487" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D487" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E487" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F487" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G487" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H487" s="5" t="s">
         <v>1989</v>
       </c>
-      <c r="D487" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H487" s="5" t="s">
+      <c r="I487" s="5"/>
+      <c r="J487" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K487" s="5" t="s">
         <v>1990</v>
       </c>
-      <c r="I487" s="5" t="s">
+      <c r="L487" s="6" t="s">
         <v>1991</v>
-      </c>
-[...7 lines deleted...]
-        <v>1993</v>
       </c>
       <c r="M487" s="5"/>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>1926</v>
+        <v>196</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="E488" s="5" t="s">
-        <v>45</v>
+        <v>1368</v>
       </c>
       <c r="F488" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H488" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I488" s="5"/>
+      <c r="J488" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K488" s="5" t="s">
+        <v>1994</v>
+      </c>
+      <c r="L488" s="6" t="s">
         <v>1995</v>
-      </c>
-[...10 lines deleted...]
-        <v>1998</v>
       </c>
       <c r="M488" s="5"/>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>39</v>
+        <v>1996</v>
       </c>
       <c r="D489" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E489" s="5" t="s">
+      <c r="E489" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F489" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G489" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H489" s="5" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I489" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J489" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K489" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="L489" s="6" t="s">
         <v>2000</v>
-      </c>
-[...21 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="M489" s="5"/>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>2006</v>
+        <v>1933</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="E490" s="5" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F490" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H490" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I490" s="5"/>
+      <c r="H490" s="5" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I490" s="5" t="s">
+        <v>2003</v>
+      </c>
       <c r="J490" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="M490" s="5"/>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="B491" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>1926</v>
+        <v>39</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E491" s="5" t="s">
-        <v>1970</v>
+        <v>2007</v>
       </c>
       <c r="F491" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H491" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I491" s="5"/>
+      <c r="H491" s="5" t="s">
+        <v>2008</v>
+      </c>
+      <c r="I491" s="5" t="s">
+        <v>2009</v>
+      </c>
       <c r="J491" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K491" s="5" t="s">
         <v>2010</v>
       </c>
       <c r="L491" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="M491" s="5"/>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
         <v>2012</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>548</v>
+      </c>
+      <c r="E492" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="F492" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H492" s="5" t="s">
-        <v>2013</v>
+      <c r="H492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I492" s="5"/>
       <c r="J492" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K492" s="5" t="s">
         <v>2014</v>
       </c>
       <c r="L492" s="6" t="s">
         <v>2015</v>
       </c>
       <c r="M492" s="5"/>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
         <v>2016</v>
       </c>
       <c r="B493" s="5" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D493" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E493" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>1977</v>
+      </c>
+      <c r="F493" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H493" s="5" t="s">
-        <v>2017</v>
+      <c r="H493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I493" s="5"/>
       <c r="J493" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K493" s="5" t="s">
+        <v>2017</v>
+      </c>
+      <c r="L493" s="6" t="s">
         <v>2018</v>
       </c>
-      <c r="L493" s="6" t="s">
+      <c r="M493" s="5"/>
+    </row>
+    <row r="494">
+      <c r="A494" s="5" t="s">
         <v>2019</v>
       </c>
-      <c r="M493" s="5"/>
-[...4 lines deleted...]
-      </c>
       <c r="B494" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C494" s="5" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D494" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D494" s="5" t="s">
+      <c r="E494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F494" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H494" s="5" t="s">
         <v>2020</v>
-      </c>
-[...14 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I494" s="5"/>
       <c r="J494" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K494" s="5" t="s">
         <v>2021</v>
       </c>
       <c r="L494" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="M494" s="5"/>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
         <v>2023</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>1927</v>
+        <v>15</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>216</v>
+        <v>1026</v>
       </c>
       <c r="E495" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F495" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
         <v>2024</v>
       </c>
       <c r="I495" s="5"/>
       <c r="J495" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K495" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="L495" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="M495" s="5"/>
     </row>
     <row r="496">
-      <c r="A496" s="5" t="s">
+      <c r="A496" s="5" t="n">
+        <v>1984</v>
+      </c>
+      <c r="B496" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C496" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D496" s="5" t="s">
         <v>2027</v>
       </c>
-      <c r="B496" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E496" s="5" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H496" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H496" s="5" t="s">
+        <v>39</v>
       </c>
       <c r="I496" s="5"/>
       <c r="J496" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K496" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="L496" s="6" t="s">
         <v>2029</v>
       </c>
       <c r="M496" s="5"/>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
         <v>2030</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>15</v>
+        <v>1934</v>
       </c>
       <c r="D497" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E497" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F497" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G497" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H497" s="5" t="s">
         <v>2031</v>
       </c>
-      <c r="E497" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I497" s="5" t="s">
+      <c r="I497" s="5"/>
+      <c r="J497" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K497" s="5" t="s">
         <v>2032</v>
       </c>
-      <c r="J497" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K497" s="5" t="s">
+      <c r="L497" s="6" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
       <c r="M497" s="5"/>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E498" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F498" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I498" s="5"/>
       <c r="J498" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K498" s="5" t="s">
+        <v>2035</v>
+      </c>
+      <c r="L498" s="6" t="s">
         <v>2036</v>
-      </c>
-[...1 lines deleted...]
-        <v>2037</v>
       </c>
       <c r="M498" s="5"/>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C499" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D499" s="5" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E499" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I499" s="5" t="s">
         <v>2039</v>
       </c>
-      <c r="D499" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H499" s="5" t="s">
+      <c r="J499" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K499" s="5" t="s">
         <v>2040</v>
       </c>
-      <c r="I499" s="5" t="s">
+      <c r="L499" s="6" t="s">
         <v>2041</v>
-      </c>
-[...7 lines deleted...]
-        <v>2043</v>
       </c>
       <c r="M499" s="5"/>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>2044</v>
+        <v>2042</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C500" s="5" t="s">
-        <v>2045</v>
+        <v>2013</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>15</v>
+        <v>548</v>
       </c>
       <c r="E500" s="5" t="s">
-        <v>45</v>
+        <v>497</v>
       </c>
       <c r="F500" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H500" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H500" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I500" s="5"/>
       <c r="J500" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
       <c r="M500" s="5"/>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>2049</v>
+        <v>2045</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>356</v>
+        <v>2046</v>
       </c>
       <c r="D501" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E501" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F501" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H501" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I501" s="5" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J501" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K501" s="5" t="s">
+        <v>2049</v>
+      </c>
+      <c r="L501" s="6" t="s">
         <v>2050</v>
       </c>
-      <c r="E501" s="5" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="M501" s="5"/>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>2055</v>
+        <v>2051</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C502" s="5" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>423</v>
+        <v>15</v>
       </c>
       <c r="E502" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F502" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>15</v>
+        <v>2053</v>
       </c>
       <c r="I502" s="5" t="s">
-        <v>2056</v>
+        <v>1998</v>
       </c>
       <c r="J502" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>2057</v>
+        <v>2054</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>2058</v>
+        <v>2055</v>
       </c>
       <c r="M502" s="5"/>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>2059</v>
+        <v>2056</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C503" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E503" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F503" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G503" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H503" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I503" s="5" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J503" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K503" s="5" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L503" s="6" t="s">
         <v>2060</v>
       </c>
-      <c r="D503" s="5" t="s">
-[...27 lines deleted...]
-      <c r="L503" s="6" t="s">
+      <c r="M503" s="5" t="s">
         <v>2061</v>
       </c>
-      <c r="M503" s="5"/>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>71</v>
+        <v>2057</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>2060</v>
-[...9 lines deleted...]
-        </is>
+        <v>424</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F504" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H504" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H504" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I504" s="5" t="s">
+        <v>2063</v>
+      </c>
+      <c r="J504" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K504" s="5" t="s">
+        <v>2064</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="M504" s="5"/>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>2064</v>
+        <v>73</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>2067</v>
+      </c>
+      <c r="E505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I505" s="5"/>
       <c r="J505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K505" s="5" t="s">
-        <v>2065</v>
+      <c r="K505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L505" s="6" t="s">
-        <v>2066</v>
-[...3 lines deleted...]
-      </c>
+        <v>2068</v>
+      </c>
+      <c r="M505" s="5"/>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>2068</v>
+        <v>2066</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C506" s="5" t="s">
-        <v>71</v>
+        <v>2067</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>2064</v>
+        <v>73</v>
       </c>
       <c r="E506" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F506" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H506" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H506" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="I506" s="5"/>
       <c r="J506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L506" s="6" t="s">
         <v>2069</v>
       </c>
-      <c r="M506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M506" s="5"/>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C507" s="5" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="D507" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E507" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F507" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I507" s="5"/>
       <c r="J507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K507" s="5" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="L507" s="6" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="M507" s="5" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B508" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>2075</v>
+        <v>2071</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E508" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F508" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I508" s="5"/>
+      <c r="J508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K508" s="5" t="s">
         <v>2076</v>
       </c>
-      <c r="F508" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="K508" s="5" t="s">
+      <c r="L508" s="6" t="s">
         <v>2077</v>
       </c>
-      <c r="L508" s="6" t="s">
+      <c r="M508" s="5" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>2080</v>
+        <v>2075</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C509" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D509" s="5" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="E509" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F509" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I509" s="5"/>
       <c r="J509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K509" s="5" t="s">
-        <v>2081</v>
+      <c r="K509" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L509" s="6" t="s">
-        <v>2082</v>
+        <v>2079</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>2083</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B510" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C510" s="5" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D510" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E510" s="5" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I510" s="5"/>
+      <c r="J510" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K510" s="5" t="s">
         <v>2084</v>
-      </c>
-[...36 lines deleted...]
-        </is>
       </c>
       <c r="L510" s="6" t="s">
         <v>2085</v>
       </c>
-      <c r="M510" s="5"/>
+      <c r="M510" s="5" t="s">
+        <v>2086</v>
+      </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B511" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>1907</v>
-[...9 lines deleted...]
-        </is>
+        <v>2071</v>
+      </c>
+      <c r="E511" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F511" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H511" s="5" t="s">
-        <v>2087</v>
+      <c r="H511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I511" s="5"/>
-      <c r="J511" s="5" t="s">
-        <v>87</v>
+      <c r="J511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K511" s="5" t="s">
         <v>2088</v>
       </c>
       <c r="L511" s="6" t="s">
         <v>2089</v>
       </c>
-      <c r="M511" s="5"/>
+      <c r="M511" s="5" t="s">
+        <v>2090</v>
+      </c>
     </row>
     <row r="512">
-      <c r="A512" s="5" t="n">
-        <v>1988</v>
+      <c r="A512" s="5" t="s">
+        <v>2091</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>1907</v>
-[...4 lines deleted...]
-        </is>
+        <v>2067</v>
+      </c>
+      <c r="E512" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H512" s="5" t="s">
-[...8 lines deleted...]
-      <c r="K512" s="5" t="s">
+      <c r="H512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I512" s="5"/>
+      <c r="J512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L512" s="6" t="s">
         <v>2092</v>
       </c>
-      <c r="L512" s="6" t="s">
+      <c r="M512" s="5"/>
+    </row>
+    <row r="513">
+      <c r="A513" s="5" t="s">
         <v>2093</v>
       </c>
-      <c r="M512" s="5"/>
-[...4 lines deleted...]
-      </c>
       <c r="B513" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C513" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D513" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H513" s="5" t="s">
         <v>2094</v>
       </c>
-      <c r="D513" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H513" s="5" t="s">
+      <c r="I513" s="5"/>
+      <c r="J513" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K513" s="5" t="s">
         <v>2095</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L513" s="6" t="s">
         <v>2096</v>
       </c>
       <c r="M513" s="5"/>
     </row>
     <row r="514">
-      <c r="A514" s="5" t="s">
-        <v>2097</v>
+      <c r="A514" s="5" t="n">
+        <v>1988</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>71</v>
+        <v>2097</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>618</v>
-[...7 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="E514" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F514" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
         <v>2098</v>
       </c>
       <c r="I514" s="5"/>
-      <c r="J514" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K514" s="5" t="s">
+      <c r="J514" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K514" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L514" s="6" t="s">
         <v>2099</v>
       </c>
-      <c r="L514" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M514" s="5"/>
     </row>
     <row r="515">
-      <c r="A515" s="5" t="s">
-        <v>2101</v>
+      <c r="A515" s="5" t="n">
+        <v>1988</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C515" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D515" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E515" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F515" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G515" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H515" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I515" s="5" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J515" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K515" s="5" t="s">
         <v>2102</v>
-      </c>
-[...32 lines deleted...]
-        </is>
       </c>
       <c r="L515" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="M515" s="5"/>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
         <v>2104</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C516" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>1634</v>
+        <v>619</v>
       </c>
       <c r="E516" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>356</v>
+        <v>2105</v>
       </c>
       <c r="I516" s="5"/>
       <c r="J516" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K516" s="5" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="L516" s="6" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="M516" s="5"/>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B517" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>423</v>
-[...7 lines deleted...]
-        <v>102</v>
+        <v>2109</v>
+      </c>
+      <c r="D517" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E517" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H517" s="5" t="s">
-        <v>2109</v>
+      <c r="H517" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I517" s="5"/>
       <c r="J517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L517" s="6" t="s">
         <v>2110</v>
       </c>
       <c r="M517" s="5"/>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
         <v>2111</v>
       </c>
       <c r="B518" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C518" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="D518" s="5" t="s">
+        <v>1635</v>
       </c>
       <c r="E518" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>2112</v>
+        <v>357</v>
       </c>
       <c r="I518" s="5"/>
       <c r="J518" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K518" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="L518" s="6" t="s">
         <v>2113</v>
       </c>
-      <c r="K518" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M518" s="5"/>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>2117</v>
+        <v>2114</v>
       </c>
       <c r="B519" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>2118</v>
+        <v>424</v>
       </c>
       <c r="D519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E519" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H519" s="5" t="s">
-        <v>2119</v>
+        <v>2116</v>
       </c>
       <c r="I519" s="5"/>
       <c r="J519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L519" s="6" t="s">
-        <v>2120</v>
+        <v>2117</v>
       </c>
       <c r="M519" s="5"/>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B520" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C520" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E520" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H520" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I520" s="5"/>
+      <c r="J520" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K520" s="5" t="s">
         <v>2121</v>
       </c>
-      <c r="B520" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D520" s="5" t="s">
+      <c r="L520" s="6" t="s">
         <v>2122</v>
       </c>
-      <c r="E520" s="5" t="inlineStr">
-[...30 lines deleted...]
-      <c r="L520" s="6" t="s">
+      <c r="M520" s="5" t="s">
         <v>2123</v>
       </c>
-      <c r="M520" s="5"/>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
         <v>2124</v>
       </c>
       <c r="B521" s="5" t="s">
-        <v>78</v>
+        <v>2115</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>2122</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>2125</v>
+      </c>
+      <c r="D521" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E521" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F521" s="5" t="s">
-        <v>102</v>
+      <c r="F521" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H521" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H521" s="5" t="s">
+        <v>2126</v>
       </c>
       <c r="I521" s="5"/>
       <c r="J521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L521" s="6" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="M521" s="5"/>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C522" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D522" s="5" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>2129</v>
+      </c>
+      <c r="E522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H522" s="5" t="s">
-        <v>2087</v>
+      <c r="H522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I522" s="5"/>
-      <c r="J522" s="5" t="s">
-[...3 lines deleted...]
-        <v>2127</v>
+      <c r="J522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L522" s="6" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="M522" s="5"/>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>71</v>
+        <v>2129</v>
       </c>
       <c r="D523" s="5" t="s">
-        <v>618</v>
+        <v>73</v>
       </c>
       <c r="E523" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F523" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F523" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H523" s="5" t="s">
-[...8 lines deleted...]
-      <c r="K523" s="5" t="s">
+      <c r="H523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I523" s="5"/>
+      <c r="J523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L523" s="6" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
       <c r="M523" s="5"/>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C524" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D524" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="E524" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H524" s="5" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I524" s="5"/>
+      <c r="J524" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K524" s="5" t="s">
+        <v>2134</v>
+      </c>
+      <c r="L524" s="6" t="s">
         <v>2135</v>
-      </c>
-[...29 lines deleted...]
-        <v>2138</v>
       </c>
       <c r="M524" s="5"/>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="B525" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>2135</v>
+        <v>73</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>71</v>
+        <v>619</v>
       </c>
       <c r="E525" s="5" t="s">
-        <v>2136</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F525" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H525" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H525" s="5" t="s">
+        <v>2137</v>
+      </c>
+      <c r="I525" s="5" t="s">
+        <v>2138</v>
+      </c>
+      <c r="J525" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K525" s="5" t="s">
+        <v>2139</v>
+      </c>
+      <c r="L525" s="6" t="s">
         <v>2140</v>
       </c>
-      <c r="L525" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M525" s="5"/>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>2143</v>
+        <v>2141</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>2144</v>
+        <v>2142</v>
       </c>
       <c r="D526" s="5" t="s">
-        <v>356</v>
-[...4 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="E526" s="5" t="s">
+        <v>2143</v>
       </c>
       <c r="F526" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I526" s="5"/>
       <c r="J526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K526" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K526" s="5" t="s">
+        <v>2144</v>
       </c>
       <c r="L526" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="M526" s="5"/>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
         <v>2146</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>2147</v>
+        <v>2142</v>
       </c>
       <c r="D527" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E527" s="5" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
       <c r="F527" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I527" s="5"/>
       <c r="J527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K527" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K527" s="5" t="s">
+        <v>2147</v>
       </c>
       <c r="L527" s="6" t="s">
+        <v>2148</v>
+      </c>
+      <c r="M527" s="5" t="s">
         <v>2149</v>
       </c>
-      <c r="M527" s="5"/>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
         <v>2150</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C528" s="5" t="s">
-        <v>71</v>
+        <v>2151</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>2147</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>357</v>
+      </c>
+      <c r="E528" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F528" s="5" t="s">
-        <v>2148</v>
+        <v>102</v>
       </c>
       <c r="G528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I528" s="5"/>
       <c r="J528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K528" s="5" t="s">
-        <v>2151</v>
+      <c r="K528" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L528" s="6" t="s">
         <v>2152</v>
       </c>
-      <c r="M528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M528" s="5"/>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C529" s="5" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D529" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E529" s="5" t="s">
         <v>2155</v>
-      </c>
-[...4 lines deleted...]
-        <v>2156</v>
       </c>
       <c r="F529" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I529" s="5"/>
       <c r="J529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L529" s="6" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
       <c r="M529" s="5"/>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
       <c r="B530" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>2159</v>
+        <v>73</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>71</v>
+        <v>2154</v>
       </c>
       <c r="E530" s="5" t="s">
-        <v>2160</v>
+        <v>102</v>
       </c>
       <c r="F530" s="5" t="s">
-        <v>102</v>
+        <v>2155</v>
       </c>
       <c r="G530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I530" s="5"/>
       <c r="J530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K530" s="5" t="s">
-        <v>2161</v>
+        <v>2158</v>
       </c>
       <c r="L530" s="6" t="s">
-        <v>2162</v>
+        <v>2159</v>
       </c>
       <c r="M530" s="5" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>2164</v>
+        <v>2161</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>71</v>
+        <v>2162</v>
       </c>
       <c r="D531" s="5" t="s">
-        <v>2159</v>
+        <v>73</v>
       </c>
       <c r="E531" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="F531" s="5" t="s">
-        <v>2160</v>
+        <v>102</v>
       </c>
       <c r="G531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I531" s="5"/>
       <c r="J531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K531" s="5" t="s">
-        <v>2165</v>
+      <c r="K531" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L531" s="6" t="s">
-        <v>2166</v>
-[...3 lines deleted...]
-      </c>
+        <v>2164</v>
+      </c>
+      <c r="M531" s="5"/>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B532" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C532" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D532" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E532" s="5" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F532" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I532" s="5"/>
+      <c r="J532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K532" s="5" t="s">
         <v>2168</v>
       </c>
-      <c r="B532" s="5" t="s">
-[...38 lines deleted...]
-      <c r="K532" s="5" t="s">
+      <c r="L532" s="6" t="s">
         <v>2169</v>
       </c>
-      <c r="L532" s="6" t="s">
+      <c r="M532" s="5" t="s">
         <v>2170</v>
       </c>
-      <c r="M532" s="5"/>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="B533" s="5" t="s">
-        <v>85</v>
-[...19 lines deleted...]
-        </is>
+        <v>78</v>
+      </c>
+      <c r="C533" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D533" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E533" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F533" s="5" t="s">
+        <v>2167</v>
       </c>
       <c r="G533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I533" s="5" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="I533" s="5"/>
+      <c r="J533" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K533" s="5" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="L533" s="6" t="s">
-        <v>2172</v>
-[...1 lines deleted...]
-      <c r="M533" s="5"/>
+        <v>2173</v>
+      </c>
+      <c r="M533" s="5" t="s">
+        <v>2174</v>
+      </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D534" s="5" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="E534" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F534" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I534" s="5"/>
       <c r="J534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L534" s="6" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="M534" s="5"/>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
         <v>2175</v>
       </c>
       <c r="B535" s="5" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>2156</v>
+        <v>85</v>
+      </c>
+      <c r="C535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I535" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I535" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J535" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="K535" s="5" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="L535" s="6" t="s">
-        <v>2177</v>
-[...3 lines deleted...]
-      </c>
+        <v>2179</v>
+      </c>
+      <c r="M535" s="5"/>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="B536" s="5" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="D536" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I536" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="J536" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K536" s="5" t="s">
         <v>2180</v>
       </c>
-      <c r="E536" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G536" s="5" t="s">
+      <c r="L536" s="6" t="s">
         <v>2181</v>
-      </c>
-[...15 lines deleted...]
-        <v>2183</v>
       </c>
       <c r="M536" s="5"/>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="E537" s="5" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="F537" s="5" t="s">
-        <v>45</v>
+        <v>2163</v>
       </c>
       <c r="G537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I537" s="5"/>
       <c r="J537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K537" s="5" t="s">
+        <v>2183</v>
+      </c>
+      <c r="L537" s="6" t="s">
+        <v>2184</v>
+      </c>
+      <c r="M537" s="5" t="s">
         <v>2185</v>
-      </c>
-[...4 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>2188</v>
+        <v>2186</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C538" s="5" t="s">
-        <v>423</v>
+        <v>357</v>
       </c>
       <c r="D538" s="5" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E538" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F538" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G538" s="5" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H538" s="5" t="s">
         <v>2189</v>
-      </c>
-[...14 lines deleted...]
-        </is>
       </c>
       <c r="I538" s="5"/>
       <c r="J538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K538" s="5" t="s">
+      <c r="K538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L538" s="6" t="s">
         <v>2190</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191</v>
       </c>
       <c r="M538" s="5"/>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>423</v>
+        <v>2142</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>2193</v>
+        <v>424</v>
       </c>
       <c r="E539" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>2143</v>
+      </c>
+      <c r="F539" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I539" s="5"/>
       <c r="J539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K539" s="5" t="s">
+        <v>2192</v>
+      </c>
+      <c r="L539" s="6" t="s">
+        <v>2193</v>
+      </c>
+      <c r="M539" s="5" t="s">
         <v>2194</v>
-      </c>
-[...4 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>2197</v>
+        <v>2195</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>137</v>
+        <v>424</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>71</v>
+        <v>2196</v>
       </c>
       <c r="E540" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F540" s="5" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I540" s="5"/>
+      <c r="J540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K540" s="5" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L540" s="6" t="s">
         <v>2198</v>
-      </c>
-[...21 lines deleted...]
-        <v>2200</v>
       </c>
       <c r="M540" s="5"/>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>2201</v>
+        <v>2199</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>2202</v>
+        <v>424</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>71</v>
+        <v>2200</v>
       </c>
       <c r="E541" s="5" t="s">
-        <v>2156</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I541" s="5"/>
       <c r="J541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K541" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K541" s="5" t="s">
+        <v>2201</v>
       </c>
       <c r="L541" s="6" t="s">
+        <v>2202</v>
+      </c>
+      <c r="M541" s="5" t="s">
         <v>2203</v>
       </c>
-      <c r="M541" s="5"/>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
         <v>2204</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>423</v>
+        <v>137</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>2189</v>
+        <v>73</v>
       </c>
       <c r="E542" s="5" t="s">
-        <v>102</v>
+        <v>2205</v>
       </c>
       <c r="F542" s="5" t="s">
-        <v>2156</v>
+        <v>102</v>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I542" s="5"/>
-      <c r="J542" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J542" s="5" t="s">
+        <v>2120</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="L542" s="6" t="s">
-        <v>2206</v>
-[...1 lines deleted...]
-      <c r="M542" s="5" t="s">
         <v>2207</v>
       </c>
+      <c r="M542" s="5"/>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
         <v>2208</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>71</v>
+        <v>2209</v>
       </c>
       <c r="D543" s="5" t="s">
-        <v>2209</v>
+        <v>73</v>
       </c>
       <c r="E543" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="F543" s="5" t="s">
-        <v>2210</v>
+        <v>102</v>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I543" s="5"/>
       <c r="J543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K543" s="5" t="s">
-        <v>2211</v>
+      <c r="K543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L543" s="6" t="s">
-        <v>2212</v>
-[...3 lines deleted...]
-      </c>
+        <v>2210</v>
+      </c>
+      <c r="M543" s="5"/>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>2214</v>
+        <v>2211</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-        </is>
+        <v>424</v>
+      </c>
+      <c r="D544" s="5" t="s">
+        <v>2196</v>
       </c>
       <c r="E544" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F544" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F544" s="5" t="s">
+        <v>2163</v>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I544" s="5"/>
       <c r="J544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K544" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K544" s="5" t="s">
+        <v>2212</v>
       </c>
       <c r="L544" s="6" t="s">
-        <v>2215</v>
-[...1 lines deleted...]
-      <c r="M544" s="5"/>
+        <v>2213</v>
+      </c>
+      <c r="M544" s="5" t="s">
+        <v>2214</v>
+      </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D545" s="5" t="s">
-        <v>2189</v>
+        <v>2216</v>
       </c>
       <c r="E545" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F545" s="5" t="s">
-        <v>2156</v>
+        <v>2217</v>
       </c>
       <c r="G545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I545" s="5"/>
       <c r="J545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K545" s="5" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="L545" s="6" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="M545" s="5" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C546" s="5" t="s">
-        <v>2221</v>
-[...7 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="D546" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E546" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H546" s="5" t="s">
-        <v>2222</v>
+      <c r="H546" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I546" s="5"/>
       <c r="J546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L546" s="6" t="s">
-        <v>2223</v>
-[...3 lines deleted...]
-      </c>
+        <v>2222</v>
+      </c>
+      <c r="M546" s="5"/>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>2225</v>
+        <v>2223</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>2226</v>
+        <v>424</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>71</v>
+        <v>2196</v>
       </c>
       <c r="E547" s="5" t="s">
-        <v>2227</v>
+        <v>102</v>
       </c>
       <c r="F547" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="G547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I547" s="5"/>
       <c r="J547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K547" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K547" s="5" t="s">
+        <v>2224</v>
       </c>
       <c r="L547" s="6" t="s">
-        <v>2228</v>
-[...1 lines deleted...]
-      <c r="M547" s="5"/>
+        <v>2225</v>
+      </c>
+      <c r="M547" s="5" t="s">
+        <v>2226</v>
+      </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B548" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C548" s="5" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D548" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H548" s="5" t="s">
         <v>2229</v>
       </c>
-      <c r="B548" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H548" s="5" t="s">
+      <c r="I548" s="5"/>
+      <c r="J548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L548" s="6" t="s">
         <v>2230</v>
       </c>
-      <c r="I548" s="5" t="s">
+      <c r="M548" s="5" t="s">
         <v>2231</v>
-      </c>
-[...10 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="B549" s="5" t="s">
-        <v>400</v>
+        <v>78</v>
       </c>
       <c r="C549" s="5" t="s">
-        <v>71</v>
-[...14 lines deleted...]
-        </is>
+        <v>2233</v>
+      </c>
+      <c r="D549" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E549" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F549" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H549" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I549" s="5" t="s">
+      <c r="H549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I549" s="5"/>
+      <c r="J549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L549" s="6" t="s">
         <v>2235</v>
       </c>
-      <c r="J549" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M549" s="5"/>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B550" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C550" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H550" s="5" t="s">
+        <v>2237</v>
+      </c>
+      <c r="I550" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="J550" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="K550" s="5" t="s">
         <v>2239</v>
       </c>
-      <c r="B550" s="5" t="s">
+      <c r="L550" s="6" t="s">
         <v>2240</v>
       </c>
-      <c r="C550" s="5" t="s">
+      <c r="M550" s="5" t="s">
         <v>2241</v>
       </c>
-      <c r="D550" s="5" t="inlineStr">
-[...32 lines deleted...]
-      <c r="M550" s="5"/>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>2246</v>
+        <v>2236</v>
       </c>
       <c r="B551" s="5" t="s">
-        <v>43</v>
+        <v>401</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>2247</v>
+        <v>73</v>
       </c>
       <c r="D551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E551" s="5" t="s">
-        <v>102</v>
+      <c r="E551" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H551" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I551" s="5"/>
+      <c r="H551" s="5" t="s">
+        <v>2237</v>
+      </c>
+      <c r="I551" s="5" t="s">
+        <v>2242</v>
+      </c>
       <c r="J551" s="5" t="s">
-        <v>2113</v>
+        <v>404</v>
       </c>
       <c r="K551" s="5" t="s">
-        <v>2248</v>
+        <v>2243</v>
       </c>
       <c r="L551" s="6" t="s">
-        <v>2249</v>
-[...1 lines deleted...]
-      <c r="M551" s="5"/>
+        <v>2244</v>
+      </c>
+      <c r="M551" s="5" t="s">
+        <v>2245</v>
+      </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B552" s="5" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C552" s="5" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E552" s="5" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I552" s="5"/>
+      <c r="J552" s="5" t="s">
         <v>2250</v>
       </c>
-      <c r="B552" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D552" s="5" t="s">
+      <c r="K552" s="5" t="s">
         <v>2251</v>
       </c>
-      <c r="E552" s="5" t="s">
-[...21 lines deleted...]
-      <c r="K552" s="5" t="s">
+      <c r="L552" s="6" t="s">
         <v>2252</v>
       </c>
-      <c r="L552" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M552" s="5"/>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>2255</v>
+        <v>2253</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>2050</v>
+        <v>2254</v>
       </c>
       <c r="D553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E553" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I553" s="5"/>
       <c r="J553" s="5" t="s">
-        <v>2243</v>
+        <v>2120</v>
       </c>
       <c r="K553" s="5" t="s">
+        <v>2255</v>
+      </c>
+      <c r="L553" s="6" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
       <c r="M553" s="5"/>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>2130</v>
+        <v>2258</v>
       </c>
       <c r="E554" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="F554" s="5" t="s">
-        <v>2156</v>
+        <v>102</v>
       </c>
       <c r="G554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I554" s="5"/>
       <c r="J554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K554" s="5" t="s">
         <v>2259</v>
       </c>
       <c r="L554" s="6" t="s">
         <v>2260</v>
       </c>
       <c r="M554" s="5" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
         <v>2262</v>
       </c>
       <c r="B555" s="5" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="C555" s="5" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>2159</v>
+        <v>2057</v>
+      </c>
+      <c r="D555" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E555" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F555" s="5" t="s">
-        <v>2160</v>
+      <c r="F555" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I555" s="5"/>
-      <c r="J555" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J555" s="5" t="s">
+        <v>2250</v>
       </c>
       <c r="K555" s="5" t="s">
         <v>2263</v>
       </c>
       <c r="L555" s="6" t="s">
         <v>2264</v>
       </c>
-      <c r="M555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M555" s="5"/>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C556" s="5" t="s">
-        <v>2159</v>
+        <v>357</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>356</v>
+        <v>2137</v>
       </c>
       <c r="E556" s="5" t="s">
-        <v>2160</v>
+        <v>102</v>
       </c>
       <c r="F556" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="G556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I556" s="5"/>
       <c r="J556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K556" s="5" t="s">
+        <v>2266</v>
+      </c>
+      <c r="L556" s="6" t="s">
         <v>2267</v>
       </c>
-      <c r="L556" s="6" t="s">
+      <c r="M556" s="5" t="s">
         <v>2268</v>
-      </c>
-[...1 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
       <c r="B557" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C557" s="5" t="s">
-        <v>2271</v>
-[...4 lines deleted...]
-        </is>
+        <v>357</v>
+      </c>
+      <c r="D557" s="5" t="s">
+        <v>2166</v>
       </c>
       <c r="E557" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F557" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F557" s="5" t="s">
+        <v>2167</v>
       </c>
       <c r="G557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H557" s="5" t="s">
-        <v>2272</v>
+      <c r="H557" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I557" s="5"/>
       <c r="J557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K557" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K557" s="5" t="s">
+        <v>2270</v>
       </c>
       <c r="L557" s="6" t="s">
-        <v>2273</v>
-[...1 lines deleted...]
-      <c r="M557" s="5"/>
+        <v>2271</v>
+      </c>
+      <c r="M557" s="5" t="s">
+        <v>2272</v>
+      </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
       <c r="B558" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C558" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>2166</v>
+      </c>
+      <c r="D558" s="5" t="s">
+        <v>357</v>
       </c>
       <c r="E558" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>2167</v>
+      </c>
+      <c r="F558" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H558" s="5" t="s">
-        <v>2275</v>
+      <c r="H558" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I558" s="5"/>
       <c r="J558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K558" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K558" s="5" t="s">
+        <v>2274</v>
       </c>
       <c r="L558" s="6" t="s">
+        <v>2275</v>
+      </c>
+      <c r="M558" s="5" t="s">
         <v>2276</v>
       </c>
-      <c r="M558" s="5"/>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
         <v>2277</v>
       </c>
       <c r="B559" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>423</v>
+        <v>15</v>
       </c>
       <c r="D559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E559" s="5" t="s">
-        <v>102</v>
+      <c r="E559" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H559" s="5" t="s">
-        <v>2278</v>
+      <c r="H559" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I559" s="5"/>
       <c r="J559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L559" s="6" t="s">
-        <v>2279</v>
+        <v>2278</v>
       </c>
       <c r="M559" s="5"/>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>2280</v>
+        <v>2279</v>
       </c>
       <c r="B560" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C560" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E560" s="5" t="s">
-        <v>102</v>
+      <c r="E560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G560" s="5" t="s">
-[...3 lines deleted...]
-        <v>2282</v>
+      <c r="G560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I560" s="5"/>
       <c r="J560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L560" s="6" t="s">
-        <v>2283</v>
+        <v>2280</v>
       </c>
       <c r="M560" s="5"/>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
-        <v>2284</v>
+        <v>2281</v>
       </c>
       <c r="B561" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C561" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E561" s="5" t="s">
-        <v>102</v>
+      <c r="E561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H561" s="5" t="s">
-        <v>2285</v>
+      <c r="H561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I561" s="5"/>
       <c r="J561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L561" s="6" t="s">
-        <v>2286</v>
+        <v>2282</v>
       </c>
       <c r="M561" s="5"/>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>2287</v>
+        <v>2283</v>
       </c>
       <c r="B562" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C562" s="5" t="s">
-        <v>423</v>
+        <v>2284</v>
       </c>
       <c r="D562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E562" s="5" t="s">
-        <v>102</v>
+      <c r="E562" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H562" s="5" t="s">
-        <v>2288</v>
+      <c r="H562" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I562" s="5"/>
       <c r="J562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L562" s="6" t="s">
-        <v>2289</v>
+        <v>2285</v>
       </c>
       <c r="M562" s="5"/>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="B563" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C563" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E563" s="5" t="s">
-        <v>102</v>
+      <c r="E563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H563" s="5" t="s">
-        <v>2291</v>
+      <c r="H563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I563" s="5"/>
       <c r="J563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L563" s="6" t="s">
-        <v>2292</v>
+        <v>2287</v>
       </c>
       <c r="M563" s="5"/>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
-        <v>2293</v>
+        <v>2288</v>
       </c>
       <c r="B564" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C564" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E564" s="5" t="s">
-        <v>102</v>
+      <c r="E564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H564" s="5" t="s">
-[...9 lines deleted...]
-        <v>2296</v>
+      <c r="H564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I564" s="5"/>
+      <c r="J564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L564" s="6" t="s">
-        <v>2297</v>
+        <v>2289</v>
       </c>
       <c r="M564" s="5"/>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
-        <v>2298</v>
+        <v>2290</v>
       </c>
       <c r="B565" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C565" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E565" s="5" t="s">
-        <v>102</v>
+      <c r="E565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G565" s="5" t="s">
-[...3 lines deleted...]
-        <v>2300</v>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I565" s="5"/>
       <c r="J565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L565" s="6" t="s">
-        <v>2301</v>
+        <v>2291</v>
       </c>
       <c r="M565" s="5"/>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
-        <v>2302</v>
+        <v>2292</v>
       </c>
       <c r="B566" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C566" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D566" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E566" s="5" t="s">
-        <v>102</v>
+      <c r="E566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F566" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G566" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H566" s="5" t="s">
-        <v>2303</v>
+      <c r="H566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I566" s="5"/>
       <c r="J566" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K566" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L566" s="6" t="s">
-        <v>2304</v>
+        <v>2293</v>
       </c>
       <c r="M566" s="5"/>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
-        <v>2305</v>
+        <v>2294</v>
       </c>
       <c r="B567" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C567" s="5" t="s">
-        <v>2306</v>
+        <v>73</v>
       </c>
       <c r="D567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E567" s="5" t="s">
-        <v>102</v>
+      <c r="E567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H567" s="5" t="s">
-        <v>2307</v>
+      <c r="H567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I567" s="5"/>
       <c r="J567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L567" s="6" t="s">
-        <v>2308</v>
+        <v>2295</v>
       </c>
       <c r="M567" s="5"/>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
-        <v>2309</v>
+        <v>2296</v>
       </c>
       <c r="B568" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C568" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E568" s="5" t="s">
-        <v>102</v>
+      <c r="E568" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H568" s="5" t="s">
-        <v>2310</v>
+      <c r="H568" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I568" s="5"/>
       <c r="J568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L568" s="6" t="s">
-        <v>2311</v>
+        <v>2297</v>
       </c>
       <c r="M568" s="5"/>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
-        <v>2312</v>
+        <v>2298</v>
       </c>
       <c r="B569" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C569" s="5" t="s">
-        <v>423</v>
+        <v>73</v>
       </c>
       <c r="D569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E569" s="5" t="s">
-        <v>102</v>
+      <c r="E569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G569" s="5" t="s">
-[...3 lines deleted...]
-        <v>2314</v>
+      <c r="G569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I569" s="5"/>
       <c r="J569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L569" s="6" t="s">
-        <v>2315</v>
+        <v>2299</v>
       </c>
       <c r="M569" s="5"/>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
-        <v>2316</v>
+        <v>2300</v>
       </c>
       <c r="B570" s="5" t="s">
-        <v>2108</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>70</v>
+      </c>
+      <c r="C570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E570" s="5" t="s">
-        <v>102</v>
+      <c r="E570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G570" s="5" t="s">
-[...3 lines deleted...]
-        <v>2318</v>
+      <c r="G570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I570" s="5"/>
       <c r="J570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L570" s="6" t="s">
-        <v>2319</v>
+        <v>2301</v>
       </c>
       <c r="M570" s="5"/>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
-        <v>2320</v>
+        <v>2302</v>
       </c>
       <c r="B571" s="5" t="s">
-        <v>2108</v>
+        <v>520</v>
       </c>
       <c r="C571" s="5" t="s">
-        <v>2306</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D571" s="5" t="s">
+        <v>2303</v>
       </c>
       <c r="E571" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F571" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G571" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H571" s="5" t="s">
-        <v>2321</v>
+        <v>1008</v>
       </c>
       <c r="I571" s="5"/>
-      <c r="J571" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J571" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K571" s="5" t="s">
+        <v>2304</v>
       </c>
       <c r="L571" s="6" t="s">
-        <v>2322</v>
+        <v>2305</v>
       </c>
       <c r="M571" s="5"/>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
-        <v>2323</v>
+        <v>2302</v>
       </c>
       <c r="B572" s="5" t="s">
-        <v>2108</v>
+        <v>520</v>
       </c>
       <c r="C572" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D572" s="5" t="s">
+        <v>2306</v>
       </c>
       <c r="E572" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G572" s="5" t="s">
-        <v>2324</v>
+      <c r="G572" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H572" s="5" t="s">
-        <v>2325</v>
+        <v>73</v>
       </c>
       <c r="I572" s="5"/>
-      <c r="J572" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J572" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K572" s="5" t="s">
+        <v>2307</v>
       </c>
       <c r="L572" s="6" t="s">
-        <v>2326</v>
+        <v>2308</v>
       </c>
       <c r="M572" s="5"/>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>2327</v>
+        <v>2309</v>
       </c>
       <c r="B573" s="5" t="s">
-        <v>2108</v>
+        <v>14</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>1933</v>
+      </c>
+      <c r="D573" s="5" t="s">
+        <v>548</v>
       </c>
       <c r="E573" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F573" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H573" s="5" t="s">
-        <v>2328</v>
+        <v>1934</v>
       </c>
       <c r="I573" s="5"/>
-      <c r="J573" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J573" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K573" s="5" t="s">
+        <v>2310</v>
       </c>
       <c r="L573" s="6" t="s">
-        <v>2329</v>
+        <v>2311</v>
       </c>
       <c r="M573" s="5"/>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>2330</v>
+        <v>2309</v>
       </c>
       <c r="B574" s="5" t="s">
-        <v>2108</v>
+        <v>520</v>
       </c>
       <c r="C574" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D574" s="5" t="s">
+        <v>2312</v>
       </c>
       <c r="E574" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H574" s="5" t="s">
-        <v>2331</v>
+        <v>2313</v>
       </c>
       <c r="I574" s="5"/>
-      <c r="J574" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J574" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K574" s="5" t="s">
+        <v>2314</v>
       </c>
       <c r="L574" s="6" t="s">
-        <v>2332</v>
+        <v>2315</v>
       </c>
       <c r="M574" s="5"/>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>2333</v>
+        <v>2309</v>
       </c>
       <c r="B575" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C575" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D575" s="5" t="s">
+        <v>2316</v>
       </c>
       <c r="E575" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F575" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F575" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H575" s="5" t="s">
-        <v>2334</v>
-[...10 lines deleted...]
-        </is>
+        <v>2317</v>
+      </c>
+      <c r="I575" s="5" t="s">
+        <v>2318</v>
+      </c>
+      <c r="J575" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K575" s="5" t="s">
+        <v>2319</v>
       </c>
       <c r="L575" s="6" t="s">
-        <v>2335</v>
+        <v>2320</v>
       </c>
       <c r="M575" s="5"/>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>2336</v>
+        <v>2309</v>
       </c>
       <c r="B576" s="5" t="s">
-        <v>2108</v>
+        <v>520</v>
       </c>
       <c r="C576" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D576" s="5" t="s">
+        <v>2321</v>
       </c>
       <c r="E576" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H576" s="5" t="s">
-        <v>2337</v>
+      <c r="H576" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I576" s="5"/>
-      <c r="J576" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J576" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K576" s="5" t="s">
+        <v>2322</v>
       </c>
       <c r="L576" s="6" t="s">
-        <v>2338</v>
+        <v>2323</v>
       </c>
       <c r="M576" s="5"/>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>2339</v>
+        <v>2309</v>
       </c>
       <c r="B577" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C577" s="5" t="s">
-        <v>423</v>
-[...7 lines deleted...]
-        <v>102</v>
+        <v>541</v>
+      </c>
+      <c r="D577" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E577" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H577" s="5" t="s">
-        <v>2340</v>
+        <v>2324</v>
       </c>
       <c r="I577" s="5"/>
-      <c r="J577" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J577" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K577" s="5" t="s">
+        <v>2325</v>
       </c>
       <c r="L577" s="6" t="s">
-        <v>2341</v>
+        <v>2326</v>
       </c>
       <c r="M577" s="5"/>
     </row>
     <row r="578">
       <c r="A578" s="5" t="s">
-        <v>2342</v>
+        <v>2309</v>
       </c>
       <c r="B578" s="5" t="s">
-        <v>2108</v>
+        <v>520</v>
       </c>
       <c r="C578" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D578" s="5" t="s">
+        <v>502</v>
       </c>
       <c r="E578" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H578" s="5" t="s">
-        <v>2343</v>
+      <c r="H578" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I578" s="5"/>
-      <c r="J578" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J578" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K578" s="5" t="s">
+        <v>2327</v>
       </c>
       <c r="L578" s="6" t="s">
-        <v>2344</v>
+        <v>2328</v>
       </c>
       <c r="M578" s="5"/>
     </row>
     <row r="579">
       <c r="A579" s="5" t="s">
-        <v>2345</v>
+        <v>2309</v>
       </c>
       <c r="B579" s="5" t="s">
-        <v>2108</v>
+        <v>401</v>
       </c>
       <c r="C579" s="5" t="s">
-        <v>423</v>
+        <v>15</v>
       </c>
       <c r="D579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E579" s="5" t="s">
-        <v>102</v>
+      <c r="E579" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H579" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H579" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I579" s="5" t="s">
+        <v>2329</v>
+      </c>
+      <c r="J579" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K579" s="5" t="s">
+        <v>2330</v>
       </c>
       <c r="L579" s="6" t="s">
-        <v>2347</v>
-[...1 lines deleted...]
-      <c r="M579" s="5"/>
+        <v>2331</v>
+      </c>
+      <c r="M579" s="5" t="s">
+        <v>2332</v>
+      </c>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
-        <v>2348</v>
+        <v>2333</v>
       </c>
       <c r="B580" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C580" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>1517</v>
+      </c>
+      <c r="D580" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="E580" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F580" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>2350</v>
+      <c r="F580" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G580" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H580" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I580" s="5"/>
       <c r="J580" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K580" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L580" s="6" t="s">
-        <v>2351</v>
+        <v>2334</v>
       </c>
       <c r="M580" s="5"/>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
-        <v>2352</v>
+        <v>2335</v>
       </c>
       <c r="B581" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C581" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E581" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H581" s="5" t="s">
-        <v>2353</v>
-[...10 lines deleted...]
-        </is>
+        <v>2336</v>
+      </c>
+      <c r="I581" s="5" t="s">
+        <v>2337</v>
+      </c>
+      <c r="J581" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K581" s="5" t="s">
+        <v>2338</v>
       </c>
       <c r="L581" s="6" t="s">
-        <v>2354</v>
+        <v>2339</v>
       </c>
       <c r="M581" s="5"/>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
-        <v>2355</v>
+        <v>2340</v>
       </c>
       <c r="B582" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C582" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E582" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H582" s="5" t="s">
-        <v>2356</v>
-[...10 lines deleted...]
-        </is>
+        <v>2341</v>
+      </c>
+      <c r="I582" s="5" t="s">
+        <v>2342</v>
+      </c>
+      <c r="J582" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K582" s="5" t="s">
+        <v>2343</v>
       </c>
       <c r="L582" s="6" t="s">
-        <v>2357</v>
+        <v>2344</v>
       </c>
       <c r="M582" s="5"/>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
-        <v>2358</v>
+        <v>2345</v>
       </c>
       <c r="B583" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C583" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D583" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E583" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F583" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G583" s="5" t="s">
-[...14 lines deleted...]
-        </is>
+      <c r="G583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I583" s="5" t="s">
+        <v>2346</v>
+      </c>
+      <c r="J583" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K583" s="5" t="s">
+        <v>2347</v>
       </c>
       <c r="L583" s="6" t="s">
-        <v>2361</v>
+        <v>2348</v>
       </c>
       <c r="M583" s="5"/>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
-        <v>2362</v>
+        <v>2349</v>
       </c>
       <c r="B584" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C584" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E584" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H584" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H584" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I584" s="5" t="s">
+        <v>2350</v>
+      </c>
+      <c r="J584" s="5" t="s">
+        <v>2351</v>
+      </c>
+      <c r="K584" s="5" t="s">
+        <v>2352</v>
       </c>
       <c r="L584" s="6" t="s">
-        <v>2364</v>
+        <v>2353</v>
       </c>
       <c r="M584" s="5"/>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
-        <v>2365</v>
+        <v>2354</v>
       </c>
       <c r="B585" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C585" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E585" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G585" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G585" s="5" t="s">
+        <v>2355</v>
       </c>
       <c r="H585" s="5" t="s">
-        <v>2366</v>
+        <v>2356</v>
       </c>
       <c r="I585" s="5"/>
       <c r="J585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L585" s="6" t="s">
-        <v>2367</v>
+        <v>2357</v>
       </c>
       <c r="M585" s="5"/>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
-        <v>2368</v>
+        <v>2358</v>
       </c>
       <c r="B586" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C586" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E586" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G586" s="5" t="s">
-        <v>2369</v>
+      <c r="G586" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H586" s="5" t="s">
-        <v>2370</v>
+        <v>2359</v>
       </c>
       <c r="I586" s="5"/>
       <c r="J586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L586" s="6" t="s">
-        <v>2371</v>
+        <v>2360</v>
       </c>
       <c r="M586" s="5"/>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
-        <v>2372</v>
+        <v>2361</v>
       </c>
       <c r="B587" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C587" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E587" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G587" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G587" s="5" t="s">
+        <v>2362</v>
       </c>
       <c r="H587" s="5" t="s">
-        <v>2373</v>
+        <v>2363</v>
       </c>
       <c r="I587" s="5"/>
       <c r="J587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L587" s="6" t="s">
-        <v>2374</v>
+        <v>2364</v>
       </c>
       <c r="M587" s="5"/>
     </row>
     <row r="588">
       <c r="A588" s="5" t="s">
-        <v>2375</v>
+        <v>2365</v>
       </c>
       <c r="B588" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C588" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E588" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H588" s="5" t="s">
-        <v>2376</v>
+        <v>2366</v>
       </c>
       <c r="I588" s="5"/>
       <c r="J588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L588" s="6" t="s">
-        <v>2377</v>
+        <v>2367</v>
       </c>
       <c r="M588" s="5"/>
     </row>
     <row r="589">
       <c r="A589" s="5" t="s">
-        <v>2378</v>
+        <v>2368</v>
       </c>
       <c r="B589" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C589" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E589" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G589" s="5" t="s">
-        <v>2379</v>
+        <v>2369</v>
       </c>
       <c r="H589" s="5" t="s">
-        <v>2380</v>
+        <v>2370</v>
       </c>
       <c r="I589" s="5"/>
       <c r="J589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L589" s="6" t="s">
-        <v>2381</v>
+        <v>2371</v>
       </c>
       <c r="M589" s="5"/>
     </row>
     <row r="590">
       <c r="A590" s="5" t="s">
-        <v>2382</v>
+        <v>2372</v>
       </c>
       <c r="B590" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C590" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E590" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H590" s="5" t="s">
-        <v>2383</v>
+        <v>2373</v>
       </c>
       <c r="I590" s="5"/>
       <c r="J590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L590" s="6" t="s">
-        <v>2384</v>
+        <v>2374</v>
       </c>
       <c r="M590" s="5"/>
     </row>
     <row r="591">
       <c r="A591" s="5" t="s">
-        <v>2385</v>
+        <v>2375</v>
       </c>
       <c r="B591" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C591" s="5" t="s">
-        <v>423</v>
+        <v>2376</v>
       </c>
       <c r="D591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E591" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G591" s="5" t="s">
-        <v>2386</v>
+      <c r="G591" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H591" s="5" t="s">
-        <v>2387</v>
+        <v>2377</v>
       </c>
       <c r="I591" s="5"/>
       <c r="J591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L591" s="6" t="s">
-        <v>2388</v>
+        <v>2378</v>
       </c>
       <c r="M591" s="5"/>
     </row>
     <row r="592">
       <c r="A592" s="5" t="s">
-        <v>2389</v>
+        <v>2379</v>
       </c>
       <c r="B592" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C592" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E592" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G592" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G592" s="5" t="s">
+        <v>2380</v>
       </c>
       <c r="H592" s="5" t="s">
-        <v>2390</v>
+        <v>2381</v>
       </c>
       <c r="I592" s="5"/>
       <c r="J592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L592" s="6" t="s">
-        <v>2391</v>
+        <v>2382</v>
       </c>
       <c r="M592" s="5"/>
     </row>
     <row r="593">
       <c r="A593" s="5" t="s">
-        <v>2392</v>
+        <v>2383</v>
       </c>
       <c r="B593" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C593" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E593" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G593" s="5" t="s">
-        <v>2393</v>
+      <c r="G593" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H593" s="5" t="s">
-        <v>2394</v>
+        <v>2384</v>
       </c>
       <c r="I593" s="5"/>
       <c r="J593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L593" s="6" t="s">
-        <v>2395</v>
+        <v>2385</v>
       </c>
       <c r="M593" s="5"/>
     </row>
     <row r="594">
       <c r="A594" s="5" t="s">
-        <v>2396</v>
+        <v>2386</v>
       </c>
       <c r="B594" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C594" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E594" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G594" s="5" t="s">
-        <v>2397</v>
+      <c r="G594" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H594" s="5" t="s">
-        <v>2398</v>
+        <v>2387</v>
       </c>
       <c r="I594" s="5"/>
       <c r="J594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L594" s="6" t="s">
-        <v>2399</v>
+        <v>2388</v>
       </c>
       <c r="M594" s="5"/>
     </row>
     <row r="595">
       <c r="A595" s="5" t="s">
-        <v>2400</v>
+        <v>2389</v>
       </c>
       <c r="B595" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C595" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D595" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E595" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F595" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G595" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H595" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2403</v>
+      <c r="H595" s="5" t="s">
+        <v>2390</v>
+      </c>
+      <c r="I595" s="5"/>
+      <c r="J595" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K595" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L595" s="6" t="s">
-        <v>2404</v>
+        <v>2391</v>
       </c>
       <c r="M595" s="5"/>
     </row>
     <row r="596">
       <c r="A596" s="5" t="s">
-        <v>2405</v>
+        <v>2392</v>
       </c>
       <c r="B596" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C596" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D596" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E596" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F596" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G596" s="5" t="s">
-        <v>2406</v>
+        <v>2393</v>
       </c>
       <c r="H596" s="5" t="s">
-        <v>2407</v>
+        <v>2394</v>
       </c>
       <c r="I596" s="5"/>
       <c r="J596" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K596" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L596" s="6" t="s">
-        <v>2408</v>
+        <v>2395</v>
       </c>
       <c r="M596" s="5"/>
     </row>
     <row r="597">
       <c r="A597" s="5" t="s">
-        <v>2409</v>
+        <v>2396</v>
       </c>
       <c r="B597" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C597" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D597" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E597" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F597" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G597" s="5" t="s">
-        <v>2410</v>
+      <c r="G597" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H597" s="5" t="s">
-        <v>2411</v>
+        <v>2397</v>
       </c>
       <c r="I597" s="5"/>
       <c r="J597" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K597" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L597" s="6" t="s">
-        <v>2412</v>
+        <v>2398</v>
       </c>
       <c r="M597" s="5"/>
     </row>
     <row r="598">
       <c r="A598" s="5" t="s">
-        <v>2413</v>
+        <v>2399</v>
       </c>
       <c r="B598" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C598" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D598" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E598" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F598" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G598" s="5" t="s">
-        <v>2414</v>
+      <c r="G598" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H598" s="5" t="s">
-        <v>2415</v>
+        <v>2400</v>
       </c>
       <c r="I598" s="5"/>
       <c r="J598" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K598" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L598" s="6" t="s">
-        <v>2416</v>
+        <v>2401</v>
       </c>
       <c r="M598" s="5"/>
     </row>
     <row r="599">
       <c r="A599" s="5" t="s">
-        <v>2417</v>
+        <v>2402</v>
       </c>
       <c r="B599" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C599" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E599" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H599" s="5" t="s">
-        <v>2418</v>
+        <v>2403</v>
       </c>
       <c r="I599" s="5"/>
       <c r="J599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L599" s="6" t="s">
-        <v>2419</v>
+        <v>2404</v>
       </c>
       <c r="M599" s="5"/>
     </row>
     <row r="600">
       <c r="A600" s="5" t="s">
-        <v>2420</v>
+        <v>2405</v>
       </c>
       <c r="B600" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C600" s="5" t="s">
-        <v>2421</v>
+        <v>424</v>
       </c>
       <c r="D600" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E600" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F600" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G600" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G600" s="5" t="s">
+        <v>2406</v>
       </c>
       <c r="H600" s="5" t="s">
-        <v>2422</v>
+        <v>2407</v>
       </c>
       <c r="I600" s="5"/>
       <c r="J600" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K600" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L600" s="6" t="s">
-        <v>2423</v>
+        <v>2408</v>
       </c>
       <c r="M600" s="5"/>
     </row>
     <row r="601">
       <c r="A601" s="5" t="s">
-        <v>2424</v>
+        <v>2409</v>
       </c>
       <c r="B601" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C601" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D601" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E601" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F601" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G601" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H601" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2426</v>
+      <c r="H601" s="5" t="s">
+        <v>2410</v>
+      </c>
+      <c r="I601" s="5"/>
+      <c r="J601" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K601" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L601" s="6" t="s">
-        <v>2427</v>
+        <v>2411</v>
       </c>
       <c r="M601" s="5"/>
     </row>
     <row r="602">
       <c r="A602" s="5" t="s">
-        <v>2428</v>
+        <v>2412</v>
       </c>
       <c r="B602" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C602" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E602" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G602" s="5" t="s">
-        <v>2429</v>
+      <c r="G602" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H602" s="5" t="s">
-        <v>2430</v>
+        <v>2413</v>
       </c>
       <c r="I602" s="5"/>
       <c r="J602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L602" s="6" t="s">
-        <v>2431</v>
+        <v>2414</v>
       </c>
       <c r="M602" s="5"/>
     </row>
     <row r="603">
       <c r="A603" s="5" t="s">
-        <v>2432</v>
+        <v>2415</v>
       </c>
       <c r="B603" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C603" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D603" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E603" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F603" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G603" s="5" t="s">
-        <v>2433</v>
+        <v>2416</v>
       </c>
       <c r="H603" s="5" t="s">
-        <v>2434</v>
+        <v>2417</v>
       </c>
       <c r="I603" s="5"/>
       <c r="J603" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K603" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L603" s="6" t="s">
-        <v>2435</v>
+        <v>2418</v>
       </c>
       <c r="M603" s="5"/>
     </row>
     <row r="604">
       <c r="A604" s="5" t="s">
-        <v>2436</v>
+        <v>2419</v>
       </c>
       <c r="B604" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C604" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D604" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E604" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F604" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G604" s="5" t="s">
-        <v>2437</v>
+      <c r="G604" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H604" s="5" t="s">
-        <v>2438</v>
+        <v>2420</v>
       </c>
       <c r="I604" s="5"/>
       <c r="J604" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K604" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L604" s="6" t="s">
-        <v>2439</v>
+        <v>2421</v>
       </c>
       <c r="M604" s="5"/>
     </row>
     <row r="605">
       <c r="A605" s="5" t="s">
-        <v>2440</v>
+        <v>2422</v>
       </c>
       <c r="B605" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C605" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E605" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H605" s="5" t="s">
-        <v>2441</v>
+        <v>2423</v>
       </c>
       <c r="I605" s="5"/>
       <c r="J605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L605" s="6" t="s">
-        <v>2442</v>
+        <v>2424</v>
       </c>
       <c r="M605" s="5"/>
     </row>
     <row r="606">
       <c r="A606" s="5" t="s">
-        <v>2443</v>
+        <v>2425</v>
       </c>
       <c r="B606" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C606" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E606" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G606" s="5" t="s">
-        <v>2444</v>
+      <c r="G606" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H606" s="5" t="s">
-        <v>2445</v>
+        <v>2426</v>
       </c>
       <c r="I606" s="5"/>
       <c r="J606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L606" s="6" t="s">
-        <v>2446</v>
+        <v>2427</v>
       </c>
       <c r="M606" s="5"/>
     </row>
     <row r="607">
       <c r="A607" s="5" t="s">
-        <v>2447</v>
+        <v>2428</v>
       </c>
       <c r="B607" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C607" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E607" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H607" s="5" t="s">
-        <v>2448</v>
+        <v>2429</v>
       </c>
       <c r="I607" s="5"/>
       <c r="J607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L607" s="6" t="s">
-        <v>2449</v>
+        <v>2430</v>
       </c>
       <c r="M607" s="5"/>
     </row>
     <row r="608">
       <c r="A608" s="5" t="s">
-        <v>2450</v>
+        <v>2431</v>
       </c>
       <c r="B608" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C608" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E608" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G608" s="5" t="s">
-        <v>2451</v>
+        <v>2432</v>
       </c>
       <c r="H608" s="5" t="s">
-        <v>2452</v>
+        <v>2433</v>
       </c>
       <c r="I608" s="5"/>
       <c r="J608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L608" s="6" t="s">
-        <v>2453</v>
+        <v>2434</v>
       </c>
       <c r="M608" s="5"/>
     </row>
     <row r="609">
       <c r="A609" s="5" t="s">
-        <v>2454</v>
+        <v>2435</v>
       </c>
       <c r="B609" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C609" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E609" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G609" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G609" s="5" t="s">
+        <v>2436</v>
       </c>
       <c r="H609" s="5" t="s">
-        <v>2455</v>
+        <v>2437</v>
       </c>
       <c r="I609" s="5"/>
       <c r="J609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L609" s="6" t="s">
-        <v>2456</v>
+        <v>2438</v>
       </c>
       <c r="M609" s="5"/>
     </row>
     <row r="610">
       <c r="A610" s="5" t="s">
-        <v>2457</v>
+        <v>2439</v>
       </c>
       <c r="B610" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C610" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E610" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G610" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G610" s="5" t="s">
+        <v>2440</v>
       </c>
       <c r="H610" s="5" t="s">
-        <v>2458</v>
+        <v>2441</v>
       </c>
       <c r="I610" s="5"/>
       <c r="J610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L610" s="6" t="s">
-        <v>2459</v>
+        <v>2442</v>
       </c>
       <c r="M610" s="5"/>
     </row>
     <row r="611">
       <c r="A611" s="5" t="s">
-        <v>2460</v>
+        <v>2443</v>
       </c>
       <c r="B611" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C611" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E611" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G611" s="5" t="s">
-        <v>2461</v>
+        <v>2444</v>
       </c>
       <c r="H611" s="5" t="s">
-        <v>2462</v>
+        <v>2445</v>
       </c>
       <c r="I611" s="5"/>
       <c r="J611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L611" s="6" t="s">
-        <v>2463</v>
+        <v>2446</v>
       </c>
       <c r="M611" s="5"/>
     </row>
     <row r="612">
       <c r="A612" s="5" t="s">
-        <v>2464</v>
+        <v>2447</v>
       </c>
       <c r="B612" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C612" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E612" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G612" s="5" t="s">
-        <v>2465</v>
+        <v>2448</v>
       </c>
       <c r="H612" s="5" t="s">
-        <v>2466</v>
+        <v>2449</v>
       </c>
       <c r="I612" s="5"/>
       <c r="J612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L612" s="6" t="s">
-        <v>2467</v>
+        <v>2450</v>
       </c>
       <c r="M612" s="5"/>
     </row>
     <row r="613">
       <c r="A613" s="5" t="s">
-        <v>2468</v>
+        <v>2451</v>
       </c>
       <c r="B613" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C613" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D613" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E613" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F613" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G613" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G613" s="5" t="s">
+        <v>2452</v>
       </c>
       <c r="H613" s="5" t="s">
-        <v>2469</v>
+        <v>2453</v>
       </c>
       <c r="I613" s="5"/>
       <c r="J613" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K613" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L613" s="6" t="s">
-        <v>2470</v>
+        <v>2454</v>
       </c>
       <c r="M613" s="5"/>
     </row>
     <row r="614">
       <c r="A614" s="5" t="s">
-        <v>2471</v>
+        <v>2455</v>
       </c>
       <c r="B614" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C614" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E614" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G614" s="5" t="s">
-        <v>2472</v>
+        <v>2456</v>
       </c>
       <c r="H614" s="5" t="s">
-        <v>2473</v>
+        <v>2457</v>
       </c>
       <c r="I614" s="5"/>
       <c r="J614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L614" s="6" t="s">
-        <v>2474</v>
+        <v>2458</v>
       </c>
       <c r="M614" s="5"/>
     </row>
     <row r="615">
       <c r="A615" s="5" t="s">
-        <v>2475</v>
+        <v>2459</v>
       </c>
       <c r="B615" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C615" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E615" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G615" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G615" s="5" t="s">
+        <v>2460</v>
       </c>
       <c r="H615" s="5" t="s">
-        <v>2476</v>
+        <v>2461</v>
       </c>
       <c r="I615" s="5"/>
       <c r="J615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L615" s="6" t="s">
-        <v>2477</v>
+        <v>2462</v>
       </c>
       <c r="M615" s="5"/>
     </row>
     <row r="616">
       <c r="A616" s="5" t="s">
-        <v>2478</v>
+        <v>2463</v>
       </c>
       <c r="B616" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C616" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E616" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H616" s="5" t="s">
-        <v>2479</v>
+        <v>2464</v>
       </c>
       <c r="I616" s="5"/>
       <c r="J616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L616" s="6" t="s">
-        <v>2480</v>
+        <v>2465</v>
       </c>
       <c r="M616" s="5"/>
     </row>
     <row r="617">
       <c r="A617" s="5" t="s">
-        <v>2481</v>
+        <v>2466</v>
       </c>
       <c r="B617" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C617" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E617" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G617" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G617" s="5" t="s">
+        <v>2467</v>
       </c>
       <c r="H617" s="5" t="s">
-        <v>2482</v>
+        <v>2468</v>
       </c>
       <c r="I617" s="5"/>
       <c r="J617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L617" s="6" t="s">
-        <v>2483</v>
+        <v>2469</v>
       </c>
       <c r="M617" s="5"/>
     </row>
     <row r="618">
       <c r="A618" s="5" t="s">
-        <v>2484</v>
+        <v>2470</v>
       </c>
       <c r="B618" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C618" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E618" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G618" s="5" t="s">
-        <v>2485</v>
+        <v>2471</v>
       </c>
       <c r="H618" s="5" t="s">
-        <v>2486</v>
+        <v>2472</v>
       </c>
       <c r="I618" s="5"/>
       <c r="J618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L618" s="6" t="s">
-        <v>2487</v>
+        <v>2473</v>
       </c>
       <c r="M618" s="5"/>
     </row>
     <row r="619">
       <c r="A619" s="5" t="s">
-        <v>2488</v>
+        <v>2474</v>
       </c>
       <c r="B619" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C619" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E619" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G619" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G619" s="5" t="s">
+        <v>2475</v>
       </c>
       <c r="H619" s="5" t="s">
-        <v>2489</v>
+        <v>2476</v>
       </c>
       <c r="I619" s="5"/>
       <c r="J619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L619" s="6" t="s">
-        <v>2490</v>
+        <v>2477</v>
       </c>
       <c r="M619" s="5"/>
     </row>
     <row r="620">
       <c r="A620" s="5" t="s">
-        <v>2491</v>
+        <v>2478</v>
       </c>
       <c r="B620" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C620" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E620" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G620" s="5" t="s">
-        <v>2492</v>
+      <c r="G620" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H620" s="5" t="s">
-        <v>2493</v>
+        <v>2479</v>
       </c>
       <c r="I620" s="5"/>
       <c r="J620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L620" s="6" t="s">
-        <v>2494</v>
+        <v>2480</v>
       </c>
       <c r="M620" s="5"/>
     </row>
     <row r="621">
       <c r="A621" s="5" t="s">
-        <v>2495</v>
+        <v>2481</v>
       </c>
       <c r="B621" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C621" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E621" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G621" s="5" t="s">
-        <v>2496</v>
+        <v>2482</v>
       </c>
       <c r="H621" s="5" t="s">
-        <v>2497</v>
+        <v>2483</v>
       </c>
       <c r="I621" s="5"/>
       <c r="J621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L621" s="6" t="s">
-        <v>2498</v>
+        <v>2484</v>
       </c>
       <c r="M621" s="5"/>
     </row>
     <row r="622">
       <c r="A622" s="5" t="s">
-        <v>2499</v>
+        <v>2485</v>
       </c>
       <c r="B622" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C622" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D622" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E622" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F622" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G622" s="5" t="s">
-        <v>2429</v>
+        <v>2486</v>
       </c>
       <c r="H622" s="5" t="s">
-        <v>2500</v>
+        <v>2487</v>
       </c>
       <c r="I622" s="5"/>
       <c r="J622" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K622" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L622" s="6" t="s">
-        <v>2501</v>
+        <v>2488</v>
       </c>
       <c r="M622" s="5"/>
     </row>
     <row r="623">
       <c r="A623" s="5" t="s">
-        <v>2502</v>
+        <v>2489</v>
       </c>
       <c r="B623" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C623" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E623" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G623" s="5" t="s">
-        <v>2503</v>
+        <v>2452</v>
       </c>
       <c r="H623" s="5" t="s">
-        <v>2504</v>
+        <v>2490</v>
       </c>
       <c r="I623" s="5"/>
       <c r="J623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L623" s="6" t="s">
-        <v>2505</v>
+        <v>2491</v>
       </c>
       <c r="M623" s="5"/>
     </row>
     <row r="624">
       <c r="A624" s="5" t="s">
-        <v>2506</v>
+        <v>2492</v>
       </c>
       <c r="B624" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C624" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E624" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H624" s="5" t="s">
-        <v>2507</v>
+        <v>2493</v>
       </c>
       <c r="I624" s="5"/>
       <c r="J624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L624" s="6" t="s">
-        <v>2508</v>
+        <v>2494</v>
       </c>
       <c r="M624" s="5"/>
     </row>
     <row r="625">
       <c r="A625" s="5" t="s">
-        <v>2509</v>
+        <v>2495</v>
       </c>
       <c r="B625" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C625" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D625" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E625" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F625" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G625" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G625" s="5" t="s">
+        <v>2496</v>
       </c>
       <c r="H625" s="5" t="s">
-        <v>2510</v>
-[...8 lines deleted...]
-        <v>2512</v>
+        <v>2497</v>
+      </c>
+      <c r="I625" s="5"/>
+      <c r="J625" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K625" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L625" s="6" t="s">
-        <v>2513</v>
+        <v>2498</v>
       </c>
       <c r="M625" s="5"/>
     </row>
     <row r="626">
       <c r="A626" s="5" t="s">
-        <v>2514</v>
+        <v>2499</v>
       </c>
       <c r="B626" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C626" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D626" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E626" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F626" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G626" s="5" t="s">
-        <v>2515</v>
+      <c r="G626" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H626" s="5" t="s">
-        <v>2516</v>
+        <v>2500</v>
       </c>
       <c r="I626" s="5"/>
       <c r="J626" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K626" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L626" s="6" t="s">
-        <v>2517</v>
+        <v>2501</v>
       </c>
       <c r="M626" s="5"/>
     </row>
     <row r="627">
       <c r="A627" s="5" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="B627" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C627" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D627" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E627" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F627" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G627" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H627" s="5" t="s">
-        <v>2519</v>
+        <v>2503</v>
       </c>
       <c r="I627" s="5"/>
       <c r="J627" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K627" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L627" s="6" t="s">
-        <v>2520</v>
+        <v>2504</v>
       </c>
       <c r="M627" s="5"/>
     </row>
     <row r="628">
       <c r="A628" s="5" t="s">
-        <v>2521</v>
+        <v>2505</v>
       </c>
       <c r="B628" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C628" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E628" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G628" s="5" t="s">
-        <v>2522</v>
+      <c r="G628" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H628" s="5" t="s">
-        <v>2523</v>
+        <v>2506</v>
       </c>
       <c r="I628" s="5"/>
       <c r="J628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L628" s="6" t="s">
-        <v>2524</v>
+        <v>2507</v>
       </c>
       <c r="M628" s="5"/>
     </row>
     <row r="629">
       <c r="A629" s="5" t="s">
-        <v>2525</v>
+        <v>2508</v>
       </c>
       <c r="B629" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C629" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E629" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G629" s="5" t="s">
-        <v>2526</v>
+        <v>2509</v>
       </c>
       <c r="H629" s="5" t="s">
-        <v>2527</v>
+        <v>2510</v>
       </c>
       <c r="I629" s="5"/>
       <c r="J629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L629" s="6" t="s">
-        <v>2528</v>
+        <v>2511</v>
       </c>
       <c r="M629" s="5"/>
     </row>
     <row r="630">
       <c r="A630" s="5" t="s">
-        <v>2529</v>
+        <v>2512</v>
       </c>
       <c r="B630" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C630" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D630" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E630" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F630" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G630" s="5" t="s">
-        <v>2530</v>
+      <c r="G630" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H630" s="5" t="s">
-        <v>2531</v>
+        <v>2513</v>
       </c>
       <c r="I630" s="5"/>
       <c r="J630" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K630" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L630" s="6" t="s">
-        <v>2532</v>
+        <v>2514</v>
       </c>
       <c r="M630" s="5"/>
     </row>
     <row r="631">
       <c r="A631" s="5" t="s">
-        <v>2533</v>
+        <v>2515</v>
       </c>
       <c r="B631" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C631" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E631" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H631" s="5" t="s">
-        <v>2534</v>
+        <v>2516</v>
       </c>
       <c r="I631" s="5"/>
       <c r="J631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L631" s="6" t="s">
-        <v>2535</v>
+        <v>2517</v>
       </c>
       <c r="M631" s="5"/>
     </row>
     <row r="632">
       <c r="A632" s="5" t="s">
-        <v>2536</v>
+        <v>2518</v>
       </c>
       <c r="B632" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C632" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E632" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G632" s="5" t="s">
-        <v>2526</v>
+      <c r="G632" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H632" s="5" t="s">
-        <v>2537</v>
+        <v>2519</v>
       </c>
       <c r="I632" s="5"/>
       <c r="J632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L632" s="6" t="s">
-        <v>2538</v>
+        <v>2520</v>
       </c>
       <c r="M632" s="5"/>
     </row>
     <row r="633">
       <c r="A633" s="5" t="s">
-        <v>2539</v>
+        <v>2521</v>
       </c>
       <c r="B633" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C633" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E633" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G633" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G633" s="5" t="s">
+        <v>2522</v>
       </c>
       <c r="H633" s="5" t="s">
-        <v>2540</v>
+        <v>2523</v>
       </c>
       <c r="I633" s="5"/>
       <c r="J633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L633" s="6" t="s">
-        <v>2541</v>
+        <v>2524</v>
       </c>
       <c r="M633" s="5"/>
     </row>
     <row r="634">
       <c r="A634" s="5" t="s">
-        <v>2542</v>
+        <v>2525</v>
       </c>
       <c r="B634" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C634" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E634" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G634" s="5" t="s">
-        <v>2543</v>
+        <v>2526</v>
       </c>
       <c r="H634" s="5" t="s">
-        <v>2544</v>
+        <v>2527</v>
       </c>
       <c r="I634" s="5"/>
       <c r="J634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L634" s="6" t="s">
-        <v>2545</v>
+        <v>2528</v>
       </c>
       <c r="M634" s="5"/>
     </row>
     <row r="635">
       <c r="A635" s="5" t="s">
-        <v>2546</v>
+        <v>2529</v>
       </c>
       <c r="B635" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C635" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E635" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G635" s="5" t="s">
-        <v>2547</v>
+      <c r="G635" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H635" s="5" t="s">
-        <v>2548</v>
+        <v>2530</v>
       </c>
       <c r="I635" s="5"/>
       <c r="J635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L635" s="6" t="s">
-        <v>2549</v>
+        <v>2531</v>
       </c>
       <c r="M635" s="5"/>
     </row>
     <row r="636">
       <c r="A636" s="5" t="s">
-        <v>2550</v>
+        <v>2532</v>
       </c>
       <c r="B636" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C636" s="5" t="s">
-        <v>2421</v>
+        <v>424</v>
       </c>
       <c r="D636" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E636" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F636" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G636" s="5" t="s">
-        <v>2551</v>
+      <c r="G636" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H636" s="5" t="s">
-        <v>2552</v>
+        <v>2533</v>
       </c>
       <c r="I636" s="5"/>
       <c r="J636" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K636" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L636" s="6" t="s">
-        <v>2553</v>
+        <v>2534</v>
       </c>
       <c r="M636" s="5"/>
     </row>
     <row r="637">
       <c r="A637" s="5" t="s">
-        <v>2554</v>
+        <v>2535</v>
       </c>
       <c r="B637" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C637" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D637" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E637" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F637" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G637" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G637" s="5" t="s">
+        <v>2536</v>
       </c>
       <c r="H637" s="5" t="s">
-        <v>2555</v>
+        <v>2537</v>
       </c>
       <c r="I637" s="5"/>
       <c r="J637" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K637" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L637" s="6" t="s">
-        <v>2556</v>
+        <v>2538</v>
       </c>
       <c r="M637" s="5"/>
     </row>
     <row r="638">
       <c r="A638" s="5" t="s">
-        <v>2557</v>
+        <v>2539</v>
       </c>
       <c r="B638" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C638" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E638" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H638" s="5" t="s">
-        <v>2558</v>
+        <v>2540</v>
       </c>
       <c r="I638" s="5"/>
       <c r="J638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L638" s="6" t="s">
-        <v>2559</v>
+        <v>2541</v>
       </c>
       <c r="M638" s="5"/>
     </row>
     <row r="639">
       <c r="A639" s="5" t="s">
-        <v>2560</v>
+        <v>2542</v>
       </c>
       <c r="B639" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C639" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E639" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G639" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G639" s="5" t="s">
+        <v>2543</v>
       </c>
       <c r="H639" s="5" t="s">
-        <v>2561</v>
+        <v>2544</v>
       </c>
       <c r="I639" s="5"/>
       <c r="J639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L639" s="6" t="s">
-        <v>2562</v>
+        <v>2545</v>
       </c>
       <c r="M639" s="5"/>
     </row>
     <row r="640">
       <c r="A640" s="5" t="s">
-        <v>2563</v>
+        <v>2546</v>
       </c>
       <c r="B640" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C640" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E640" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G640" s="5" t="s">
-        <v>2564</v>
+        <v>2547</v>
       </c>
       <c r="H640" s="5" t="s">
-        <v>2565</v>
+        <v>2548</v>
       </c>
       <c r="I640" s="5"/>
       <c r="J640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L640" s="6" t="s">
-        <v>2566</v>
+        <v>2549</v>
       </c>
       <c r="M640" s="5"/>
     </row>
     <row r="641">
       <c r="A641" s="5" t="s">
-        <v>2567</v>
+        <v>2550</v>
       </c>
       <c r="B641" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C641" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E641" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G641" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G641" s="5" t="s">
+        <v>2551</v>
       </c>
       <c r="H641" s="5" t="s">
-        <v>2568</v>
+        <v>2552</v>
       </c>
       <c r="I641" s="5"/>
       <c r="J641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L641" s="6" t="s">
-        <v>2569</v>
+        <v>2553</v>
       </c>
       <c r="M641" s="5"/>
     </row>
     <row r="642">
       <c r="A642" s="5" t="s">
-        <v>2570</v>
+        <v>2554</v>
       </c>
       <c r="B642" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C642" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E642" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G642" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G642" s="5" t="s">
+        <v>2555</v>
       </c>
       <c r="H642" s="5" t="s">
-        <v>2571</v>
+        <v>2556</v>
       </c>
       <c r="I642" s="5"/>
       <c r="J642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L642" s="6" t="s">
-        <v>2572</v>
+        <v>2557</v>
       </c>
       <c r="M642" s="5"/>
     </row>
     <row r="643">
       <c r="A643" s="5" t="s">
-        <v>2573</v>
+        <v>2558</v>
       </c>
       <c r="B643" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C643" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E643" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H643" s="5" t="s">
-        <v>2574</v>
+        <v>2559</v>
       </c>
       <c r="I643" s="5"/>
       <c r="J643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L643" s="6" t="s">
-        <v>2575</v>
+        <v>2560</v>
       </c>
       <c r="M643" s="5"/>
     </row>
     <row r="644">
       <c r="A644" s="5" t="s">
-        <v>2576</v>
+        <v>2561</v>
       </c>
       <c r="B644" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C644" s="5" t="s">
-        <v>423</v>
+        <v>2562</v>
       </c>
       <c r="D644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E644" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G644" s="5" t="s">
-        <v>2577</v>
+      <c r="G644" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H644" s="5" t="s">
-        <v>2578</v>
+        <v>2563</v>
       </c>
       <c r="I644" s="5"/>
       <c r="J644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L644" s="6" t="s">
-        <v>2579</v>
+        <v>2564</v>
       </c>
       <c r="M644" s="5"/>
     </row>
     <row r="645">
       <c r="A645" s="5" t="s">
-        <v>2580</v>
+        <v>2565</v>
       </c>
       <c r="B645" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C645" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E645" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G645" s="5" t="s">
-        <v>2581</v>
+      <c r="G645" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H645" s="5" t="s">
-        <v>2582</v>
+        <v>2566</v>
       </c>
       <c r="I645" s="5"/>
       <c r="J645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L645" s="6" t="s">
-        <v>2583</v>
+        <v>2567</v>
       </c>
       <c r="M645" s="5"/>
     </row>
     <row r="646">
       <c r="A646" s="5" t="s">
-        <v>2584</v>
+        <v>2568</v>
       </c>
       <c r="B646" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C646" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D646" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E646" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E646" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F646" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G646" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G646" s="5" t="s">
+        <v>2569</v>
+      </c>
+      <c r="H646" s="5" t="s">
+        <v>2570</v>
       </c>
       <c r="I646" s="5"/>
       <c r="J646" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K646" s="5"/>
+      <c r="K646" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L646" s="6" t="s">
-        <v>2585</v>
+        <v>2571</v>
       </c>
       <c r="M646" s="5"/>
     </row>
     <row r="647">
       <c r="A647" s="5" t="s">
-        <v>2586</v>
+        <v>2572</v>
       </c>
       <c r="B647" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C647" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E647" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E647" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H647" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H647" s="5" t="s">
+        <v>2573</v>
       </c>
       <c r="I647" s="5"/>
       <c r="J647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K647" s="5"/>
+      <c r="K647" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L647" s="6" t="s">
-        <v>2587</v>
+        <v>2574</v>
       </c>
       <c r="M647" s="5"/>
     </row>
     <row r="648">
       <c r="A648" s="5" t="s">
-        <v>2588</v>
+        <v>2575</v>
       </c>
       <c r="B648" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C648" s="5" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E648" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E648" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G648" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G648" s="5" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H648" s="5" t="s">
+        <v>2577</v>
       </c>
       <c r="I648" s="5"/>
       <c r="J648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K648" s="5"/>
+      <c r="K648" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L648" s="6" t="s">
-        <v>2589</v>
+        <v>2578</v>
       </c>
       <c r="M648" s="5"/>
     </row>
     <row r="649">
       <c r="A649" s="5" t="s">
-        <v>2590</v>
+        <v>2579</v>
       </c>
       <c r="B649" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C649" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E649" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G649" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G649" s="5" t="s">
+        <v>2580</v>
       </c>
       <c r="H649" s="5" t="s">
-        <v>2591</v>
+        <v>2581</v>
       </c>
       <c r="I649" s="5"/>
       <c r="J649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L649" s="6" t="s">
-        <v>2592</v>
+        <v>2582</v>
       </c>
       <c r="M649" s="5"/>
     </row>
     <row r="650">
       <c r="A650" s="5" t="s">
-        <v>2593</v>
+        <v>2583</v>
       </c>
       <c r="B650" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C650" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E650" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G650" s="5" t="s">
-        <v>2594</v>
+      <c r="G650" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H650" s="5" t="s">
-        <v>2595</v>
+        <v>2584</v>
       </c>
       <c r="I650" s="5"/>
       <c r="J650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L650" s="6" t="s">
-        <v>2596</v>
+        <v>2585</v>
       </c>
       <c r="M650" s="5"/>
     </row>
     <row r="651">
       <c r="A651" s="5" t="s">
-        <v>2597</v>
+        <v>2586</v>
       </c>
       <c r="B651" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C651" s="5" t="s">
-        <v>2598</v>
+        <v>424</v>
       </c>
       <c r="D651" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E651" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E651" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F651" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G651" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G651" s="5" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H651" s="5" t="s">
+        <v>2587</v>
       </c>
       <c r="I651" s="5"/>
       <c r="J651" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K651" s="5"/>
+      <c r="K651" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L651" s="6" t="s">
-        <v>2599</v>
+        <v>2588</v>
       </c>
       <c r="M651" s="5"/>
     </row>
     <row r="652">
       <c r="A652" s="5" t="s">
-        <v>2600</v>
+        <v>2589</v>
       </c>
       <c r="B652" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C652" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D652" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E652" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E652" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F652" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G652" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G652" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H652" s="5" t="s">
+        <v>2591</v>
       </c>
       <c r="I652" s="5"/>
       <c r="J652" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K652" s="5"/>
+      <c r="K652" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L652" s="6" t="s">
-        <v>2601</v>
+        <v>2592</v>
       </c>
       <c r="M652" s="5"/>
     </row>
     <row r="653">
       <c r="A653" s="5" t="s">
-        <v>2602</v>
+        <v>2593</v>
       </c>
       <c r="B653" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C653" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E653" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E653" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H653" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H653" s="5" t="s">
+        <v>2594</v>
       </c>
       <c r="I653" s="5"/>
       <c r="J653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K653" s="5"/>
+      <c r="K653" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L653" s="6" t="s">
-        <v>2603</v>
+        <v>2595</v>
       </c>
       <c r="M653" s="5"/>
     </row>
     <row r="654">
       <c r="A654" s="5" t="s">
-        <v>2604</v>
+        <v>2596</v>
       </c>
       <c r="B654" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C654" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E654" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E654" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G654" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G654" s="5" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H654" s="5" t="s">
+        <v>2598</v>
       </c>
       <c r="I654" s="5"/>
       <c r="J654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K654" s="5"/>
+      <c r="K654" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L654" s="6" t="s">
-        <v>2605</v>
+        <v>2599</v>
       </c>
       <c r="M654" s="5"/>
     </row>
     <row r="655">
       <c r="A655" s="5" t="s">
-        <v>2606</v>
+        <v>2600</v>
       </c>
       <c r="B655" s="5" t="s">
-        <v>519</v>
+        <v>2115</v>
       </c>
       <c r="C655" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2607</v>
+        <v>424</v>
+      </c>
+      <c r="D655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E655" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F655" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G655" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H655" s="5" t="s">
-        <v>1007</v>
+        <v>2601</v>
       </c>
       <c r="I655" s="5"/>
-      <c r="J655" s="5" t="s">
-[...3 lines deleted...]
-        <v>2608</v>
+      <c r="J655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L655" s="6" t="s">
-        <v>2609</v>
+        <v>2602</v>
       </c>
       <c r="M655" s="5"/>
     </row>
     <row r="656">
       <c r="A656" s="5" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B656" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C656" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E656" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G656" s="5" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H656" s="5" t="s">
+        <v>2605</v>
+      </c>
+      <c r="I656" s="5"/>
+      <c r="J656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L656" s="6" t="s">
         <v>2606</v>
-      </c>
-[...33 lines deleted...]
-        <v>2612</v>
       </c>
       <c r="M656" s="5"/>
     </row>
     <row r="657">
       <c r="A657" s="5" t="s">
-        <v>2613</v>
+        <v>2607</v>
       </c>
       <c r="B657" s="5" t="s">
-        <v>14</v>
+        <v>2115</v>
       </c>
       <c r="C657" s="5" t="s">
-        <v>1926</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>424</v>
+      </c>
+      <c r="D657" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E657" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F657" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G657" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H657" s="5" t="s">
-        <v>1927</v>
+        <v>2608</v>
       </c>
       <c r="I657" s="5"/>
-      <c r="J657" s="5" t="s">
-[...3 lines deleted...]
-        <v>2614</v>
+      <c r="J657" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K657" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L657" s="6" t="s">
-        <v>2615</v>
+        <v>2609</v>
       </c>
       <c r="M657" s="5"/>
     </row>
     <row r="658">
       <c r="A658" s="5" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B658" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C658" s="5" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D658" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E658" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F658" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G658" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H658" s="5" t="s">
+        <v>2612</v>
+      </c>
+      <c r="I658" s="5"/>
+      <c r="J658" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K658" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L658" s="6" t="s">
         <v>2613</v>
-      </c>
-[...33 lines deleted...]
-        <v>2619</v>
       </c>
       <c r="M658" s="5"/>
     </row>
     <row r="659">
       <c r="A659" s="5" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="B659" s="5" t="s">
-        <v>78</v>
+        <v>2115</v>
       </c>
       <c r="C659" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2620</v>
+        <v>2611</v>
+      </c>
+      <c r="D659" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E659" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F659" s="5" t="s">
-        <v>45</v>
+      <c r="F659" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G659" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H659" s="5" t="s">
-        <v>2621</v>
-[...8 lines deleted...]
-        <v>2623</v>
+        <v>2615</v>
+      </c>
+      <c r="I659" s="5"/>
+      <c r="J659" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K659" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L659" s="6" t="s">
-        <v>2624</v>
+        <v>2616</v>
       </c>
       <c r="M659" s="5"/>
     </row>
     <row r="660">
       <c r="A660" s="5" t="s">
-        <v>2613</v>
+        <v>2617</v>
       </c>
       <c r="B660" s="5" t="s">
-        <v>519</v>
+        <v>2115</v>
       </c>
       <c r="C660" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2625</v>
+        <v>2376</v>
+      </c>
+      <c r="D660" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E660" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F660" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G660" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G660" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="H660" s="5" t="s">
+        <v>2619</v>
       </c>
       <c r="I660" s="5"/>
-      <c r="J660" s="5" t="s">
-[...3 lines deleted...]
-        <v>2626</v>
+      <c r="J660" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K660" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L660" s="6" t="s">
-        <v>2627</v>
+        <v>2620</v>
       </c>
       <c r="M660" s="5"/>
     </row>
     <row r="661">
       <c r="A661" s="5" t="s">
-        <v>2613</v>
+        <v>2621</v>
       </c>
       <c r="B661" s="5" t="s">
-        <v>78</v>
+        <v>2115</v>
       </c>
       <c r="C661" s="5" t="s">
-        <v>540</v>
-[...7 lines deleted...]
-        </is>
+        <v>424</v>
+      </c>
+      <c r="D661" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E661" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F661" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G661" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H661" s="5" t="s">
-        <v>2628</v>
+        <v>2622</v>
       </c>
       <c r="I661" s="5"/>
-      <c r="J661" s="5" t="s">
-[...3 lines deleted...]
-        <v>2629</v>
+      <c r="J661" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K661" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L661" s="6" t="s">
-        <v>2630</v>
+        <v>2623</v>
       </c>
       <c r="M661" s="5"/>
     </row>
     <row r="662">
       <c r="A662" s="5" t="s">
-        <v>2613</v>
+        <v>2624</v>
       </c>
       <c r="B662" s="5" t="s">
-        <v>519</v>
+        <v>2115</v>
       </c>
       <c r="C662" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>424</v>
+      </c>
+      <c r="D662" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E662" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F662" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G662" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H662" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H662" s="5" t="s">
+        <v>2625</v>
       </c>
       <c r="I662" s="5"/>
-      <c r="J662" s="5" t="s">
-[...3 lines deleted...]
-        <v>2631</v>
+      <c r="J662" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K662" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L662" s="6" t="s">
-        <v>2632</v>
+        <v>2626</v>
       </c>
       <c r="M662" s="5"/>
     </row>
     <row r="663">
       <c r="A663" s="5" t="s">
-        <v>2613</v>
+        <v>2627</v>
       </c>
       <c r="B663" s="5" t="s">
-        <v>519</v>
+        <v>2115</v>
       </c>
       <c r="C663" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1749</v>
+        <v>424</v>
+      </c>
+      <c r="D663" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E663" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F663" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G663" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H663" s="5" t="s">
-        <v>2633</v>
+        <v>2628</v>
       </c>
       <c r="I663" s="5"/>
-      <c r="J663" s="5" t="s">
-[...3 lines deleted...]
-        <v>2634</v>
+      <c r="J663" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K663" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L663" s="6" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="M663" s="5"/>
     </row>
     <row r="664">
       <c r="A664" s="5" t="s">
-        <v>2613</v>
+        <v>2630</v>
       </c>
       <c r="B664" s="5" t="s">
-        <v>519</v>
+        <v>2115</v>
       </c>
       <c r="C664" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1749</v>
+        <v>424</v>
+      </c>
+      <c r="D664" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E664" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F664" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G664" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G664" s="5" t="s">
+        <v>2631</v>
       </c>
       <c r="H664" s="5" t="s">
+        <v>2632</v>
+      </c>
+      <c r="I664" s="5"/>
+      <c r="J664" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K664" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L664" s="6" t="s">
         <v>2633</v>
-      </c>
-[...8 lines deleted...]
-        <v>2637</v>
       </c>
       <c r="M664" s="5"/>
     </row>
     <row r="665">
       <c r="A665" s="5" t="s">
-        <v>2613</v>
+        <v>2634</v>
       </c>
       <c r="B665" s="5" t="s">
-        <v>400</v>
+        <v>2115</v>
       </c>
       <c r="C665" s="5" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E665" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E665" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H665" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2639</v>
+      <c r="H665" s="5" t="s">
+        <v>2635</v>
+      </c>
+      <c r="I665" s="5"/>
+      <c r="J665" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K665" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L665" s="6" t="s">
-        <v>2640</v>
-[...3 lines deleted...]
-      </c>
+        <v>2636</v>
+      </c>
+      <c r="M665" s="5"/>
     </row>
     <row r="666">
       <c r="A666" s="5" t="s">
-        <v>2642</v>
+        <v>2637</v>
       </c>
       <c r="B666" s="5" t="s">
-        <v>78</v>
+        <v>2115</v>
       </c>
       <c r="C666" s="5" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>424</v>
+      </c>
+      <c r="D666" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E666" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F666" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="F666" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G666" s="5" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H666" s="5" t="s">
+        <v>2639</v>
       </c>
       <c r="I666" s="5"/>
       <c r="J666" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K666" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L666" s="6" t="s">
-        <v>2643</v>
+        <v>2640</v>
       </c>
       <c r="M666" s="5"/>
     </row>
     <row r="667">
       <c r="A667" s="5" t="s">
-        <v>2644</v>
+        <v>2641</v>
       </c>
       <c r="B667" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C667" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E667" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E667" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H667" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H667" s="5" t="s">
+        <v>2642</v>
       </c>
       <c r="I667" s="5"/>
       <c r="J667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K667" s="5"/>
+      <c r="K667" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L667" s="6" t="s">
-        <v>2645</v>
+        <v>2643</v>
       </c>
       <c r="M667" s="5"/>
     </row>
     <row r="668">
       <c r="A668" s="5" t="s">
-        <v>2646</v>
+        <v>2644</v>
       </c>
       <c r="B668" s="5" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>2115</v>
+      </c>
+      <c r="C668" s="5" t="s">
+        <v>424</v>
       </c>
       <c r="D668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E668" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E668" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H668" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H668" s="5" t="s">
+        <v>2645</v>
       </c>
       <c r="I668" s="5"/>
       <c r="J668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K668" s="5"/>
+      <c r="K668" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L668" s="6" t="s">
-        <v>2647</v>
+        <v>2646</v>
       </c>
       <c r="M668" s="5"/>
     </row>
     <row r="669">
       <c r="A669" s="5" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B669" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C669" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D669" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E669" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F669" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G669" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H669" s="5" t="s">
         <v>2648</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c r="I669" s="5"/>
       <c r="J669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K669" s="5"/>
+      <c r="K669" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L669" s="6" t="s">
         <v>2649</v>
       </c>
       <c r="M669" s="5"/>
     </row>
     <row r="670">
       <c r="A670" s="5" t="s">
         <v>2650</v>
       </c>
       <c r="B670" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C670" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E670" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E670" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H670" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H670" s="5" t="s">
+        <v>2651</v>
       </c>
       <c r="I670" s="5"/>
       <c r="J670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K670" s="5"/>
+      <c r="K670" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L670" s="6" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="M670" s="5"/>
     </row>
     <row r="671">
       <c r="A671" s="5" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B671" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C671" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E671" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E671" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G671" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G671" s="5" t="s">
+        <v>2654</v>
+      </c>
+      <c r="H671" s="5" t="s">
+        <v>2655</v>
       </c>
       <c r="I671" s="5"/>
       <c r="J671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K671" s="5"/>
+      <c r="K671" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L671" s="6" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="M671" s="5"/>
     </row>
     <row r="672">
       <c r="A672" s="5" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="B672" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C672" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E672" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H672" s="5" t="s">
-        <v>2655</v>
+        <v>2658</v>
       </c>
       <c r="I672" s="5"/>
       <c r="J672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L672" s="6" t="s">
-        <v>2656</v>
+        <v>2659</v>
       </c>
       <c r="M672" s="5"/>
     </row>
     <row r="673">
       <c r="A673" s="5" t="s">
-        <v>2642</v>
+        <v>2333</v>
       </c>
       <c r="B673" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E673" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I673" s="5"/>
       <c r="J673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L673" s="6" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="M673" s="5"/>
     </row>
     <row r="674">
       <c r="A674" s="5" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="B674" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C674" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E674" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G674" s="5" t="s">
-        <v>2659</v>
+      <c r="G674" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H674" s="5" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="I674" s="5"/>
       <c r="J674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L674" s="6" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="M674" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>