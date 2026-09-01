--- v0 (2026-03-22)
+++ v1 (2026-09-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="813" uniqueCount="384" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="814" uniqueCount="385" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -118,51 +118,54 @@
   <si>
     <t>Paris</t>
   </si>
   <si>
     <t>Ernest Mancoba bliver interneret i først Fresnes fængsel og senere interneringslejrene La Grande Caserne Saint-Denis og Drancy juni 1940-1944. Mancoba blev tilbageholdt pga af sit britiske statsborgerskab.</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet.</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Sonja Ferlov om et foredrag om skulptur som han har holdt i fangelejren. Desuden at han længes efter hende.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/WqNe</t>
   </si>
   <si>
     <t>Jan. 16th 1942My dear SonjaI have |been| keeping in my head the picture of you when I saw you last visit – you vere very beautiful and so full of life – You instilled in me also the joy of living – the weather too was so beautiful – I was very glad. Concerning the lecture oy on sculpture surely I was under the impression that I told you about it – I know I ought should have told you – Many people like it – I based it on a rapid |historical| survey of Azteque, African Egyptian, Greek-Roman Gothic-Renaissance – to Modern Times. It could no but be very superficial as you will realize. Each civilization is the work of a life study – I tried to show the point of view of each civilization as revealed by the sculpture of the periods.As you cannot imagine the perverted and confused ideas people have of art – It made me want to weep to hear afterwards what when I discussed some questions on sculpture with some men – So much for all this – I long for you, dear, I wish we could have days + days to talk together – I have so much to say to you my beloved – Ernest </t>
   </si>
   <si>
     <t>1944-06-04</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
-    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning.</t>
+    <t>Andrea Mantegna</t>
+  </si>
+  <si>
+    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning. Den korte besked har karakter af til-og-fra kort og det er derfor uvist om der er tale om et selvstændigt arkivalie eller om det har været bilagt en pakke. </t>
   </si>
   <si>
     <t>Postkort fra Sonja Ferlov Mancoba til Ernest Mancoba med en kort hilsen og dato.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YNoc</t>
   </si>
   <si>
     <t>To Ernest From yoursSonja4/6-44 – </t>
   </si>
   <si>
     <t>1965-10-11</t>
   </si>
   <si>
     <t>Knud Ferlov</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Poul Holm Olsen
 Robert  Jacobsen
 Søren Kierkegaard
 Blaise Pascal
 Medardo Rosso</t>
@@ -1119,94 +1122,94 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/hRc6</t>
   </si>
   <si>
     <t>153, rue du ChâteauPARIS 14eDec. 19, 1981My dear Paul My dear Karen,Just a little word to say that inspite of my long silence you are constantly in my mind and I look back with unchanging respect and gratitude to the courageous and hopeful moments we experienced together.Today dark and heavy clouds are hanging over the destiny of our humanity; we must not give in to dejection and despair – mankind has survived moments of cruel adversity in the course of time – I have devoted, of late, some time reading on the state of the Occident at the break-down of the Roman Empire (Pax Romana) and the period that preceded the founding of our present day society The most obvious and outstanding reason for the collapse of this very courageous tentative vas the lack of an ‘idea’ that could have held together and cemented the various peoples that constituted that |this| vast and far flung Empire towards a common purpose and world vision. It is to the last writers of Antiguity and first Xtian Fathers and writers (to their great honour) that we owe the clear putting up of the problem and the discussion of its various aspects – I think of Apulée, Plotin Tertullien, Cyprien, Arius, Nestorius, Donatus and expecially Augustin.These debates and controversies resulted in the Church doctrine and liturgy of the Early Church based upon the concepts and conclusions of the Council of Nicea (340) Which were eventually upheld and defended so brilliantly by Saint Augustin notably in his De Trinitate.Without questioning the honesty and sincerity of Saint Augustin and his great concern for the destiny and wellbeing of man I have a nagging feeling that he was first of all things a political thinker rather than a theologian. His was a solution of emergency (de catastrophe) when the hand of each man was against every other man – an appeal for an armistice (paix de Dieu); for a period of respite and reflexion; for humanity to regain its equilibrium in serenity –This period has lasted now nearly two thousand years and especially since the Renaissance and the Reformation the credibility of the Christian hypothesis |has| become badly shaken. The question posed and to be answered by our generation today is equivalent to that which faced man at the end of the Roman Empire.Dear friends this is an attempt to give you a little picture of my state of mind for the moment. This year has been very difficult and full of unforeseeable events – Personally for a long time my health has been uncertain an I have been in a state of constant fatigue and physical weakness. But however now I have been regaining forces after a long convalescence and am beginning to take up again. You can be sure that we are hoping to hear from you all Remember us to Kasper and Signe I embrace you all from the bottom of my heart and I ask you to receive our most heartfelt Good Wishes of the Season! Wonga Sonja + Ernest</t>
   </si>
   <si>
     <t>1982-01-04</t>
   </si>
   <si>
     <t>Benedikte Groth</t>
   </si>
   <si>
     <t>I forhold til Roms fald, se fx brev fra Ernest Mancoba til Karen og Poul Vad 19.12.1981.</t>
   </si>
   <si>
     <t>Benedikte Groth takker for Ernest Mancobas brev, som har rørt hende. Hun er enig med ham I at de står i en nedgangstid som før Roms fald, men at der punktvis viser sig noget nyt. Blandt andet det blandt kunstnerne, herunder dem selv, Mancoba-familien mfl.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/dxP1</t>
   </si>
   <si>
     <t>4.1.82Kære Sonja Ernest og Wonga.Nu vælter sneen ned, som den også gjorde før jul, da jeg havde tænkt mig at skrive til Jer. Men som I ved bliver ens planer i den retning ikke altid til meget. Til gengæld vil jeg nu takke for Ernest’s dejligt varme brev, som rørte mig dybt i hjertet. Det var som pludselig at have Jer her igen. Jeg tænker ofte på Jer og på hvor væsentligt det er for os. For at modvirke effekten af alle verdens omvæltninger – at vide at her og der – spredt rundt på kloden finder mennesker som I – som Jan – nu i N.Y med andre gode mennesker. som arbejder for en fremtid med større menneskelig sammenhold. Det er så sandt som Ernest skriver at vi i dag i vores mangel på fælles mål og ideal ligner Roms nedgangstid, men iblandt føler man kimen til noget nyt vise sig.For mig var det f. eks en stor oplevelse at deltage i fredsmarchen her i København sidst i November. Måtte disse bevægelser blot brede sig og samle flere og flere om det fælles mål.Jeg ønsker Jer alt godt i det nye år – det ville være dejligt om vi fik mulighederne for at ses i 1982, men tag nu de kærligste hilsner fra Benedikte </t>
   </si>
   <si>
-    <t>Audio file 38-2</t>
+    <t>Audio file 32-2</t>
   </si>
   <si>
     <t>Lydklip</t>
-  </si>
-[...21 lines deleted...]
-    <t>Audio file 32-2</t>
   </si>
   <si>
     <t>unknown narrator
 Ernest Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
     <t>Wystan Hugh  Auden
 Napoleon Bonaporte
 Pierre-Augustin  Caron de Beaumarchais
 Marceline  Desbordes-Valmore
 Victor  Hugo
 Jean-Jacques Rousseau
 Percy Bysshe  Shelley</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/53HX</t>
+  </si>
+  <si>
+    <t>Audio file 38-2</t>
+  </si>
+  <si>
+    <t>Prophet Mohammed
+Roman Emperor Constantine</t>
+  </si>
+  <si>
+    <t>Ejendom af Ferlov Mancobatranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/omF4</t>
+  </si>
+  <si>
+    <t>00:00 continues from file 38-1 - on ChristianityWonga:… soldiersEM:  that’s it, for practical and political Wonga:  and also because he [Roman Emperor Constantine] needed a unifying religious structure … for the new form of the EmpireEM:  that’s it.  And so, when Christianity was brought to Africa, …Wonga:  I just want to say that it is this type of Christianity which has created by reaction, Islam.  That is to say, when …Christianity became a political entity…EM:  that’s itWonga: … it became a big power.  Then the populations, Arabs, populations felt threatened.  And to defend themselves they …EM:  Mohammed [Prophet Mohammed]...Wonga:… Mohammed EM:  ...inventedWonga:  … invented or was inspired by god – I don’t know – but anyway he made this religion which, primarily, is a political religion.  Because, right from the start, he makes war.  He acts like a political leader, he’s got armies and organises society like a politician.  EM:  oui [French: yes]Wonga:  So that whereas Christianity started without a martyr – a prophet who became a martyr – and many martyrs, as a religion devoted solely to the spirit or to the survival … to saving … the spiritEM:  the human sacredness of lifeWonga:  and the human sacredness of life, and …EM:  Jesus Christ says you shall not killWonga:  oui, that’s it.  And so that in Christianity you have the change, the big debate and the change.  Which leads Christianity into the opposite of what Christ has said.  That you can kill if the King is a Christian – a good Christian – then you can go to war and kill for him.  Which is completely in opposition with the word of ChristEM:  that’s itWonga: But!EM:  hence the movement and the phenomenon of martyrdom in North AfricaWonga.  Yes.  But!  In Islam you do not have this change.  In Islam, from the start…EM:  it’s the swordWonga:  the sword.   And not in the way Christ means the swordEM:  no.Wonga:  it is the political sword.  And therefore Islam coming to Africa and Christianity coming to Africa are of the same type.  EM:  similarWonga:  more or less, they are similar.  They are the two sides of the same thing.EM:  That’s it.  And therefore, Marc, by me, the attitude towards art and the sculptures of the African sacred, artistic attitude – the sacred is a matter of secondary importance.  So far as these two religions are concerned, and both of them look with a pitiful eye at these barbarians who are worshiping false images, false gods.  And the Christians did not use the same methods of violence, but they put their followers in [stops tape]
+04:59 [tape stopped and restarts] EM:  the attitude of the colonial conquests from both sides towards African art of the primitive society when it was conquered and Christianised, it is not quite similar.  On the side of the Muslims, there was absolutely no compromise between the African art and African sacredness.  Anything which was not according to the word of the Prophet Mohammed was absolutely to be resisted by all means.  But on the side of the colonial European Christians, we find that even when – Benin – was conquered, the statues and the sculptures of Africa which are today present in the British Museum were not totally destroyed.Wonga:  not totally but many were…EM:  but many wereWonga:  but many were so the attitude is the sameEM:  so the attitude fundamentally were the same…Wonga:  it’s only that they were kept as curiosity … things…EM:  possibly Wonga:  … but not as works of art or as expressions of the spiritEM:  that’s itWonga:  It’s only at a later stage, a recent stageEM:  and they were looked upon as idols and false godsWonga:  that’s it, and one thing which you must mention is the experience you had in the Rue Seine.  EM:  that’s it.  On the side of the Muslims, we had a very sympathic art dealerWonga:  friend of SonjaEM:  friend of Sonja Ferlov who told us, during one of our visits to his gallery, his experiences in Africa in his attempt to trace and find what was still remaining of African sculptures and he went from village to village, and he collected what still could be found – hidden – and the inhabitants had guarded with great care these sacred images and sculptures of their spirituality.  He told us how the people who made these carvings in wood were threatened by the Muslim authorities and told to stop making idols and images because they distracted attention from the worship of the true religion and the true god, who was represented by Muslim religion.  And those who stood up and insisted that the tradition goes - and the man tells us, this art dealer – they went so far, the authorities, as to cut off the hands of the artists who made these wooden images.  09:19  [tape stopped and restarts]Wonga:  yes this is true, but on the other hand, it is also true that one has the impression that in the Islamic world, the traditions … seem to be better preserved, the African traditions, for some of them, some aspects of the tradition…EM:  In the upbringing of my lifeWonga:  you were taught by whom?EM:  by my mother and my grandmotherWonga:  especially on the mother’s sideWonga:  who kept the memory in your family?EM:  it was my mother who gave the accounts and my aunts who now and again I could meetWonga:  it’s womenEM:  it’s womenWonga:  more than menEM:  more than menWonga:  strange, eh.  Then 
+38:39 – [tape stopped and restarts] - Wonga poses Miles’ questions about pictorial aspects of Mancoba’s work with the totemic figure with the three aspects of its top.Wonga:  then Elza asks the significance of three in the human experience, in general.  And then she also …asks you about … the significance of the division of the head into two, making three.  And with an open top.  How did this form of expression develop?  And the third question about it is that every work, on either paper or canvas, is done with a responsibility and it leads to an overall reading of the picture space, could you expand voilà [French: that's it].  That’s the questions, now try to start with the first, the significance of three in the human experience.EM:  I say three is a number in my effort, unconsciously, as I worked and as I made my effort, more and more significant for myself.  I myself noticed and discovered that there was this relationship of three elements which manifest themselves in my [unintelligible].  And upon reflection, and upon thinking about it, when I became conscious of it and realised this evidence, I find that it corresponds to a principle which seems to me, basic, in the effort of human development, as a whole.  Even considering the element of birth.  Of generations.  And this is based upon the principle of three.  I explain myself.  In the …Wonga:  the two principles, the two opposing principles…EM: the two opposite principles in childbirth, for example, you have the male and the female principle which come together.  And have a dialogue.  And in this intimate dialogue comes the offspring, the child.  In nature, in the animal life it’s more evident than in the vegetation life.  And even in the principle germination of the seeds, in the flowers, the male and the female elements coming together and meeting having a dialogue, and the result is the third element. 42:37 [tape stopped and restarts]EM:  And also, in a more direct way, when one takes two stones and bring them together and strike them together, these two stones produce a third element, which is a flame.  So even when there is a dialectic – and a dialogue, a discussion – between two opposite principles, in discussion.  Even between two opposite orators in a dialectical discussion there comes a third, the result of this discussion.  So that it seems to me a general principle, that three is the result of two single and fundamental elements which give a result for progress. 
+43:51 [tape stopped and restarts]Wonga:  yes, and also, perhaps in the chemical experiments, very often you have two elements … brought together and nothing happens.  And then when you have a third element, which is called a catalyst, an agent… EM:  a reaction takes place, a chemical reaction takes placeWonga:  takes place, yes.
+44:24 [tape stopped and restarts]EM:  In my work, quick drawing, I have a – when I consider the human dialectic and the human presence as symbolised in my expression based upon the [tape stopped and restarts]EM:  In my effort to keep true to my tradition, and to keep true to the symbolic expression and the meaning of my work was when I felt not to lose hold of the heritage and the baggage of traditions upon which our society, for ages, has been based.  And this symbolic figure, this totemic figure, represented itself to me.  In this division, for example, of the head into three parts representing the dialectic, and the dialogue, which confronts us, and which is eternal discussion.  And which gives a result for a certain time, for a certain epoch, and then, again, is representing itself as a question when new fundamental problems rise up.  46:52 - tape ends</t>
   </si>
   <si>
     <t>1995-07-20</t>
   </si>
   <si>
     <t>Gael Fleurant
 Iris Fleurant</t>
   </si>
   <si>
     <t>Ernest (og Wonga) skriver til Fleurant-familien om deres rejse til Sydafrika fra oktober 1994 til januar 1995. For Ernest er det hans første rejse siden han forlod sit fødeland i 1938; for Wonga er det hans første rejse til Sydafrika. Brevet er bemærkelsesværdigt ikke kun for detaljerne i deres oplevelse, men også for åbenheden i deres følelser. Brevet er på fransk.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/WqTC</t>
   </si>
   <si>
     <t>(transcription by W. Sze][sender: Ernest Mancoba, from 153 Rue du Chateau, Paris][addressed to: Gael, Iris and Tobie Fleurant[date: 20 July 95]
 Cher Gael,cher Iris,cher Tobie, Voici enfin trouvé le moment d'un peu de calme pour vous adresser ce petit mot,aprês l'ouragan,le tremblement de terre, le ras de marée d'emotions qu'a été pour moi,Ernest,le retour,et pour moi,Marc le premier voyage en Afrique du Sud,puis le second. C'est avec un espoir,et une excitation mêlée d'inquiétude et d'une certaine angoisse que nous avons pris l'avion pour un long voyage de 12 heures.Départ de Copenhague,avec correspondence à Lon-dres.Je n'oublierai jamais ma première vision de l'Afrique ,par le nublo. Comme nous étions partis de Landres assez tard,vers 21 h. ,le début du voya  ge s'est passé dans l'obscurité totale,à part les grandes villes,jetant leurs feux comme des constellations éloignées.Endormi audessus du Sahara, je me suis réveillé vers la fin de la nuit ,le jour n'étant pas encore levé.C'est alors que j'eus ma première image du continant,si souvent rêvé, de mes ancêtres:celle des béances flamboyantes de volcans inconnus de moi ou était-ce dévorants  feux de brousse,dans une nuit noire traversée par des éclairs intermittents fouettant une terre encore indiscernable, mais qui donnait l'impression d'une gigantesque puissance alanguie sous le manteau des ténèbres. Puis l'Est a rougi et après le dévoilement de l'aube,l'Afrique m'est apparue dans la verte  splendeur· de ses forêts et le fauve dépouillement de ses savanes.Teintes qui peu à peu,à mesure qu'on approchait du but,cédaient la place à la couleur rouge de la terre nue des déserts du nord de l'Azanie.Puis la richesse du paysage ,lors de la descente amorcée vers des sols plus généreux,déroula avec davantage de minutie sous l'aile qui nous portait,les beautés d'une nature tantôt sauvage tantôt domestiquée.L'atterrissage à l’aéroport Ian Smuts de Johannesburg fut un moment inoubliable pour nous.Le personnel de la Compagnie qui nous avait spécialement gaté sur recommendation de l'ambassadeur au Danemark,nous salua ,avec prévenance .Les premiers pas d'Ernest sur le sol natal après quasiment une vie d'absence,furent très émouvants.J'ai essayé de les fixer au moyen de la photographie mais ce que nous av0ns ressenti fait partie des choses qui ne s'incrivent pas sur une pellicule de celluloide.Mais l’émotion atteignit son paroxysme à la sortie des passagers,lorsque nous fûmes accueillis par la houle de nos amis et la famille.Les deux soeurs d’Ernest étaient là,ainsi que cousins cousines nieces.Joie.Rires.Larmes.L'enfant prodigue était rentré a la maison,après 56 longues années,et quelques semaines après que l'Apartheid se fut écroulé sous le trépignement pacifique et fraternel d'une foule multicolore d'électeurs novices.C'est ce qui nous a d'abord frappé,cette gentillesse du peuple.Dès l'aéroport ,tandis que nous nous embrassions avec notre famille et nos amis,attirée par ce remue-ménage,une petite foule d'africains ordinaires,simples travailleurs de l'aéroport,en bleu de travai femmes de ménage,bagagistes etc ... se sont approchés,nous ont salués et demandé si nous étions des compagnons de Mandela.NOus leur avons répondu que non, que nous étions des artistes' retour d’exil. ILs étaient heureux pour nous et partageaient notre bonheur.De l'aéroport  nous sommes allé directement à la Johannesburg Art Gallery.C'est le musée d'art plastique de la ville, très beau,et bien organisé,mais qui avait la particularité de n'avoir contenu jusqu'à ces toutes dernières années d'oeuvres d'artiste noir.Le premier à y avoir été accepté ayant été notre ami Gerard Sekoto, réfugié à Paris depuis avoir 1947 et malheureusement décédé notre a quelques mois de la libération de Mandela,et avant d'avoir pu fouler à nouveau sa terre natale. L'inauguration de l'expo fut à ne pas croire.Elle eut lieu devant 400 personnes ,reunies dans le Grand Hall du musée,pour entendre les discours de Madame le Conservateur,de Govan Mbeki le vieil ami d'Ernest, aujourd'hui vice president du Sénat,dont le fils est le Premier Ministre et successeur probable du Président actuel,et enfin celui d'Ernest qui prit la parole,debout,pendant vingt minutes sans notes,dans une ambiance extraodinaire,après avoir reçu estra les éloges d'un Ibongi ,sorte de poète-mage traditionnel qui arpenta l’estrade en agitant son baton pour rythmer son propos Ernest eu fini son adresse,l’émoi était tangible.Madame le vice-maire de Johannesburg n'y tenant plus,se précipita au micro,pour dire son sentiment, et souhaiter la bienvenue à ce natif de la ville enfin rentré au bercail. Les quinze jours qui suivirent furent consacrées aux interviews pour les télévisions et les journaux. Mais le plus important pour nous ce furent les visites à la famille surtout chez ma cousine Muriel à Soweto,où elle est institutrice.Ma tante Edith y vit avec elle et ses petits-enfants.Soweto est une immense banlieue où l'ancien régime de la Discrimination ,concentrait le prolétariat noir, Trois millions d'hommes s'y entassent sur une surface très étendue bien plus grande que Paris intra-muros.Muriel a vécu tousles evènements,dont la révolte des enfants,qui représenta le début de la fin pour l'apartheid, au premier rang,puisqu'il s'agissait en partie de ses élèves.La"SOuthWEstern TOwnship",c'est sur un espace à perte de vue ,des amas infinis de maisonettes qui vont de ce qui n'a pas de nom à la maison en dur,en passant par la cabane en tôle ondulée.Avec depuis quelques temps quelques villas très luxueuses appartenant à des noirs très riches,mais dont la couleur de peau leur interdisait d'habiter les zones blanches,bien qu'ils en eussent largement les moyens .NOus eumes un merveilleux accueil à Soweto.Quelques semaines plus tard,le mariage de ma nièce Penny m'a donné une idée de la solidarité,de la cohésion et de la convivialité du peuple noir.Les festivités s'étendirent sur 3 jours.Je ne connais pas le fond du mystère économique qui a rendu ce faste possible.Le premier jour marque traditionnellement la réception du jeune homme dans la famille de sa future épouse.Je me suis joint aux hommes qui passaient ce jour là des heures accroupis à consommer de la bière rituelle africainequ'on verse d'une calebasse et qu'on boit d'un même  grand bol de terre cuite aux magni-fiques peintures ndebelé,géométriques,grises,noires et blanches.Ils parlaient des affaires de la famille et de la tribu tandis que les femmes préparaient des ustensiles de cuisine.Soudain voici l'arrivée de l'animal du sacrifice.C'est un boeuf qu'il revient aux hommes de tuer ,après que les femmes en agitant des tissus blancs,eurent chassé les mauvais esprits. Le sang qui coule dans la terre doit nourrir les dieux souterrains,et les seurs ;et les hommes après l’avoir abattue,doivent dépouiller la bête et al découper,certains morceaux étant réservés aux hommes ,certains aux femmes. Pour ma part la volonté d’appartenance et la peru de n’en être pas digne me fait manger malgré mon estomac scandalisé le morceau de foie,encore chaud et pantlelant qu’on me tendit.Toutes les femmes sont occupées à cuisiner pour Je lendemain.Jour du mariage à l'église.La cérémonie a lieu dans la cathédrale de Hillbrow. Les mariés sont en effet de confession catholique -mais pour les africains les différences entre les églises venues d'Occident se réclamer du Christ, ne sont pas capitales.Généralement la femme adopte,ainsi que les enfants la confession du mari.C'est ainsi que ma cousineélevée dans la religion presbytérienne par ma tante,est entrée et a élevé ses enfants dans la religion d'un mari,catholique.Il faut dire que c'est là un casse-tête difficile à comprendre sous ces latitudes mais qui n'embarrasse guère la vie de l'africain.En tout cas,la ferveur est immense.De ma vie je n'ai senti un tel soufflle de foi,orthodoxe ou non,dans un lieu de culte. Les choeurs étaient magnifiques,profonds,plus émouvants même ,je trouve , que ceux des églises noires américaines,pourtant si dynamiques.Les hymnes repris par toute l'assistance,dont beaucoup étaient en larmes,et qui se leva soudain comme un seul homme ;fit trembler la cathédrale quasi pleine  laquelle se mit à vibrer et chose que je n'avait jamais vue,les mariés et la foule sortirent non pas en marchent ,mais ,véritablement en chantant et en dansant sur un rythme"endiablé'",si on osait ce mot en la circonstance .C 'est une impression extraordinaire que de se sentir porté par le rythme vivifiant d'une spiritualité naturelle,dépourvue d'arrière-pensées,ignorant superbement le dogmatisme et le fanatisme ,qui au cours de l'Histoire ont si souvent marqué ce qu'on pourrait appeler l'irréligion religieuse avec ses intérêts inavoués d'autant plus sordides lorsque ce derrière quoi ils s'avancent et qu'ils instrumentalisent,pour ansi dire;c'est le pur visage du Christ. Après,sur des tables dressées dans les deux rues de Soweto , bordant la maison de Muriel,des centaines de convives ont banqueté des heures durant·Puis les mariés sont passés dans les rues du quartier,accompagnés d'un orchestre improvisé,saluant sur le pas de leur porte les habitants qui avaient connu Penny  toute petite.En soirée,l'évènement prit un tour plus mondain,le marié apparrenant à une grande famille dont un des membres est gouverneur de la province de l'Orange Free State,jadis bastion de l'Apartheid,et un des successeurs possibles de Mandela.Une reception avec diner et bal fut donnée dans un grand hotel chic d’un quartier"rupin"c’est à dire blanc. Allergiques au smoking hotel et au noeud papillon,nous avons réussi à y échapper.Le troisième jour fut consacré à l’accueil de la mariée  dans la famille du jeune homme ,d'origine swazi.De nombreux rituels marquèrent l'écènement,mais furent rendus quelque peu pénible par le port sous la canicule estivale,des couvertures traditionnelles swazi.Les festivités prirent fin après un déjeuner champêtre et dansant dans un établissement de campagne.Nous ne pûmes tenir jusqu'au bout et nous rentrâmes chez nous dans la petite maison mise à notre disposition au fond de leur jardin,dans dans la banlieue blanche de Johannesburg ,à Melville par un couple de très gentils afrikaners,Gerrit et Lenny.Nous y sommes demeurés plusieurs mois.Et avons même pu y travailler.Avant de partir pour le Cap,quelques semaines.Rentrés à  Johannesbourg,revoir notre famille,nous sommes allés à la recherche de la tombe du père et de la mère d'Ernest,Irvine et Florence, pour nous y recueillir. Les cimetieres africains d'Afrique du Sud n'ont rien à voir avec ceux que nous connaissons:la pauvreté des gens et la négligence des autorités font qu'ils ressemblent plutôt à des terrains vagues,sans cloture ni personnel veillant à l’entretien.D’autre, part, le dénuement des familles ne leur permet que rarement l'achat de pierres tombales.Ce qui fait que les pauvres planches de mauvais bois clouées ensemble en guise de croix et autres signes dérisoires élevées par le souci des familles sont rapidement réduits à néant,nous faisant marcher sans le savoir sur les sépultures dont toute trace est bientôt effacée.Trois heures durant ,sous un soleil de plomb ,nous avons cherché sans succès.Lorsque les plus vieux d'cntre nous,Ernest et sa soeur Edith,qui avaient assisté en son temps à l'inhumation et ne reconnaissaient pas l'endroit,une vaste étendue bordée par un bidonville,eurent interrogé des passants,nous comprimes que ce lieu n'était pas l'endroit que nous cherchions.En effet nous avions aussi remarqué que les tombes dataient butes d'une époque postérieure à 1946. On nous dit que l'ancien cimetière se trouvait à quelques kilométres de là.Lorsque noes y arrivâmes,il ne nous fallu pas plus de quelques minutes,en ce lieu bien plus petit,entouré aujourd'hui d'usines empanachée de fumées,pour trouver enfin les lieux de sépultures de mes grands parents;car un de mes oncles ,médecin,avait acheté de grosses pierres tombales,en forme de tronc d'arbre,sur lesquels, les noms étaient gravés très lisiblement.Et Ernest put enfin accomplir ce qui est la priorité pour tout exilé rentrant au pays,rendre hommage à ses morts. Le lendemain nous primes l'avion du retour pour Paris. Mais quelques mois après s'ouvrait l'exposition du Cap.Là aussi l'inauguration eut lieu devant 300 personnes,avec discours officiels dont celui du directeur de cabinet de la présidence,conseiller de Mandela un cape-coloured,et la présence du vice président de l'Assemblée Nationale, un indien,et celle de l'ambassadeur de France,une dame très gentille. Alors qu'à ''Johannesburg l'exposition se développait sur 3 salle successives,au Cap,dans un très beau batiment de style colonial,toutes les oeuvres étaient rassemblées dans une très grande salle avec piliers au milieu.[sketches (left): plan of the exhibition at Johannesburg Art Gallery; (right): plan of the exhibition at the South African National Gallery (Cape Town)]Ce séjour fut l'occasion pour nous de prendre contact avec la communauté des "coloureds".Qui comprend tous ceux qui n'étaient classifiés dans le régime précédent ni comme noirs ni comme blancs.Les métis,les Indiens, Malais,Chinois et autres ... Longtemp  les dirigeants blancs avaient cru que les avantages qu'ils avaient accordé à cette commnnauté par rapport aux noirs la rendrait solidaire de l'apartheid.Mais peu à peu elle aussi s'est dressée contre ce système honni.Et l'Université de Western Cape qui a conféré à Ernest le titre de docteur '' honoris causa '', fut un des fers de lance de l.'opposition.Cette université était réservée aux coloureds mais depuis peu elle est ouverte·à tous.Le fait de conférer cet honneur à un noir était aussi quelque chose de tres symbolique pour elle.Ernest dans son discours d'acceptation insista aussi sur cette dimension,rappelant la vie de notre famille dans son expression et dans son existence même au traverds des tragédies de notre temps.Elle est née de l'union au plus profond des ténèbres,de deux êtres qui selon les aprioris idéologiques avoués ou inavoués de l'Occident  eussent dû représenter des contraires inconciliables,proclamant au contraire l'intégrité fondamentale de l'espèce humaine.C’est aussi le sens profond de ce qu'on appelle Art et auquel nous avons consacré notre existence. Un moment inoubliable fut celui des retrouvailles avec Jane Gool l'amie et la camarade, l'indomptable combattante révolutionnaire . Issue d'une famille malaise,dont la commnnauté fut importée par les hollandais voici trois siècles comme esclaves,depuis la lointaine Java,pour fait de résistance,déjà!son père avait été un des premiers représentant de couleur à siéger dans le conseil municipal du Cap.Et des rues de la ville portent aujourd'hui son nom.Elle et son frère furent initiés au marxisme par des réfugiés allemands etsurtout à une époque extraordianairement précoce à la réaiité de sa perversion nationaliste et bureaucratique,le stalinisme. C'est ainsi que moi Ernest grace à un ami d'université dont celle devint plus tard la compagne,suis entré en contact auec cette famille, malaise de civilisation musulmane,dans laquelle je fus toujours accuelli à bras ouverts.La dernière personne dont mes yeux conservaient le souvenir dans mon exil,ce fut le frère Goolam qui m'avait accompagné et aidé a porter mes bagages jusqu'au bateau ,le"Balmoral Castle" qui devait m'emporter vers l'Europe et mon destin.Sa silouette fut la dernière que je pu distinguer avant que disparaissent au loin les côtes de ma patrie. Et n'est-il pas étrange que la premiere personne que je rencontre, moi,Marc,en prenant le train pour Capetown ,depuis le petit village de pêcheur dans la banlieue de la ville,et qui m'adresse la parole dansle compartiment ,m'ayant reconnu je ne sais comment,peut être sur une photo de journal,soit précisément un ami de ce mê:e Goolam et de Jane?Tu peux t'imaginer ma surprise et mon incrédulité,lorsque par la fenetre du wagon, il me dit: "D'ailleurs voici l'immeuble où Goolam avait son cabinet médical".  Bouleversé je l'ai malheureusement laissé descendre sans prendre le temps de lui demander son adresse.Cette rencontre inaxplicable demeure pour moi miraculeuse et fantomatique.Mais je n'étais  pas au bout de mes surprises.Lors d’un diner chez notre ami Govan Mbeki,une femme d’origine malaise s'offrit à nous faire visiter le quartier malais le lendemain. Son nom Zobeida.Elle avait l'air d'une innocente jeune fille .Quelle ne fut dès lors notre étonnement quand nous apprimes plus tard qu'elle avait été la personne la plus recherchée par la police de Botha dans la région du Cap; sous l'ancien régime.Comme nous cherchions un lieu pour nous restaurer elle nous dit qu'elle connait un endoit;la maison de son amie d'enfance, dont les parents avaient reconverti quelques chambres en restaurant. Npus montons done jusqu'en haut d'une colline dominant toute la baie du Cap avec la montagne de la Table en face,une des plus belle vue qui se puisse admirer au monde.Nous sommes accuelli et servi comme des rois.Le chef defamille qui à l'appe;l du muezzin était descendu à midi s'incliner devant Dieu,était remonté pour partager notre repas et nous canter l'histoire de sa communauté.Voici 3 siècles ils étaient l'élite du peuple de Java ceux qui s'étaient dressé contre l'envahisseur et avaient subi pour la peine l'exil et l'esclavage.Ils avaient été a l'avant garde de la lutte anti-apartheid,toutes la famille y avai± participé dont les trois filles belles et dignes qui vinrent nous saluer.Ce fut une grande révélation aussi pour nous de rencontrer l'Islam à travers ces gens ,sous une forme que nous ne connaissions pas ,à la fois douce et forte,ignorant totalement le fanatisme si terrible parfois ailleurs et si proche de ce que nous avons connu en Occident audhautres époques.Je ne sais si c'est l'influence des Sufis,dont on ne sais comment elle s'est insinuée ·jusqu'ici,mais j'ai vu là l'esprit religieux dans ce qu'il a de plus convainquant,dans la mesure il aide lez gens àse tenir debout à tout prix mais sans écraser l’autre, au contraire en participant,par le travail ou l'expression spirituelle à l'harmonie du monde.Pour eux,toute activité humaine,jusqu'à l'art ou la politique devient une façon d'adorer l'Esprit Universel,Dieu. Nous sommes descendus de cet endroit magique et calme ,songeurs et le coeur emplis d'espoir en l'avenir humain.Si cette communauté à travers tout ce qu'elle a subi a conservé et même peut-être renforcé sa conscience de notre identité morale et spirituelle,c'est que rien n'est impossible aux hommes même au coeur de notre décadence. Quelques jours plus tard nous devions prendre l'avion a l'aéroport du Cap quand nous rencontrâmes une responsable de l'université de Fort Hare venue quelques jours auparavant proposer à Ernest,de venir faire des conférences.Elle se débrouilla pour changer ses places pour être assise à coté de nous dans l'appareil.A peine avians nous décollé qu'elle nous apprend la raison de son voyage à Johannesbourg.Le décès et les funerailles d'un amide sa famille.Thomas Masekela.Or il se trouve que cet ·homme était aussi un ami d'Ernest et qu'il l'avait justement connu à l' Université de Fort Hare . Thomas quipouvait à peine marcher,était d'ailleurs venu seul en taxi africain,quelques mois auparavant voir l'exposition et son ami,Ernest. Cela avait été un moment de grande émotion.Et voici qu'on nous apprenait en plein ciel sa mort.Quel choc! Et ka coincidence que ce fut justement par une personne de Fort Hare que nous l'apprenions renforcait notre trouble. Le soir même à notre guest-house nous recûmes un coup de télephone.C'était la jeune femme,qui,avec des larmes dans la voix,car elle avait été une amie depuis l’enfance de la famille Masekela, qui nous apprend que le fils de Thomas,Hugh ,un célèbre trompettiste de jazz,tient absolument à la présence d'Ernest au concert  qu'il donne le même soir dans une boite de nuit de la ville,le Kippies.Nous voilà donc,malgre les fatigues du voyage en route pour"down-town Jo'burg".Au Kippies,une place nous est réservée à la table de la famille.Nous avons alors la révélation que ce fils de Thomas, est véritablement un génie du Jazz, car bien que nous ayions eu un echo de sa renommée,nous n'avions pas idée qu'il est véritalblement , l'égal des plus grands américains,avec une originalité africaine,profonde et authentique.Après le concert,le voici qui s'avance vers Ernest qu'il n'avait jamais vu mais dont il connaissait les liens avec son père et ouvrant les bras l’accueille du nom de"Père!".  J’appris par là qu’en Afrique ,en l'absence du père biologique tout adulte de la tribu est le père de l'enfant.Chose étrange et contradictoire avec la conception de la paternité des sociétés historiques,qui a son origine dans le fondement social de ces dernières,la propriétè privée et l'héritage,surtout sa transmission. Dans la société primitive,l'idée de paternité dépasse le concept de Sang. On a l'impression que les sociétés historiques cornme la notre ont rétréci la paternité.C'est ce qui fait que Jésus est révolutionnaire dans la société juive et romaine antique lorsqu'il dit sur la croix "Jean voici ta mère,femme voici ton fils!" Il ya bien un lien profond unissant par delà les différences d'epoques le Christ et l'homme primitif quand Jésus par exemple une formule étrange se définit comme le fils de l'homme,lui "Fils de Dieu".Quelques jour plus tard comme nous roulions vers Sharpville où habitait Thomas et où devait avoir lieu ses funerailles,et que nous étions perdu dans la campagne du Transvaal ne trouvant pas la route de cette ville Elza qui nous conduisait danssa petite voiture,s'arrêta pour demander le chemin à un groupe de femmes au bord du carrefour.Il se trouva que l'une d'elles nous dit devoir aller aussi à ses funerailles Nous lui proposâmes de monter avec nous et de nous y conduire.Depuis la route sur la ligne d'horizon,voici qu'elle nous montre quelquechose que nous apercevons à peine: le cortège funèbre.Lorsque nous arrivons,il s'avére que la dame n'allait pas du tout a l'enterrement mais elle disparut vers la ville.Pourtant si elle n'avait pas été là nous serions arrivé en retard et n'aurions pu être témoin de ce qui allait suivre.Nous nous approchames.Après des chants repris par tous d'une beauté et d'une profondeur incroyables,le corps est mis en terre.Alors Hugh Masekela s'avance avec sa trompette. Jamais je n'oublierai sa silhouette, tandis qu’il joue façon déchirante;elle se detache sur un ciel trouble où roulent de gros nuages mais qui s'éclaircit à l'horizon,vers lequel s'étend le no-man's-land d'un cimetierre africain, aux tombes éparses et incertaines. Au retour à travers la campagne du Transvaal ,ou l'on apercevaient les propriétés immenses et les fermes des blancs,où surgissaient soudains de gigantesques complexes industriels,comme je n'en ai vu l'equivalent ou de plus grands qu'en de rares endroits  d'Europe, la Rhur et ou pour des kilomètres nous traversions des cités ouvrières noires comme Sebokeng,qu'une grande misère ne reussissait pas comme cela aurait été le cas en Europe è rendre amères,je songeais à l'étrangeté du Destin à la fois doux,en ce qu'il nous avait conduit,avec Ernest sur les chemins de notre patrie,enfin pacifiée,mais aussi implaccable,en ce qu'il coute de souffrances et de morts injustes. Quelques jours plus tard,à la suite d'une proposition faite lors d'un diner;au lendemain duquel Ernest prit la parole devant les jeunes étudiants des écoles d'arts de Johannesburg et de Soweto nous eumes droit à une incroyable émotion .Voir l'enthousiasme de la jeunesse aux paroles d'Ernest.Cela nous a montré combien est grand le besoin et la soif du du dialogue spirituel;et nous a donné un grand espoir pour l'avenir du destin culturel de la nation"arc-en-ciel"en train de naitre sous nos yeux. Le lendemain nous prenions l'avions du retour pour Paris ,la tête pleine d'idées nouvelles ,le coeur empli d'espérance,et  les yeux délavés par les flots d'amour qui avaient deferlés vers nous et vers Sonja au cours de ces mois enchantés,ou s'entremêlaient de façon,pour nous,incompréhensible,un réél bien tangible et le symbolique d'un inflexible destinée qui nous échappe quant au sens. Cher Gael;chere Iris,pardonnez nous encore notre si long silence.Cher Tobie je pense beaucoup à toi. J'espère que nous nous revérrons bientôt.Bien que notre amitié soit au delà de la présence celle ci nous est nécessaire pour se nourrir de la chaleur du contact et de la flamme au fond du regard que les mots sont à jamais impuissants à rendre. En attendant recevez l'expression de toute notre amitié et de nos pensées les plus vraiesvos frères [signed E. Mancoba]</t>
   </si>
   <si>
     <t>2000-02-15</t>
   </si>
   <si>
     <t>Manuskript</t>
   </si>
   <si>
@@ -1265,88 +1268,88 @@
     <t>Audio file 152-2</t>
   </si>
   <si>
     <t>Bornholm Island, Denmark</t>
   </si>
   <si>
     <t>Mikael Andersen
 Ejler  Bille
 André Breton
 Nahum Gabo
 Otto Gessler
 Robert  Jacobsen
 Asger Jorn
 Paul la Cour
 Elza Miles
 Richard Mortensen
 Ib Munkvad
 Lisbeth  Pedersen
 Erik Thommesen
 Richard  Winther</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/khFA</t>
   </si>
   <si>
-    <t>Audio file 151-1</t>
-[...13 lines deleted...]
-  <si>
     <t>Audio file 131-2</t>
   </si>
   <si>
     <t>Vélodrome d'Hiver, Paris</t>
   </si>
   <si>
     <t>Percy
 Antonin Artaud
 Marie-Berthe  Aurenche
 Louis  Buñuel
 Gustave Courbet
 Marcel Duchamp
 Max Ernst
 Alberto Giacometti
 Francis Gruber
 Asger Jorn
 Jacques  Lacan
 René Magritte
 Genia Rajhmann
 Chaïm Soutine</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/JwI4</t>
+  </si>
+  <si>
+    <t>Audio file 151-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Bishop Smythe
+La Grande Caserne St. Denis (Seine)
+Stephen  Lawrence
+Jean-Marie  Le Pen
+Royallieu-Compiègne internment camp
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/GsU7</t>
   </si>
   <si>
     <t>Audio file 29-1</t>
   </si>
   <si>
     <t>Maurice Clavel
 Immanuel Kant
 Søren Kierkegaard
 Karl  Marx
 Friedrich Nietzsche
 Virgil</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/H7d2</t>
   </si>
   <si>
     <t>Audio file 107-2</t>
   </si>
   <si>
     <t>Else  Alfelt
 Ejler  Bille
 Vilhelm Bjerke-Petersen
 Paul Gauguin
 Henry Heerup
 Victor  Hugo
@@ -1478,51 +1481,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Jkh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QAjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dxP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Jkh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QAjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dxP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M85"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1763,3313 +1766,3311 @@
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H6" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M52" s="5"/>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M53" s="5"/>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M66" s="5"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M68" s="5"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J71" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>192</v>
+        <v>336</v>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="I74" s="5"/>
-      <c r="J74" s="5" t="s">
-[...3 lines deleted...]
-        <v>337</v>
+      <c r="J74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L74" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="M74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="D75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="5" t="s">
+      <c r="I75" s="5"/>
+      <c r="J75" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="D75" s="5" t="inlineStr">
-[...17 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="K75" s="5" t="s">
         <v>342</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L75" s="6" t="s">
         <v>343</v>
       </c>
-      <c r="M75" s="5"/>
+      <c r="M75" s="5" t="s">
+        <v>344</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K76" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="6" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="6" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="6" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G81" s="5" t="s">
+        <v>369</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="6" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G82" s="5" t="s">
-        <v>371</v>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="6" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M85" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>