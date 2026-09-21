--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -197,78 +197,78 @@
     <t>Cape Town</t>
   </si>
   <si>
     <t>Ernest skriver til sin ven, efter at han er flyttet til Paris. Han finder Paris kosmopolitisk. Han har tilmeldt sig Ecole des Arts Decoratifs og er tilfreds med, at han udvikler sit formelle sprog, men han er på udkig efter kunstnerisk indhold.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/K9lG</t>
   </si>
   <si>
     <t>(transcription by W. Sze][sender: Ernest Mancoba, from Hotel Select, 1 Place de la Sorbonne, Paris 5eme.][addressed to: Goolam Gool][date: 12 Oct 1938]My dear Goolam,I feared you must have called me all sorts of names for not writing sooner – Up to now I have had to rush from place to place without stopping to recollect myself and think properlyOn my arrival in Paris I had to do an entrance examination to de Ecole des Arts Decoratifs and happily they thought I was good enough to be admitted so that’s that. Now I have started to settle down and try and find my feet in this strange city – In London hadn’t the time to call on James – I had only a week to do a thousand and one things – Seeing people [illegible] my line of sculpture etc etc – Of course you know how grateful etc etc etc I am for the days I with you – My gratitude especially &amp;amp; Halima who had never seen me before.My impressions of the French people are happy ones – I think I have found my spiritual home so far as form is concerned but the content I am still searching for – Their respect for humanity, formally, is excellent. I feel for the first time that I count as a human-being – Also there is not such glaring bestiality as you find in London – In London the street crowd was just one face – In Paris every man has his face.I hope all is well in South Africa – Yours ever [signed Ernest Mancoba]
  </t>
   </si>
   <si>
     <t>1938-10-15</t>
   </si>
   <si>
     <t>École Nationale Supérieure des Beaux-Arts</t>
   </si>
   <si>
     <t>Ernest Mancobas studiekort til École Nationale Superieure Des Arts Décoratifs, med indskrivning 15. oktober 1938, for studieåret 1938-1939 og med fornyelse for studieåret 1939-1940 verso. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/D1si</t>
   </si>
   <si>
-    <t>1938-11-30</t>
-[...14 lines deleted...]
-  <si>
     <t>30. november 1938 til tidlig 1940, del 1</t>
   </si>
   <si>
     <t>Lippy Lipshitz
 Christian Poulsen
 Auguste Rodin</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d'Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til "Xtian", samt forskellige andre studerende, som han forskellige steder identificerer som "Pultzer/Pulzer/Bulzer", "den algeriske", "Chargo/Chago" og "Roser" (blandt andre). Han har et besøg med en sydafrikaner identificeret som "Mall". Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939. translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE</t>
+  </si>
+  <si>
+    <t>1938-11-30</t>
+  </si>
+  <si>
+    <t>Usserød</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Erwin Graumann</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov skriver til Minna Ferlov og fortæller, at hun har støbt sin drejebænk fast og tømret en bænk. Hun har sludret med Ejler Bille, og Erwin Graumann er netop kommet ind ad døren. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/3UUP</t>
   </si>
   <si>
     <t>November 1938 til begyndelsen af 1940, del 5</t>
   </si>
   <si>
     <t>Denne Mancoba dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, og forskellige andre studerende, som han forskelligt identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago” og “Roser” (blandt andre). Han har et besøg med en sydafrikansk person identificeret som “Mall”. Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0</t>
   </si>
   <si>
     <t>November 1938 til begyndelsen af 1940, del 2</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venskab med den danske keramikker Christian Poulsen, som han forkorter til “Xtian”, og forskellige andre studerende, som han forskelligt identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago/Chayo” og “Roser” (blandt andre). Han har et besøg med en sydafrikaner identificeret som “Mall”. Dagbogen slutter sandsynligvis ved udgangen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg</t>
   </si>
   <si>
     <t>November 1938 til tidligt i 1940, del 4</t>
   </si>
   <si>
     <t>Denne Mancoba dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået en ven i den danske keramiker Christian Poulsen, som han forkorter til "Xtian", samt forskellige andre studerende, som han forskelligt identificerer som "Pultzer/Pulzer/Bulzer", "den algeriske", "Chargo/Chago" og "Roser" (blandt andre). Han har et besøg med en sydafrikansk person identificeret som "Mall". Dagbogen slutter sandsynligvis ved udgangen af december 1938 eller januar 1939. translated 2025-02-06</t>
   </si>
@@ -1132,69 +1132,69 @@
   </si>
   <si>
     <t>1962-12-17</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba
 Ernest Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
     <t>Poul Henningsen
 Agnete Therkildsen
 Karen Vad
 Poul Vad</t>
   </si>
   <si>
     <t>Ejler Bille skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han og Agnete glæder sig over Ernests billede i deres hjem, og at de sender restbetalingen for værket. Bille vil forsøge at gøre Tom Birch interesseret i Ernests værker. Bille beretter endvidere om sit arbejde med udsmykningen til Jerne Seminarium i Esbjerg og fortæller om et radioprogram med musik og sang fra 1930erne og 1940erne, udvalgt ved Poul Henningsen. Agnete Bille har skrevet en hilsen i brevets margin. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/OE9M</t>
   </si>
   <si>
     <t>d. 17-12-62.WillemoesgadeKære Ernest, Sonja og Wonga.Det var hyggeligt igen at være sammen med jer i Paris. Nu jeg ved, I bor i det gamle kvarter, synes jeg, I bor os langt nærmere. Tak for brevet, som kom til os, medens i endnu var i Sønderho. Mancobas billede har vi paa væggen. Det er med i vort daglige liv og i vort arbejde, saaledes som de ting er det, man har om sig. Da vi jo gerne selv vil beholde det, vil jeg helst med det samme betale det helt ud, og sender derfor her restbeløbet. – maaske er det kun en mindstepris af, hvad billedet er værd herhjemme. Maaske kan jeg få Tom Birch (Kunstnernes Kunsthandel) interesseret, naar jeg nu kan vise ham et arbejde. I saa tilfælde vil jeg lade ham selv skrive til jer – og I kan saa igen svare ham, hvis det har interesse. Jeg fik heldigvis mit udkast til en væg i aulaen, i et seminarium i Esbjerg, færdig, medens jeg var derovre. Det bliver 6 træplader, der arbejder sammen, saa de danner en helhed. De blir igen alle fæstnet paa en større møbelplade, saaledes at alle 6 plader springer lidt frem i relief. Muren, den store plade |skal| hænge paa er [overstreget: 3 m og] 3,35 cm i højde og bredde. Jeg undgaar ved fordelingen af pladerne (der er malet, saa de danner en absolut helhed) at male eet kæmpebillede, som maaske ville ende med at sprænge hele arkitekturen. Modellen, som jeg har malet paa krydsfiner i en femtedel størrelse, vil jeg nu sende ud til den endelige bedømmelse i Kunstfondet. Jeg ved nok, at man ikke vil kunne forstaa meget af min forklaring, men jeg har foreløbig tro paa opgaven. Jeg tænker mig at I af og til ser Karen og Vad. Vi skriver selv til dem, men I maa ogsaa hilse dem. I aftes hørte vi i radioen – helt fra 8 til 10 en tilrettelæggelse af Poul Henningsen af de bedste viser – og [overstreget: og xx] enkelte prosastykker, som han har kunnet finde frem til. Det var hele tredvernes og fyrrenes stemning der dukkede op – noget af Kjeld Abels ”melodien der blev væk” de bedste af Liva Weels sange, nogle udvalgte Asxxxsang plader, Josephine Bäcker. Der var en helhed i hans udvalg, der baade var menneskelig og gribende. De bedste hilsener - og glædelig jul fra Bille|Kære Sonja og Mancoba og WongaGlædelig Jul og godt Nytaar!Hjertelig Hilsen Agnete Tak for sidst|</t>
   </si>
   <si>
+    <t>Sonja Ferlov Mancoba, Personnage, 1963.</t>
+  </si>
+  <si>
+    <t>Værk</t>
+  </si>
+  <si>
+    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963</t>
+  </si>
+  <si>
     <t>Sonja Ferlov Mancobas medlemskort til Salon de la Jeune Sculpture 1963.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/iNXX</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancobas medlemskort til Salon des Réalités Nouvelle 1963.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7b3P</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963</t>
   </si>
   <si>
     <t>1963-03-23</t>
   </si>
   <si>
     <t>Poul Vad</t>
   </si>
   <si>
     <t>Antonin Artaud
 Uffe Harder
 Signum. Tidsskrift for Moderne Kunst.
 Karen Vad</t>
   </si>
   <si>
     <t>Fra september 1962 og frem var Poul Vad seks måneder i Paris på et UNESCO-rejselegat, jf. udateret korrespondance mellem Giacometti og Poul Vad (oplyst af Folke Kjems 2.10.2025).  Poul Vad har tilsyneladende talt med Sonja Ferlov Mancoba om Antonin Artauds bog Van Gogh le suicidé de la société, 1947 under sit ophold i Paris.  Netop denne bog af Artaud optog Sonja Ferlov Mancoba (Aagesen, Dorthe og Mikkel Bogh, ”Sonja Ferlov Mancoba: Figuren, stemmerne og rummet” in Sonja Ferlov Mancoba. Maske og Ansigt. (red. Cecilie Høgsbro Østergaard), Statens Museum for Kunst 2019, p. 102).Poul Vad bragte et uddrag af Antonin Artauds bog Van Gogh le suicidé de la société, 1947, i tidsskriftet Signum (årg. 3, nr. 3, 1963, p. 23-28). Vad var stifter og redaktør af Signum. Uffe Harder oversatte uddraget til dansk. </t>
   </si>
   <si>
     <t>Poul Vad skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han tænker på de mange besøg hos dem i rue du Château og ikke helt ved, hvordan han skal fortsætte samtalen med dem, nu han er tilbage i Danmark efter seks måneder i Paris. Han skriver, at han endnu ikke har talt med Uffe Harder om oversættelsen af Artaud, og at han håber at kunne bringe et uddrag af Artauds bog i Signum. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/SV2X</t>
   </si>
   <si>
     <t>København d. 23-3-1963Kære Sonja, Ernest og Wonga,Det er meget vanskeligt for mig at skrive dette brev, på en måde. Jeg ved slet ikke hvad jeg skal skrive til jer. Jeg tænker på de mange, mange gange jeg kom hos jer, og hvorledes jeg altid blev modtaget med åbne arme, selv om I stod midt i arbejdet, og jeg tænker på alle de lange samtaler vi havde – det forekommer mig i dag som een eneste lang uafbrudt samtale. Jeg kan slet ikke sige hvor meget det betød for mig at komme hos jer, og hvor glad jeg var for den lange, uafbrudte samtale. Jeg ønsker at jeg lige nu kunne sig til Karen: kom, nu går vi en tur ud i rue du Chateau!Men jeg er dog naturligvis også glad for at være her igen, her hvor jeg sidder nu, og også her har jeg jo venner som jeg kan tale med og som jeg føler den umiddelbare menneskelige kontakt med som kommer af at man – på hver sin måde – ser fremad mod det samme.Jeg har endnu ikke talt med Uffe Harder om oversættelsen af Artaud, jeg ville først selv have tid til at arbejde bogen ordentligt igennem (og slå alle de svære ord op!). Jeg er meget glad for den bog og håber meget vi kan få tilladelse til at bringe en del af den i Signum.Det er også en overgang pludselig at være tilbage her og skulle tage fat på de mange praktiske ting som jeg gennem et halvt år stort set har været forskånet for.Jeg har meget krævende opgaver som venter mig, jeg håber at kunne løse dem tilfredsstillende og glæder mig naturligvis netop til at gå i gang med dem fordi de er krævende. Endnu kan jeg ikke samle mine indtryk og erfaringer fra de seks måneder i Paris. Men Karen og jeg er begge indstillet på at vende tilbage, når hun er færdig med skolen og når jeg har løst disse forhåndenliggende opgaver som kun kan løses her i Danmark.Karen har det godt, og vi har naturligvis meget at tale om, jeg skal hilse jer alle fra hende.Jeg håber I er blevet raske igen efter den megen sygdom så I atter alle kan kaste jer over arbejdet! Og I skal ikke tænke på at skrive til os, vi ved I er der og at I har meget at tænke på.Jeg vil skrive på gensyn, selv om det kan vare længe. Mange hilsner fraPoul V</t>
   </si>
@@ -1514,78 +1514,78 @@
   <si>
     <t>1964-10-27</t>
   </si>
   <si>
     <t>Følgebrev i forbindelse med fremsendelsen af udstillingskataloget til den amerikanske vandreudstilling Danish Abstract Art, hvor Sonja Ferlov Mancoba deltog med fem værker. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/tC1q</t>
   </si>
   <si>
     <t>1964-10-30</t>
   </si>
   <si>
     <t>Henrik  Jessen</t>
   </si>
   <si>
     <t>Den omtalte udstilling er Studenterforeningens jubilæumsudstilling 1939-1964: billedkunsten for 25 år siden og idag, København 1964. Sonja Ferlov Mancoba bidrog til udstillingskataloget med artiklen ”Hånd i hånd må vi gå”. Et maskinskrevet manuskript til artiklen findes i Ferlov Mancoba arkivet.</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Henrik Jessen fra Studenterforeningen for at aftale en længere tidsfrist på en artikel til en udstilling i Studenterforeningen, som han har spurgt, om hun vil skrive. Endvidere ønsker hun at prøve at bidrage med nogle nye collager, men vil ikke forpligte sig til det, da hun ikke ønsker at vise værker, hun ikke føler, hun kan stå inde for. Endvidere udtrykker hun tilfredshed med, at den planlagte udstilling anlægger et historisk perspektiv, da hun mener, at kun således kan vi forstå nutiden og finde vejen frem foran os.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/y22w</t>
   </si>
   <si>
+    <t>Primo januar 1965</t>
+  </si>
+  <si>
+    <t>Statens Kunstfond</t>
+  </si>
+  <si>
+    <t>Et udklip fra Berlingske Aftenavis. Mandag d. 28. December 1964, er fundet i samme læg som brevudkastet.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver supplerende oplysninger til sin ansøgning til Statens Kunstfond for at komme i betragtning til et treårigt stipendium. Hun opremser sin seneste udstillingsaktivitet i Paris og Amerika samt ønsket om en forestående retrospektiv udstilling i Danmark. Hun ønsker at bruge et eventuelt stipendium til at kunne fordybe sig i arbejdet med skulpturen samt til materialer. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/An9Y</t>
+  </si>
+  <si>
     <t>1965-1977</t>
   </si>
   <si>
     <t>Knud Ferlov</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Knud Ferlov, at han er i hendes tanker, mens hun arbejder på sine skulpturer. Hun takker ham for den rigdom og styrke, han har givet dem alle tre.  </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/VbT2</t>
   </si>
   <si>
     <t>Paris Kæreste Onkel Knud Saa mangen en gang mens jeg staar her og skærer paa Skulpturen dukker du op i mine Tanker; aldrig vil jeg kunne give dig nok min Tak for den Rigdom og Styrke du har givet os alle 3 ved hvad du er gennem dit Livs Stræben. </t>
-  </si>
-[...13 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/An9Y</t>
   </si>
   <si>
     <t>1965-02-24</t>
   </si>
   <si>
     <t>Børge Birch</t>
   </si>
   <si>
     <t>Husted
 Lauritz Rasmussen</t>
   </si>
   <si>
     <t>Børge Birch skriver til Sonja Ferlov Mancoba, at han har iværksæt støbning af to af hendes skulpturer.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/bg4S</t>
   </si>
   <si>
     <t>1965-03-02</t>
   </si>
   <si>
     <t>Paul Gadegaard
 Richard Mortensen</t>
   </si>
   <si>
@@ -2426,72 +2426,72 @@
 Poul Vad
 Preben  Wilmann</t>
   </si>
   <si>
     <t>Se brev 18.1.1964 fra Knud W. Jensen, hvor han tilbyder hende carte blanche til at udstille på Louisiana samt ønsker en samarbejdsaftale. Med hensyn til tilbuddet om optagelse i Grønningen, har Robert Dahlmann Olsen foranlediget muligheden for en invitation via Svavar Gudnason jf. breve fra Robert Dahlmann Olsen til Sonja Ferlov Mancoba 21.10.67 og 30.10.1967.</t>
   </si>
   <si>
     <t>Robert Dahlmann Olsen skriver til Sonja Ferlov Mancoba om en af hendes skulpturer, som han har set hos Børge Birch. Han skriver, at han har hørt, hun er blevet optaget på Grønningen, vistnok på foranledning af Adam Fischer, men har afslået medlemskab. Han mener, det er en forkert beslutning, hun har taget, da Den Frie er ”een stor rodebutik.” Han fortæller også, at han er blevet kontaktet af Poul Vad med henblik på at udlåne værker til en udstilling af Sonja Ferlov Mancobas værker på Holstebro Kunstmuseum. Endvidere fortæller han om Statens Kunstfond og forklarer, hvorfor et svar til Sonja Ferlov Mancoba fra dem kan være forsinket. Han håber, hun får flere nye værker med på Den Frie i år, så hun kan tjene penge til at støbe flere skulpturer og opbygge en ”lagerbeholdning”. Endvidere fraråder han hende at fæste for stor lid til Knud W. Jensen og en evt. udstilling på Louisiana og støbning af nye værker.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/4wIK</t>
   </si>
   <si>
     <t>Dragør, 21. 1. 68.Kære Sonja Ferlov Mancoba.Tak for det fire sider lange brev om de alvorlige problemer, dels i verden omkring os og dels i kunstverdenens sfære.Vi må jo håbe, at den større adgang til undervisning og uddannelse samt mulighederne for større fritid og eftertanke i forbindelse med de bedre rejsemuligheder trods alt nu giver en bedre og bredere forståelse for tingenes sammenhæng end tidlige – desværre bruges der fantastiske mængder af arbejde og kapital til intetsigende eller skadelige formål, en indsats der f. eks. omvekslet i boliger, kunne give folk, ikke paladser, men virkelig anvendelige omgivelser med plads til livsudfoldelse. Det er ikke noget nyt – vejen er lang, men mange unge drager jo idag ud og knytter forbindelser på tværs af verdensdelene.Men man skal jo nok være glad for at man ikke er i politikernes kreds. Den valgkampagne vi oplever her i Danmark i disse dage, er lidt flov. De gode politikere er mere interesseret i at rakke hinanden til, end at samarbejde om problemernes løsning – og sådan er det desværre også i storpolitikken.Børge Birch har vist mig den nye bronceskulptur som her vist, jeg kender ikke dens navn, men har taget et par billeder af den, men filman er endnu ikke fremkaldt. Det var en fint gennemarbejdet skulptur, der med sine forskellige forskydninger rejser sig smukt i rummet og næsten folder sig ud.Svavar Gudnason er dukket op i anledning af Grønningens åbning. Selv om han desværre var noget spiriturpåvirket – jeg ved ikke hvad der går af ham, hver gang han er hernede på egen hånd – forstod jeg dog at De vistnok var blevet optaget på Grønningen på anbefaling af Adam Fischer, men alligevel var sprunget fra.Adam Fischer døde desværre dagen efter og Grønningen og De selv ville nok have været godt tjent med et medlemsskab. Der er ganske vist bedre kunstnere på Den Frie, men det er desværre een stor rodebutik.Poul Vad har allerede for et halvt år siden talt om en lille skulpturfremvisning i Holstebro. Han har nu igen spurgt om jeg kunne tænke mig at udlåne nogle af Deres broncearbejder – i lighed med Å-udstillingen, og jeg har lovet at stille arbejderne til rådighed – naturligvis forudsat Deres tilsagn. Det bliver vist lidt tidligt på sommeren, så der er måske mulighed for at de hos Birch deponerede arbejder kan gå med? Men dette skal jeg ikke blande mig i. Resistance står endnu hos mig og venter på endelig afgangsordre.Det er nok ikke så mærkeligt, at svaret fra Statens Kunstfond er trukket i langdrag. Sagen er jo den, at der pr. 1’ jan. 1968 tiltrådte en ny bestyrelse med Preben Willman i spidsen – og den gamle bestyrelse havde i hele december travlt med at arrangere en udstilling, der viste købet gennem bestyrelsens 3-års periode. Skulpturafdelingen var iøvrigt meget ringe.Jeg vil trods alt håbe, at Resistance og nogle andre nye ting kommer med allerede i år på Den Frie og derved indbringer en god hjælp til støbning af ”lagerbeholdningen”, også fordi De nok ikke må være for optimistisk med en evt. henvendelse til Knud W. Jensen. Det er klart, at han kunne arragere en udstilling og sørge for støbning af en del af de nye, man han har jo så forfærdelige vanskeligheder med sig selv når der skal træffes en afgørelse i kunstneriske spørgsmål. Imidlertid ville det være en oplevelse at se en stor udstilling med de fleste af Deres arbejder, og det nye rum på Louisiana ville være en meget smuk ramme for et sådant arrangement. Prøv om De ikke kan lokke ham til Paris og se på sagerne. Tilbyder De ham Resistance, skal jeg naturligvis gerne bringe den derop.Mange hilsenerDeres Robert Dahlmann Olsen</t>
   </si>
   <si>
     <t>1968-01-29</t>
   </si>
   <si>
     <t>Jan  Groth</t>
   </si>
   <si>
     <t>Bråde</t>
   </si>
   <si>
+    <t>Sonja Ferlov Mancoba
+Benedikte Groth
+Steingrim Laursen
+Christian Poulsen</t>
+  </si>
+  <si>
+    <t>Jan Groth skriver til Ernest Mancoba, at han har set en af hans skulpturer i en artikel af Christian Poulsen og finder den stærk og betydningsfuld. Endvidere roser han det maleri, han har af Ernest, og beretter, hvordan han har indrammet det, så maleriets farver understreges.Recto brev fra Jan Groth til Sonja Ferlov Mancoba, hvor han skriver, at han er glad for hendes brev og den udtryksfulde måde, hun bruger sproget på. Han skriver, at han sender hende en ”lamme-brynje” til at have på, mens hun arbejder med skulpturen. Han skriver om det ”varsomme, tyste som kan formidles gennem kunst, fra menneske til menneske” og glæden ved at have lært dem at kende. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/RiQD</t>
+  </si>
+  <si>
     <t>Benedikte Groth
 Steingrim Laursen
 Ernest Mancoba
 Christian Poulsen</t>
   </si>
   <si>
     <t>Jan Groth skriver til Sonja Ferlov Mancoba, at han er glad for hendes brev og den udtryksfulde måde, hun bruger sproget på. Han skriver, at han sender hende en ”lamme-brynje” til at have på, mens hun arbejder med skulpturen. Han skriver om det ”varsomme, tyste som kan formidles gennem kunst, fra menneske til menneske” og glæden ved at have lært dem at kende.  Verso et brev til Ernest Mancoba fra Jan Groth, hvor han skriver, at han har set en af hans skulpturer i en artikel af Christian Poulsen og finder den stærk og betydningsfuld. Endvidere roser han det maleri, han har af Ernest, og beretter, hvordan han har indrammet det, så maleriets farver understreges.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/M22s</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/RiQD</t>
   </si>
   <si>
     <t>1968-02-10</t>
   </si>
   <si>
     <t>Christian Poulsen</t>
   </si>
   <si>
     <t>Robert Dahlmann Olsen skriver, at han har hørt fra Christian Poulsen, at Sonja Ferlov Mancoba skal deltage som gæst på Den Frie i dette år. Han har sendt ham en liste over de værker, der kan lånes til udstillingen og skriver, at en kopi af listen er vedlagt dette brev. Endvidere skriver han, at han gerne vil erhverve en ny, ikke for stor, skulptur af Sonja Ferlov Mancoba.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/SJfs</t>
   </si>
   <si>
     <t>1968-02-13</t>
   </si>
   <si>
     <t>Benedikte Groth
 Jan  Groth</t>
   </si>
   <si>
     <t>Benedikte Groth skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba og takker dem for, at de uforbeholdent lader hende få del i deres venskab med Jan Groth. Hun håber at besøge dem i Paris, og at de vil komme og besøge hende og Jan Groth. Verso har Jan Groth skrevet en hilsen og beskriver venskabet med dem som en forelskelse. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/A6yN</t>
@@ -5217,87 +5217,87 @@
   <si>
     <t>Karen Vad
 Poul Vad</t>
   </si>
   <si>
     <t>Apulejus fra Madaura 
 Arius
 Cyprian
 Nestorius
 Plotin
 Saint Augustine of Hippo
 Tertullian
 Kasper  Vad
 Signe  Vad</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Karen og Poul Vad om sine tanker om den vestlige verdens samfund. Han sammenligner nutiden med tiden omkring Roms fald, og støtter sig til læsninger af de de kristne kirkefædre, særligt Augustin. Han sporer en åndelig krise hen over de seneste 2000 år. Han skriver for at dele sine tanker og refleksioner med Poul og Karen Vad og for at sige at de er i hans tanker også selvom det er længe siden han har skrevet til dem sidst.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/hRc6</t>
   </si>
   <si>
     <t>153, rue du ChâteauPARIS 14eDec. 19, 1981My dear Paul My dear Karen,Just a little word to say that inspite of my long silence you are constantly in my mind and I look back with unchanging respect and gratitude to the courageous and hopeful moments we experienced together.Today dark and heavy clouds are hanging over the destiny of our humanity; we must not give in to dejection and despair – mankind has survived moments of cruel adversity in the course of time – I have devoted, of late, some time reading on the state of the Occident at the break-down of the Roman Empire (Pax Romana) and the period that preceded the founding of our present day society The most obvious and outstanding reason for the collapse of this very courageous tentative vas the lack of an ‘idea’ that could have held together and cemented the various peoples that constituted that |this| vast and far flung Empire towards a common purpose and world vision. It is to the last writers of Antiguity and first Xtian Fathers and writers (to their great honour) that we owe the clear putting up of the problem and the discussion of its various aspects – I think of Apulée, Plotin Tertullien, Cyprien, Arius, Nestorius, Donatus and expecially Augustin.These debates and controversies resulted in the Church doctrine and liturgy of the Early Church based upon the concepts and conclusions of the Council of Nicea (340) Which were eventually upheld and defended so brilliantly by Saint Augustin notably in his De Trinitate.Without questioning the honesty and sincerity of Saint Augustin and his great concern for the destiny and wellbeing of man I have a nagging feeling that he was first of all things a political thinker rather than a theologian. His was a solution of emergency (de catastrophe) when the hand of each man was against every other man – an appeal for an armistice (paix de Dieu); for a period of respite and reflexion; for humanity to regain its equilibrium in serenity –This period has lasted now nearly two thousand years and especially since the Renaissance and the Reformation the credibility of the Christian hypothesis |has| become badly shaken. The question posed and to be answered by our generation today is equivalent to that which faced man at the end of the Roman Empire.Dear friends this is an attempt to give you a little picture of my state of mind for the moment. This year has been very difficult and full of unforeseeable events – Personally for a long time my health has been uncertain an I have been in a state of constant fatigue and physical weakness. But however now I have been regaining forces after a long convalescence and am beginning to take up again. You can be sure that we are hoping to hear from you all Remember us to Kasper and Signe I embrace you all from the bottom of my heart and I ask you to receive our most heartfelt Good Wishes of the Season! Wonga Sonja + Ernest</t>
   </si>
   <si>
+    <t>1982-1983</t>
+  </si>
+  <si>
+    <t>Manuskript i forbindelse med film og filmpræmiere: ”Sonja Ferlov Mancoba - en dansk billedhugger i Paris”, Dokumentarfilm fra 1983 instrueret af Torben Glarbo efter manuskript af Gertrud Købke Sutton.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba - en dansk billedhugger i Paris.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4tXN</t>
+  </si>
+  <si>
+    <t>Filmen er ”Sonja Ferlov Mancoba - en dansk billedhugger i Paris”, Dokumentarfilm fra 1983 instrueret af Torben Glarbo efter manuskript af Gertrud Købke Sutton.</t>
+  </si>
+  <si>
+    <t>Gertrud Købke Sutton skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, om, hvad hun ønsker at vise med filmen om Sonja Ferlov Mancoba og hvordan hun ønsker at vise det. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/hKFF</t>
+  </si>
+  <si>
     <t>c. 1982</t>
   </si>
   <si>
     <t>Olaf Olsen</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Olaf Olsen vedrørende placeringen af hendes skulptur i Botanisk Haves palmehus. Hun glæder sig over placeringen tæt på jordoverfladen og takker for forståelsen af det, hun har ønsket at udtrykke med skulpturen.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/XkhY</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba takker Olaf Olsen og Ny Carlsbergfondet for alt det, de vil gøre for at få hendes skulptur placeret godt i Botanisk Have. Hun skriver, at det var et mirakel at høre fra ham med disse nyheder midt i en dyster verden, hvor enhver kæmper for at opretholde livsdriften og fortsætte kampen for menneskehedens liv. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/xyW9</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/4tXN</t>
   </si>
   <si>
     <t>1982-01-03</t>
   </si>
   <si>
     <t>Torben Glarbo</t>
   </si>
   <si>
     <t>Vibeke  Glarbo</t>
   </si>
   <si>
     <t>Torben Glarbo skriver til Sonja Ferlov Mancoba, at han gerne vil tale med hende om de filmoptagelser, han lavede med hende og Ernest Mancoba på Trelleborg for halvandet år siden. Han kommer til Paris med sin kone og vil gerne tale med hende i den forbindelse.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/MrP9</t>
   </si>
   <si>
     <t>1982-01-28</t>
   </si>
   <si>
     <t>Carl  Kjersmeier 
 Steingrim Laursen
 Ernest Mancoba
 Wonga Mancoba</t>
   </si>
@@ -5428,84 +5428,84 @@
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YpVi</t>
   </si>
   <si>
     <t>April-maj 1983</t>
   </si>
   <si>
     <t>Ebbe Preisler Film/TV</t>
   </si>
   <si>
     <t>Torben Glarbo
 Gertrud Købke Sutton
 Louisiana
 Ebbe Preisler
 Anne  Vinterberg</t>
   </si>
   <si>
     <t>Invitationskort fra Ebbe Preisler Film/TV til premiere på ”Sonja Ferlov Mancoba – en dansk billedhugger i Paris”, en film af Torben Glarbo, Gertrud Købke Sutton, Ebbe Preisler og Anne Vinterberg på Louisiana.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/TQI9</t>
   </si>
   <si>
     <t>1983-04-16</t>
+  </si>
+  <si>
+    <t>Finn Munch-Petersen</t>
+  </si>
+  <si>
+    <t>Gustaf Munch-Petersen
+Jytte Munch-Petersen</t>
+  </si>
+  <si>
+    <t>Filmen er ”Sonja Ferlov Mancoba - en dansk billedhugger i Paris”, Dokumentarfilm fra 1983 instrueret af Torben Glarbo.</t>
+  </si>
+  <si>
+    <t>Finn Munch-Petersen skriver til Sonja Ferlov Mancoba, at han er set Torben Glarbos film om hende, og at den gjorde stort indtryk. Han fremhæver de figurer, der holder hinanden i hånden. Han opfatter hendes menneskesyn og kunst som værende i overensstemmelse med Gustaf Munch-Petersens livsindstilling og var rørt af hendes oplæsning af ”det underste land”.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/X1wG</t>
   </si>
   <si>
     <t>Agnete Bjerre
 Frede Christoffersen
 Poul Hansen
 Leif  Jensen
 Peter Johansen
 Steingrim Laursen
 Gunnar Nikolajsen
 Agnete Therkildsen</t>
   </si>
   <si>
     <t>Ejler Bille skriver til Sonja Ferlov Mancoba og Ernest Mancoba om Torben Glarbos film om Sonja Ferlov Mancoba, som han og Agnete har set på Louisiana. Bille beskriver den som fremragende og fremhæver fotograferingens rolige rytme og synes, at Sonja Ferlov Mancoba fremstår ”ægte”. Påskrift med hilsen fra Agnete Therkildsen.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/r4wL</t>
   </si>
   <si>
-    <t>Finn Munch-Petersen</t>
-[...14 lines deleted...]
-  <si>
     <t>1983-05-14</t>
   </si>
   <si>
     <t>Vibeke  Glarbo
 Leif  Jensen
 Steingrim Laursen
 Gustaf Munch-Petersen
 Anker  Sørensen</t>
   </si>
   <si>
     <t>Filmen er ”Sonja Ferlov Mancoba - en dansk billedhugger i Paris”, Dokumentarfilm fra 1983 instrueret af Torben Glarbo efter manuskript af Gertrud Købke Sutton.Torben Glarbo nævner en filmklipper ved navn Anker, som også er krediteret som klipper på filmen "Sonja Ferlov Mancoba - en dansk billedhugger i Paris". Det er formentlig Anker Sørensen.</t>
   </si>
   <si>
     <t>Torben Glarbo skriver til Sonja Ferlov Mancoba om modtagelsen af filmen om hende i Danmark. Han beskriver de mange positive tilbagemeldinger og vedlægger avisomtaler. Han takker hende for hendes tillid til ham og beskriver, hvad han har ønsket med filmen, og hvordan det er lykkedes.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/bNXe</t>
   </si>
   <si>
     <t>1983-06-07</t>
   </si>
   <si>
     <t>Kirke Hyllinge</t>
   </si>
   <si>
@@ -5676,54 +5676,54 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/VCuQ</t>
   </si>
   <si>
     <t>MARC MANCOBA153 Rue du Château75014 PARIS M. Le Préfet de PoliceMonsieur, j’ai l’honneur de solliciter auprès de vous une autorisation pour le transfert à  l'étranger des cendres de ma mère Sonja MANCOBA née FERLOV décédée le 17 Décembre 1984 à Paris. L’urne no 3443 a été soudée au crématorium de la ville de Paris (Père-Lachaise). Elle doit être placée dans le caveau de famille au cimetière de Copenhague (DANEMARK) Le voyage est prévu le cinq Mars ou départ de l'aéroport Carles De Gaulle.Je vous prie d'agréer, Monsieur Le Prefet, l’expression de mes sentiments distingués Wonga Marc Mancoba</t>
   </si>
   <si>
     <t>1985-02-27</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba er begravet på det Ferlovske familiegravsted på Assistens Kirkegård, København.</t>
   </si>
   <si>
     <t>Tilladelse fra politiet til at udføre Sonja Ferlov Mancobas urne fra Frankrig til Danmark.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/92pi</t>
   </si>
   <si>
     <t>1986-02-13</t>
   </si>
   <si>
     <t>Jens Bork</t>
   </si>
   <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9cId</t>
+  </si>
+  <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9PyQ</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/9cId</t>
   </si>
   <si>
     <t>1986-04-15</t>
   </si>
   <si>
     <t>Atelier Litografisk</t>
   </si>
   <si>
     <t>Litografistudiet inviterer Ernest til at arbejde sammen med dem. Mens Ernest lavede træsnit, er det sandsynligt, at hans arbejde med litografier begyndte med dette samarbejde med Atelieret.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/sZNx</t>
   </si>
   <si>
     <t>(transcription: W.Sze)[sender: HOSTRUP-PEDERSEN &amp;amp; JOHANSEN, Atelier for Lithografi, Peter Johansen][recipient: Ernest][date: 15 April 1986]
 Kære Ernest, Steingrim [Steingrim Laursen] ringede til mig fornylig og fortalte at han havde besøgt dig i Paris og at i havde talt om at du gerne vil komme til København nu til sommer og lave lithografier i vores ateliér. Vi er meget interesserede i at samarbejde med dig og vil derfor spørge dig om det ville passe dig at komme i Juni måned fra Mandag d. 9 og ca. 2 uger frem, alt afhængig af hvor meget vi vil lave. Jeg forstod på Steingrim at du ville bo hos Benedikte Groth, men i alle tilfælde er du meget velkommen til at bo hos mig og min kone i Kokkedal, togforbindelsen til København/Valby er direkte, vi kan i så fald følges ad. Kunne du ikke give os en snarlig besked om dit samtykke, om det overhovedet kan lade sig gøre for dig på det tidspunkt, ellers finder vi et andet. mange hilsener[signed: Peter Johansen]</t>
   </si>
   <si>
     <t>1986-04-22</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YnIv</t>
   </si>
   <si>
     <t>(transcription: W.Sze)[sender: Ernest][recipient: Litografisk (Copenhagen), attention Peter Johansen][date: undated, after 22 April 1986]
@@ -5738,71 +5738,71 @@
   <si>
     <t>(transcription: W.Sze)[sender: HOSTRUP-PEDERSEN &amp;amp; JOHANSEN, Atelier for Lithografi, Peter Johansen][recipient: Ernest][date: 22 April 1986]
 Kære Ernest,jeg må desværre rette mit første brev med hensyn til datoen til din ankomst for at arbejde her med lithografi. Der er sket det at vores arbejdsplan er ændret lidt, så istedet for at du kommer her, som tidligere nævnt, d. 9.6.1986, så beder vi om ikke det vil være muligt for dig at komme en uge senere d.v.s. d. 16.6.1986. Kunne du ikke give os snarlig besked derom, så ville vi være meget glade. mange hilsener[signed: Peter Johansen]</t>
   </si>
   <si>
     <t>1986-06</t>
   </si>
   <si>
     <t>Mens Ernest tidligere lavede træsnit, er det sandsynligt, at hans arbejde med litografi begyndte med dette opholdtranslated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/lgb0</t>
   </si>
   <si>
     <t>(transcription: W.Sze)[sender: Ernest][recipient: Litografisk (Copenhagen), attention Peter Johansen][date: undated]
 Koere Peter, koere Tove og koere IngerIt has taken us longer than we had hoped to send you this little word after our happy  coming together at the warm reception and feastful dinner you offered us when I last we weree at your beautiful home in Kokkedal.The reason for this delay has been the great confusion and incertitude which we have discovered in our affairs and which appear bottomless and very intricate.This has shocked us so much as to leave us unable to write freely to our friends,and has occupied all our attention .But even if you have not received word from us  ,you can be sure that you always have been in our thoughts.It is with great indebtedness and gratitude that I think of the project which you proposed and we carried out so well, and in such harmony together.This good collaboration that you have maintained in your atelier and vaerksted is symbolic of what is needed so badly iin our present world where people with different characters and gifts find it so difficult to work together towards a common aim. It was an enriching experience for me and it helped to find back to some aspects of my expression which I had set aside for a long time and to discover new possibilities in the beautiful art of lithography.The piece of mind and unbelievable sympathy and human care I received from the whole family at your place made the whole project much easier for me .And the dialog we had both at home and during the little trip up and down to the working place and back ,was very inspiring for my effort.I thank you all for it. We were very glad to receive your beautiful card and message from Portugal.It gave as a little pic-ture which made us share in the good experience you had both of the land and of the people,for which we felt you had sympathy and concern.Our present problems might make it necessary that we make again the journey to Denmark soon .But we are not fixed as yet and we would prefer there things to be kept between us.In the meantime ,we send you ,Wonga and I, our most heartfelt greetings and rememberancesVery sincerely yours [unsigned]
  </t>
   </si>
   <si>
     <t>1987-11-09</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/wPNF</t>
   </si>
   <si>
+    <t>Vilhelm Hammershøi</t>
+  </si>
+  <si>
+    <t>Wonga Mancoba har hjulpet Poul Vad med at formidle kontakt til Louvre med henblik på at afklare hvilke værker (mumieportrætter) Hammershøi, kunne have set på sine Paris ophold, jf korrespondance i Ferlov Mancoba arkivet.</t>
+  </si>
+  <si>
+    <t>Ernest og Wonga Mancoba skriver til Poul og Karen Vad og takker for at have modtaget Poul Vads Hammershøi-bog. De skriver om deres oplevelse af Hammerhøi og de tanker og spørgsmål bogen er med til at rejse. Brevet er sandsynligvis skrevet af Wonga Mancoba på vegne af begge.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/nIyA</t>
+  </si>
+  <si>
     <t>Nel Erasmus</t>
   </si>
   <si>
     <t>Reinhold Cassirer
 Elza Miles
 Gerard Sekoto</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/JfLQ</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/nIyA</t>
   </si>
   <si>
     <t>1988-06-12</t>
   </si>
   <si>
     <t>Ksenia Klimentievna Grigorjeva</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Troels Andersen for at kondolere med Ksenias død. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/S4Cm</t>
   </si>
   <si>
     <t>1989-11-16</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Inger Ferlov. Han glæder sig over at hun er i bedring efter en alvorlig sygdom. Han mindes sidst de sås og udtrykker varme og glæde ved erindringen om den varme modtagelse som både han og Wonga blev mødt med fra familien. Han nævner en uidentificeret Peter og Tove i brevet. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Nyqg</t>
   </si>
   <si>
     <t>Audio file 95-2</t>
   </si>
@@ -6177,72 +6177,72 @@
   <si>
     <t>1998-12-03</t>
   </si>
   <si>
     <t>Pollack-Krasner Foundation</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/IX7u</t>
   </si>
   <si>
     <t>2000-02-15</t>
   </si>
   <si>
     <t>Ejler  Bille
 Sonja Ferlov Mancoba
 Erwin Graumann
 Florence  Mancoba, née Mangqangwana
 Richard Mortensen
 Christian Poulsen
 Vincent van Gogh</t>
   </si>
   <si>
+    <t>Manuskript til tale til Ejler Billes 90 års fødselsdag d. 6.3.2000. Talen findes i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/e0GV</t>
+  </si>
+  <si>
+    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
+  </si>
+  <si>
     <t>Engelsk version af Ernest Mancobas tale i anledning af Ejler Billes 90års fødselsdag d. 6.3.2000. Slutningen af talen mangler i denne version, se dansk manus og bog. Talen findes på dansk og i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
     <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/aEuQ</t>
   </si>
   <si>
     <t>When I was a little boy in South Africa, many many years ago, I lived together with my family, in a kind of ghetto for mineworkers, known under the name « Comet Location », which belonged to the East Rand Property Mines, in the middle of the goldfields along the Rif | Reef|, near Johannesburg in the Northern Transvaal.  One day in our little tin-box house, where my mother had just been delivered with yet another child, (as, allowed by her initiation to the know-how, transmitted through an old tradition for women, in case of need, that is: alone and without help), and I had been given permission to enter the room, where she was resting with the new baby in her arms, I asked Her:"But, Mother, I have already four sisters. Why is it never a boy? When are you going to give me a brother, with whom I can play, so that I never more will feel lonely, when my comrades are not present?" "Listen, Ernest, she answered, stop complaining so childishly. Whether it be a boy or a girl is absolutely indifferent. Even if I well understand that you wish someone to play with, we must be glad for the children God will send me. And, besides, your brothers, you'll find out in the wide world." Some years later, as I had become a young man and was tempering with woodcarving, in the hope of becoming a sculptor, in my land of birth, I had to admit that if one wished to be an artist, then one had first and foremost, to be able to be oneself –  which, as I could understand , can never be the case as long as one is not considered as a fully free human being, the which I never thought possible, for the rest of my coming life in the Northern Transvaal, my home province.So I decided to rely on my mother’s word and find somebody who could speak with me from human to human, even though it be across frontiers, and even far away from the land of my fathers? With the hope that it might, at long last, establish a deeper understanding between people, here as well as there. On the evening, when I lost sight of Africa's coastline, on board the steamer "Balmoral Castle", and sailed away on life's big ocean, towards my destiny, I had no idea, though, how the latter already lay, as if it were, pre-ordained by secret forces, which, at times, in a strange way, direct men's course - whatever they may think. The first European to whom I spoke, was an english 'old mariner', whom I had first met on the ship, and then later again on the mainland, in a pub of the harbour, in Southampton. Of what he told , I remember only that he had sailed on many a ship, along his life, and that the boat that had represented most for him , bore a name that I was never to forget, since it came to symbolize my existence thereafter on the new continent where I had arrived , and which was so different from my Africa: the boat's name was 'All Alone'. How it happened that I did not quite end up in such a plight, so despairing for a man coming from a culture, in which none at the time, was left in loneliness, is a mystery to me.Anyway, it is a fact that when I came to Paris in 1938 from London, where I had been accomodated by my benefactor, Bishop Smythe, whom I had met at Fort Hare ( the first institution, with university status for blacks, in South Africa - that had just opened), he had already contacted the director of Ecole des Arts Décoratifs, rue d'Ulm, who in turn had asked the assembled students whether anyone could take care of a new comrade, who was supposed to arrive f rom London, next day. The condition being, naturally, to speak and understand the English tongue, which was not so common a thing in France, at the time. Only one arm had been raised. It was a dane who was studying sculpture at the institution. Christian Poulsen was his name. Many times thereafter has he told me how surprized they all had been, when instead of one of His British Majesty's fair-haired subjects, in tweed jacket and bowler-hat, as expected, there stood in front of them a dark son of the deepest Africa.But, only a few days later, when confidence and friendship was beginning to emerge between us , he told me that if, as I pretended, I had come up North in search of a true dialogue with a new generation of artists in Europe, then I was very lucky for he could introduce me to a certain group of danish surrealists* living at the moment in Paris. Next day , therefore, we left together the "Latin Quarter" and "Rue Monsieur-Le-Prince", where I lived, and we went up Boulevard Saint Michel, towards and past that undomitable lion, dedicated to the National Defense, which stands on a pedestal at Place Denfert-Rochereau ( but which would show itself to be all too tame once the war began), and then onwards to Eglise d'Alesia, until, after going down a little discreet blind-alley on the right, one ended in a sort of inner courtyard or little square, over which rose an oldish building which, I have heard , can still be seen nowadays. We went up the wooden staircase, and the moment after, once Christian had knocked on the door, I was standing in front of a young man whose clear eyes and open face radiated with honesty and friendliness It was my first vision of Ejler Bille and this, how our first meeting started. Straight-away we felt at ease with one another. We began a dialogue and a friendship which, ( I ignored it then ) was to last ( with some interruptions) throughout a whole life. Bille told how the young in Europe were in the middle of a revolt against the still-born art, which is called ‘academism’, and how , in their attempt, they had relied, for inspiration and support , among other things , on the expression, which , up till then had been considered the childish amusement of 'wild tribes', while I expressed how much it had meant for me to come in contact (through certain artists who had emigrated to my country or through photographic reproductions) with Van Gogh's paintings or with great artists from the ‘Renaissance’. I explained also, how what one in Europe called "Art" was closely linked, in Africa, to people's daily life and had to do, at the same time, with the magic world. When we took leave of one another on that same evening, Bille suddenly added: "Ernest, I actually know some one who would be very interested*, I am sure, in all you have said about Africa and Art, and whom I would like you to meet. On my next visit to Impasse du Rouet, I encountered, for the very first time, Sonja Ferlov, the sculptor and my future companion of a lifetime. It was very exciting for me, on these occasions, to hear about how the young surrealists, in such northern abodes, as Denmark, had reproduced sculptures and masks from Africa (especially those of the "Kjersmeier Collection"), in their magazine ‘Linien’. I also understood that ‘Linien’ represented both a vital battle for the human expression and at the same time, a meeting place or a platform, where different conceptions, could be confronted, that, simultaneously, helped artists and the public in a forward searching effort. This movement had indeed already contributed to a clarification of modern thought and art, even though it at a later stage may have been obfuscated, metamorphosed, and willingly or unwillingly, diverted from its original significance, project and possibilities On the basis of what I came to know through these discussions with Bille and Sonja, I was in full accord with them about the attitude and positions they had taken — together with Richard Mortensen, one of the founders of the movement and a close friend of Sonja's- namely that surrealism or the new art should not be a reaction against Reason ( however much the latter had been misused in Europe by the ideology  of Progress, with the subsequent tendency towards a certain deification of science. The which we thought a great danger, especially at a time when all the chaotic forces of Nihilism, were marching the goose-step right over Mankind's most vital values, to the point of trampling down the little flower itself of any possible future. Bille had indeed as neighbour a man who was a living example of what could happen when pure instinct in a people was being manipulated and flattered to the point of loosing even the last impressions of basic wisdom. He was a refugee called Erwin Graumann, a painter of the ‘Expressionistic’ school who had been persecuted by the ‘Brown Power’ in Germany, for having once given shelter in his studio to some of its political opponents. As he had made the mistake to try to renew his papers at the Embassy, after telling him to go back home in order to having them changed, they had stampled a big ‘Nicht Gulticht’ on his passport. So he was surviving as he could, in very dire conditions, for, in the eyes of the French he remained a German and an enemy. He had painted a very fine picture, which Sonja was to remember for the rest of her life. It represented the the greyish roofs over Berlin. Many times, since this first occasion, have I sat with these my new friends   and exchanged point of view about the expression, about humanity, and the situation in the world, seen exhibitions together; visited other artists and common friends or helped each other in the dauly, until the moment when this blessed little period (which, in my case, had not lasted more than two years) came to a brutal end when one day somebody knocked at my studio, rue Hippolyte Maindron and Destiny stood on the door-step, dressed up in a “vert-de-gris” uniform.When Billed decided to travel back to Denmark midst rumours of the impending conflict, I accompanied hum to his train at Gare du Nord. And the last words I heard form him when the engine, in smoke and noice , began to roll, were:”Take good care of one another, Sonja and yourself”I did not know that more than eighjt years would go by before our next meeting , and only after the worst time and war that Mankund has eer seen , will have destroyed the little world of hope and inspiration that we had experienced in the Paris of thes “good old days”For me it had been a terrible lesson in what happens when Man forgets the great principle of the forefathers: “Mankind Is One”. A cocention which had been engrained* in me with the mother-milk as inherited from the spirit of the Old World, and with which I had travelled in the form of the lightest luggage, an African word of wisdom: Umuntu ngumuntu ngabanye abantu” which means: “Man is Man, trough, and because of, other men”</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
   </si>
   <si>
     <t>2002-11-02</t>
   </si>
   <si>
     <t>Crématorium du Père-Lachaise</t>
   </si>
   <si>
     <t>Ernest Mancoba, deceased 29 October 2002, cremated</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/OH25</t>
   </si>
   <si>
     <t>2002-11</t>
   </si>
   <si>
     <t>Dominique Gaulme</t>
   </si>
   <si>
     <t>Wonga fortæller sin ven, Dominique Gaulme, om Ernest Mancobas død og begravelsen af hans aske i Sydafrika. Begravelse af den afdøde i hans/hendes forfædres land praktiseres bredt af mange af folkene i Sydafrika (og Afrika). Bemærk, at Ernest og Wonga begravede Sonja Ferlov i Danmark. Billedet på postkortet er Mancobas maleri "L’Ancêtre" (1968-70) i samlingen af Johannesburg Art Gallery.
 translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/AzXQ</t>
@@ -6279,1750 +6279,1750 @@
     <t>2006-06-11</t>
   </si>
   <si>
     <t>Bridget Thompson kuraterede en udstilling af Mancobas værk "I menneskehedens navn" (2006) på Gold of Africa Museum (Kapstaden), og i dette brev diskuterer hun og Wonga udstillingskataloget.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Op9m</t>
   </si>
   <si>
     <t>(transcription by W. Sze)[sender: Wonga][addressed to: Arts Ubuntu Trust, Director Bridget Thompson ][postmarked: 2 May 2006]Very Dear BridgetIt was good news to learn that the 3 diskets have arrived in perfect state at the printer's in Pretoria. And that they can be used for the catalogue. I also wish hereby to confirm that I give you permission to reproduce my family's works, as long as the photographers' copyrights will be respected, as you assured me, over the phone, that they would. I wish to add that my agreement applying for this present exhibition and its catalogue, will have to be renewed, in case of any further use beyond the present project, as I am confident that you, Art &amp;amp; Ubuntu or the museum's director responsible will not undertake anything with these documents and artworks, without such formal acceptance according to law and custom. And when they are no longer needed , I will be very thankful if it were possible that you take all three diskets back from the printer ( Pluto) and keep them preciously until my arrival. I was also very happy and encouraged to hear that the pictures of my little show here in the Latin Quarter were appreciated and not found too unworthy of the heritage.As promised, I send you my fax number:fax nr.: 01.42.79.9O.74(It is a nearby shop Papeterie du Maine; so please do add the mention “for W.M.Mancoba”)It was very thoughtful of you to help my family Muriel and Constance to be present. Perhaps it would also be possible to send some form of consideration and invitation to a member of the family: a professor who wrote a biography of Sekoto. We missed each other, when he came to Paris, last, for I was out of town, and could not be of much help in his research. Naturally I express my infinite gratitude to you, Elza Miles, Abdul, and all the members of "Art and Ubuntu", not least, the gentle and courageous Zobeida . Please do transmit my most profound greetings to my good friend Bruce of Komekje. In general , do also express, in advance to my being present personally, my unbounded gratitude to all in South Africa who have supported Ernest Mancoba and Sonja Ferlov in their effort to reach the heart and minds of the people( whether in Africa, Europe and the world at large), and in their quest towards a new spiritual integration which, alone, can give us a future.Until I see you in person, dear Bridget, please receive herewith,My Heartfelt Embrace [unsigned]
  </t>
   </si>
   <si>
     <t>2007-04-15</t>
   </si>
   <si>
     <t>Bridget Thompson skriver for at informere Wonga om tilbageleveringen af Ernest Mancoba's værker. Hun takker ham for brugen af in situ billeder af værkerne til hendes plakatprojekt - som danner grundlaget for Arts Ubuntu Trusts tilbud indtil nu.translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7XMf</t>
   </si>
   <si>
     <t>(transcription by W. Sze)[sender: Arts Ubuntu Trust, Director Bridget Thompson][addressed to: Wonga][postmarked: 15 April 2007]Dear Wonga, In the name of all Humanity the African Spiritual expression of Ernest MancobaThe Ernest Mancoba exhibition at the Gold of Africa Museum closed on the 31 of March, and we are in the process of returning your drawings and staff back to you. They were very important to the success of this exhibition and we'd like to thank you very much for allowing us the use of them. We would also like to inform you that we are currently preparing to make a travelling poster exhibition of selected images from the exhibition. We intend to show these posters as part of a series of art educational workshops in community art centres around South Africa. We appreciate your indication of support for this idea. Amongst other goals we hope to bring the artists from the artist's workshop together again as teachers in this practical project. Nevertheless we thank you once again for your inestimable support, and look forward to working with you in the future. We also wish you all the very best for your planned exhibition later this year in Cape Town and hope that we will be able to be of assistance. Sincerely, [signed: Bridget Thompson] Bridget Thompson Curator</t>
   </si>
   <si>
-    <t>Audio file 63-2</t>
-[...20 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/GHZp</t>
+    <t>Udateret.</t>
+  </si>
+  <si>
+    <t>Torben Glarbo skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han og hans kone, Vibeke Glarbo, kommer til Paris i marts og håber at besøge dem.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/FiYu</t>
+  </si>
+  <si>
+    <t>Steffen Steffensen</t>
+  </si>
+  <si>
+    <t>Troels Andersen
+Ejler  Bille
+Erwin Graumann
+Richard Mortensen</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba citerer fra denne artikel: Ejler Bille, ”den internationale kunstudstilling i københavn 1935 (kubisme = surrealisme)”, Linien 15. februar, nr. 10, 2. aar, 1935, pp. 3-6.Brevet er en fotokopi.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Steffen Steffensen med kunstnervennen Erwin Graumanns adresse i Schweiz og en kort levnedsbeskrivelse flettet sammen med en beskrivelse af sit venskab med ham. Hun beretter blandt andet om, hvordan hun har kendt Graumann siden 1935, hvor hun mødte ham i forbindelse med sit engagement i Linien. Hun fortæller, hvordan hun har bevaret kontakten med ham i alle sine år i Paris, hvor han først levede som tysk flygtning og senere har besøgt hende, Ernest Mancoba og Wonga Mancoba og beriget dem med sin poesi og varme. Hun beskriver desuden hans atelier og nævner, at han har en lille samling af afrikansk kunst. Hun citerer endvidere Ejler Billes beskrivelse af hans kunst fra &lt;em&gt;Linien&lt;/em&gt; 15. februar, nr. 10, 2. aar , 1935. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/t0Ao</t>
+  </si>
+  <si>
+    <t>Audio file 53-2</t>
+  </si>
+  <si>
+    <t>Kattinge, Denmark
+Birkerød, Denmark</t>
+  </si>
+  <si>
+    <t>Else  Alfelt
+Mikael Andersen
+Ejler  Bille
+Hugo Ferlov
+Knud Ferlov
+Svavar Gudnason
+Henry Heerup
+Egill Jacobsen
+Robert  Jacobsen
+Asger Jorn
+Richard Mortensen
+Carl-Henning Pedersen
+Christian Poulsen
+Lina  Poulsen
+Erik Thommesen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/gwWh</t>
+  </si>
+  <si>
+    <t>Audio file 107-2</t>
+  </si>
+  <si>
+    <t>Else  Alfelt
+Ejler  Bille
+Vilhelm Bjerke-Petersen
+Paul Gauguin
+Henry Heerup
+Victor  Hugo
+Carl  Kjersmeier 
+Richard Mortensen
+Wolfgang Amadeus Mozart
+Thomas  Munro
+Carl-Henning Pedersen
+Christian Poulsen
+Arthur Rimbaud
+Bertel  Thorvaldsen
+Leon Underwood
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Q5FT</t>
+  </si>
+  <si>
+    <t>Audio file 73-2</t>
+  </si>
+  <si>
+    <t>Thomas, an English lawyer in St Denis
+Jean-Jacques Rousseau</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/EGTh</t>
+  </si>
+  <si>
+    <t>Audio file 117-1</t>
+  </si>
+  <si>
+    <t>Rue d'Aguerre, Paris
+Rue du Moulin Vert, Paris
+Café du Dôme, a restaurant in Paris
+Les Halles, Paris</t>
+  </si>
+  <si>
+    <t>Louis  Armstrong
+Cab Calloway
+Duke Ellington
+Alberto Giacometti
+Paul Guillaume
+Amalie  Kjersmeier
+Carl  Kjersmeier 
+Pablo Picasso
+Charles Ratton</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/w9fq</t>
+  </si>
+  <si>
+    <t>Audio file 54-2</t>
+  </si>
+  <si>
+    <t>Côte d'Azur, French riviera</t>
+  </si>
+  <si>
+    <t>Louis  Aragon
+Willy  Brandt
+Marlene  Dietrich
+Paul  Éluard
+Erwin Graumann
+Hans Hartung
+Adolf Hitler
+Friedrich Christian Anton "Fritz"  Lang
+Bram van Velde</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0KDB</t>
+  </si>
+  <si>
+    <t>Audio file 141-2</t>
+  </si>
+  <si>
+    <t>Rue d'Aguerre, Paris</t>
+  </si>
+  <si>
+    <t>Christine Baumeister
+Ejler  Bille
+Henri  Goetz
+Erwin Graumann
+Hans Hartung</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/qeDk</t>
+  </si>
+  <si>
+    <t>Audio file 141-1</t>
+  </si>
+  <si>
+    <t>Rue d'Aguerre, Paris
+St German-des-Prés or 14th arrondissement of Paris
+Rue Monsieur-le-Prince, Paris</t>
+  </si>
+  <si>
+    <t>Henri  Goetz
+Janub "Jane" Gool-Tabata
+Vladimir Lenin
+Christian Poulsen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9hSo</t>
+  </si>
+  <si>
+    <t>Audio file 139-1</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
+Ejler  Bille
+André Breton
+Alberto Giacometti
+Henri  Goetz
+Francis Gruber
+Rita  Gueyfier
+Paul Guillaume
+Hans Hartung
+Lippy Lipshitz
+Richard Mortensen
+Thomas  Munro
+Clarisse Penso
+Pablo Picasso
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/778G</t>
+  </si>
+  <si>
+    <t>Audio file 131-2</t>
+  </si>
+  <si>
+    <t>Vélodrome d'Hiver, Paris</t>
+  </si>
+  <si>
+    <t>Percy
+Antonin Artaud
+Marie-Berthe  Aurenche
+Louis  Buñuel
+Gustave Courbet
+Marcel Duchamp
+Max Ernst
+Alberto Giacometti
+Francis Gruber
+Asger Jorn
+Jacques  Lacan
+René Magritte
+Genia Rajhmann
+Chaïm Soutine</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/JwI4</t>
+  </si>
+  <si>
+    <t>Audio file 73-1</t>
+  </si>
+  <si>
+    <t>Sétif, Algeria
+Saint-Rémy-lès-Chevreuse, France</t>
+  </si>
+  <si>
+    <t>André Breton
+Winston  Churchill
+Charles de Gaulle
+Joseph  Stalin
+Maurice  Thorez</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/i5KC</t>
+  </si>
+  <si>
+    <t>Audio file 65-2</t>
+  </si>
+  <si>
+    <t>Milosz
+Drancy internment camp
+Otto Adolf  Eichmann
+La Grande Caserne St. Denis (Seine)
+Genia Rajhmann
+Erwin  Rommel
+Royallieu-Compiègne internment camp
+Jean  Weinfeld
+George  Wellers</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/B6FG</t>
+  </si>
+  <si>
+    <t>Audio file 31-2</t>
+  </si>
+  <si>
+    <t>District 6, Cape Town</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Georges Braque
+Elsa Dziomba
+Paul Guillaume
+Lippy Lipshitz
+Henri Matisse
+Thomas  Munro
+Pablo Picasso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Nvkw</t>
+  </si>
+  <si>
+    <t>Audio file 31-1</t>
+  </si>
+  <si>
+    <t>Rue de Seine, Paris</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
+Ejler  Bille
+Vilhelm Bjerke-Petersen
+Georges Braque
+Marc Chagall
+Marcel Duchamp
+Max Ernst
+Galerie Pierre
+Alberto Giacometti
+Erwin Graumann
+Paul Guillaume
+Hans Hartung
+Egill Jacobsen
+René Magritte
+Richard Mortensen
+Thomas  Munro
+Christian Poulsen
+Tristan Tzara</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4btE</t>
+  </si>
+  <si>
+    <t>Audio file 76-2</t>
+  </si>
+  <si>
+    <t>Rue du Guerre, Paris</t>
+  </si>
+  <si>
+    <t>Marie-Berthe  Aurenche
+Constantin Brancusi
+Max Ernst
+Francis Gruber
+Paul Guillaume
+Carl  Kjersmeier 
+Henri  Laurens
+Charles Ratton</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/gDIX</t>
+  </si>
+  <si>
+    <t>Audio file 59-1</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Vilhelm Bjerke-Petersen
+Hieronymous  Bosch
+Alberto Giacometti
+Harald  Giersing
+Grønningen
+Henry Heerup
+Poul Henningsen
+Sven  Johansson
+Fernand Léger
+Jacques-Henri  Lévesque
+Mr Plesner
+Pablo Picasso
+Arthur Rimbaud
+Axel Salto
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ebeq</t>
+  </si>
+  <si>
+    <t>Audio file 81-1</t>
+  </si>
+  <si>
+    <t>Euripides
+Socrates
+Antonin Artaud
+Ejler  Bille
+Paul  Cezanne
+Théodore  Géricault
+Alberto Giacometti
+Carl  Kjersmeier 
+Andrea Mantegna
+Friedrich Nietzsche
+Pablo Picasso
+Christian Poulsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/yKUE</t>
+  </si>
+  <si>
+    <t>Audio 81-2</t>
+  </si>
+  <si>
+    <t>Rue Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Erwin Graumann
+Rita  Gueyfier
+Carl  Kjersmeier 
+Christian Poulsen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/6Nea</t>
+  </si>
+  <si>
+    <t>Audio file 135-2</t>
+  </si>
+  <si>
+    <t>Else  Alfelt
+Antonin Artaud
+Alberto Giacometti
+Egill Jacobsen
+Carl  Kjersmeier 
+Richard Mortensen
+Carl-Henning Pedersen
+Pablo Picasso
+Erik Thommesen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/DclL</t>
+  </si>
+  <si>
+    <t>Audio file 152-2</t>
+  </si>
+  <si>
+    <t>Bornholm Island, Denmark</t>
+  </si>
+  <si>
+    <t>Mikael Andersen
+Ejler  Bille
+André Breton
+Nahum Gabo
+Otto Gessler
+Robert  Jacobsen
+Asger Jorn
+Paul la Cour
+Elza Miles
+Richard Mortensen
+Ib Munkvad
+Lisbeth  Pedersen
+Erik Thommesen
+Richard  Winther</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/khFA</t>
+  </si>
+  <si>
+    <t>Audio file 66-2</t>
+  </si>
+  <si>
+    <t>Cemetary Montrouge, Paris
+Rue Hippolyte Maindron, Paris
+Rue du Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ngomo
+Renée  Alexis
+Louis  Aragon
+Winston  Churchill
+Croix-de-Feu
+François de la Rocque
+Alberto Giacometti
+Diego Giacometti
+Philippe  Pétain
+Tonio  Pototschnig</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/uVmG</t>
+  </si>
+  <si>
+    <t>Audio file 117-2</t>
+  </si>
+  <si>
+    <t>Comet gold mines, South Africa
+Rue d'Aguerre, Paris</t>
+  </si>
+  <si>
+    <t>Marion  Anderson
+Ejler  Bille
+Constantin Brancusi
+Rita  Gueyfier
+Henri  Laurens
+Wolfgang Amadeus Mozart
+Clarisse Penso
+Bessie Smith
+University of Fort Hare
+Antonio Vivaldi
+Bruno Walter
+Christian Zervos</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ZoUO</t>
+  </si>
+  <si>
+    <t>Audio file 134-1</t>
+  </si>
+  <si>
+    <t>Montparnasse train station, Paris</t>
+  </si>
+  <si>
+    <t>Francisco Franco Bahamonde
+André Léon Blum
+Neville  Chamberlain
+Édouard Daladier
+Adolf Hitler
+Gustaf Munch-Petersen
+Joseph  Stalin</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ANFG</t>
+  </si>
+  <si>
+    <t>Audio file 134-2</t>
+  </si>
+  <si>
+    <t>Brittany, France</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Charles de Gaulle
+Janub "Jane" Gool-Tabata
+Richard  Nixon
+Augusto José Ramón Pinochet
+Joseph  Stalin
+I.B. Tabata</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/6UpU</t>
+  </si>
+  <si>
+    <t>Audio file 139-2</t>
+  </si>
+  <si>
+    <t>Chaville, suburb in south west Paris, 12 km from the centre
+Rue d'Ulm, Paris
+Rue du Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Jean  Genet
+Alberto Giacometti</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/aniY</t>
+  </si>
+  <si>
+    <t>Audio file 49-2</t>
+  </si>
+  <si>
+    <t>Southampton, England</t>
+  </si>
+  <si>
+    <t>Ngomo
+Bishop Smythe
+Paul Guillaume
+Lippy Lipshitz
+Elza Miles
+Thomas  Munro</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/dgM3</t>
+  </si>
+  <si>
+    <t>Audio file 115-1</t>
+  </si>
+  <si>
+    <t>Brittany, France
+Gare du Nord, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Alberto Giacometti
+Erwin Graumann
+Clarisse Penso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0661</t>
+  </si>
+  <si>
+    <t>Audio file 115-2</t>
+  </si>
+  <si>
+    <t>Søren Kierkegaard
+Francis  of Assisi</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/N86C</t>
+  </si>
+  <si>
+    <t>Audio file 18-1</t>
+  </si>
+  <si>
+    <t>Mr. Fletcher
+Drancy internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/HRNy</t>
+  </si>
+  <si>
+    <t>Audio file 47-2</t>
+  </si>
+  <si>
+    <t>Montparnasse, Paris</t>
+  </si>
+  <si>
+    <t>Jacques  Duclos
+Janub "Jane" Gool-Tabata
+Adolf Hitler
+Asger Jorn
+Alexander  Nevsky
+Joseph  Stalin</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/xn0W</t>
+  </si>
+  <si>
+    <t>Audio file 64-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Alois  Brunner
+Drancy internment camp
+La Grande Caserne St. Denis (Seine)</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/MRDY</t>
+  </si>
+  <si>
+    <t>Audio file 91-2</t>
+  </si>
+  <si>
+    <t>Fresnes prison, Paris</t>
+  </si>
+  <si>
+    <t>Mr. Fletcher
+Alois  Brunner</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/fFHw</t>
+  </si>
+  <si>
+    <t>Audio file 150-1</t>
+  </si>
+  <si>
+    <t>Joe, an American soldier
+Milosz
+Thomas, an English lawyer in St Denis
+Dwight  Eisenhower
+Philippe  Leclerc de Hauteclocque</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Ne3R</t>
+  </si>
+  <si>
+    <t>Audio file 153-2</t>
+  </si>
+  <si>
+    <t>vélodrome d'hiver, Paris</t>
+  </si>
+  <si>
+    <t>Bailey, a Black prisoner in St Denis camp
+Benjamin, a Black prisoner in St Denis
+Milosz
+Antonin Artaud
+Genia Rajhmann
+Vittel internment camp</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/8QNR</t>
+  </si>
+  <si>
+    <t>Audio file 70-1</t>
+  </si>
+  <si>
+    <t>Bornholm, a Danish island
+Le Havre, France
+Portes de Paris, a city gate of Paris
+Portes de Clignancourt, a city gate of Paris
+Ported de la Chapelle, a city gate of Paris</t>
+  </si>
+  <si>
+    <t>Benjamin, a Black prisoner in St Denis
+Lopez family
+Alberto Giacometti
+Richard Mortensen
+Gustaf Munch-Petersen
+Tonio  Pototschnig</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Y9jd</t>
+  </si>
+  <si>
+    <t>Audio file 72-2</t>
+  </si>
+  <si>
+    <t>Joe, an American soldier
+Constantin Brancusi
+Arthur  Briggs
+Miles  Davis
+Alberto Giacometti
+Juliette  Greco
+Henri  Laurens
+Richard Mortensen
+Charlie  Parker
+Clarisse Penso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9X4l</t>
   </si>
   <si>
     <t>Audio file 63-1</t>
   </si>
   <si>
     <t>Professor Evelyn D'Iepu
 Sister Pauline
 Karel Appel
 Charles Dickens
 Grace Dieu mission school
 Laurent-Désiré  Kabila
 Erik Ortvad
 James  Palmer
 Mobutu  Sese Seko</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Zet6</t>
   </si>
   <si>
-    <t>Audio file 64-1</t>
-[...37 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/JzsM</t>
+    <t>Audio file 103-2</t>
+  </si>
+  <si>
+    <t>Venda wood sculptor
+Antonin Artaud
+Wolfgang Amadeus Mozart
+Pablo Picasso
+Ousmane  Sow
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9iZ0</t>
+  </si>
+  <si>
+    <t>Audio file 104-2</t>
+  </si>
+  <si>
+    <t>Benoni, now a part of greater Johannesburg, South Africa
+Pietersberg, now Polokwane, South Africa
+Johannesburg, South Africa</t>
+  </si>
+  <si>
+    <t>Bantu Welfare Trust
+Elsa Dziomba
+Paul Guillaume
+Rheinallt Jones
+Lippy Lipshitz
+Elza Miles
+Thomas  Munro
+Pablo Picasso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/JJEc</t>
   </si>
   <si>
     <t>Audio file 62-2</t>
   </si>
   <si>
     <t>Nobadula
 Samuel  Beckett
 Arthur  Briggs</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/wv3f</t>
+  </si>
+  <si>
+    <t>Audio file 46-1</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba
+Wonga Mancoba
+Clarisse Penso</t>
+  </si>
+  <si>
+    <t>Kattinge, Denmark</t>
+  </si>
+  <si>
+    <t>Kiki de Montparnasse
+Arthur  Adamov
+Louis  Armstrong
+Antonin Artaud
+Samuel  Beckett
+Thérèse Treize  de Caro
+André  Derain
+Alberto Giacometti
+Eugène  Ionesco
+Asger Jorn
+Jean Juarès
+Per  Krogh
+Pierre Drieu  La Rochelle
+Meret  Oppenheim
+Pablo Picasso
+Man Ray</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/eCA9</t>
+  </si>
+  <si>
+    <t>Audio file 80-2</t>
+  </si>
+  <si>
+    <t>Bantu Welfare Trust
+Rheinallt Jones
+Lippy Lipshitz
+Nelson Mandela
+T. C.  Mehta</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0uJI</t>
+  </si>
+  <si>
+    <t>Udateret</t>
+  </si>
+  <si>
+    <t>Gerda  Birkelund</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Gerda Birkelund fra Statens Kunstfond og glæder sig over deres forslag om pris på en af hendes skulpturer. Hun takker Birkelund for hendes omsorgsfulde brev og for at have lettet hende for mange praktiske bekymringer. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/j9jz</t>
+  </si>
+  <si>
+    <t>Bodil  Høyer</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Bodil Høyer, at hun ikke kan genkende sine ord og sit syn på skulpturen i den artikel, Høyer har skrevet. Hun beder hende om at destruere den uden at vise den til nogen. Hun ønsker, Høyer møder ”gode og frugtbare Kontakter” og beskriver, hvordan hun mener, vi alle må kæmpe for at konfrontere livet og den menneskelige eksistens. Til sidst i brevet kommenterer hun, at hun anser niveauet i de medsendte blade fra Høyer for middelmådigt og havende meget lidt med kultur at gøre. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0Wqt</t>
+  </si>
+  <si>
+    <t>Schmidt</t>
+  </si>
+  <si>
+    <t>Elise  Johansen
+Ernest Mancoba
+Wonga Mancoba</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba takker Herr Schmidt for hans venlige brev og for modtagelsen af 1000 kr., som han har sendt hende på vegne af Elise Johansen. Hun beklager, at hun ikke har svaret før nu, og fortæller, at hun og Ernest Mancoba har været ængstelige for Wonga Mancoba, som ikke har været rask. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ePk1</t>
+  </si>
+  <si>
+    <t>Uidentificeret</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver en kort biografi og udstillingshistorik til en uidentificeret herre. Hun opremser hvilke skulpturer hun har hos sig og hvad hun har af fotografier hun kan stille til rådighed, samt hvilke skulpturer hun kan nyfotografere. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/AJS2</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Børge Birch efter et besøg fra ham, hvor han har foreslået en prissætning og fordeling af salgsprisen baseret på støbeprisen for Sonja Ferlov Mancobas skulpturer. Sonja Ferlov Mancoba ønsker en anden salgspris, baseret på Birchs vurdering og en ligelig deling af indtægten, samt en fælles betaling af udgifterne til støbning. Hun kommenterer endvidere, at hun efter mange år uden salg først nu er begyndt at slippe sine skulpturer løs.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ifC2</t>
+  </si>
+  <si>
+    <t>undated</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4HxQ</t>
+  </si>
+  <si>
+    <t>Audio file 11-1</t>
+  </si>
+  <si>
+    <t>Marcel Duchamp</t>
+  </si>
+  <si>
+    <t>Tidsindeks og noter forberedt af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas søn, Marc også kendt som Wonga, optog interviews med sin far. Interviewsene syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba eksplicit sin filosofi om kunst. Sandsynligvis følgende fil: 13-1translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/oYiV</t>
+  </si>
+  <si>
+    <t>Audio file 13-1</t>
+  </si>
+  <si>
+    <t>Plato
+Geoffrey Chaucer
+Sonja Ferlov Mancoba
+Wolfgang Amadeus Mozart
+William Shakespeare</t>
+  </si>
+  <si>
+    <t> Tidsindeks og kommentar af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas søn, Marc, også kendt som Wonga, optog interviews med sin far. Interviewsne syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba sin filosofi om kunst, og Wonga sætter et mål for den familiememoire, han planlægger at skrive.Sandsynlig forgående fil: 11-1; sandsynlig efterfølgende fil: 13-2translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/1L4z</t>
+  </si>
+  <si>
+    <t>Audio file 13-2</t>
+  </si>
+  <si>
+    <t>Tidsindeks og kommentar forberedt af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ernest Mancobas søn, Marc også kendt som Wonga, optog interviews med sin far. Interviewsene syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba sin filosofi om kunstForudgående fil: 13-1translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/BwNu</t>
+  </si>
+  <si>
+    <t>Audio file 15-1</t>
+  </si>
+  <si>
+    <t>Tidsindeks og kommentarer udarbejdet af W. Szetranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Ejer af Ferlov Mancobatranslated 2025-02-07</t>
+  </si>
+  <si>
+    <t>Sønnen til Ernest Mancoba, Marc, også kendt som Wonga, indspillede interviews med sin far. Interviewsne syntes at tjene forskellige formål. I denne fil diskuterer Ernest Mancoba eksplicit sin filosofi om kunst. translated 2025-02-07</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0QgV</t>
+  </si>
+  <si>
+    <t>Audio file 116-1</t>
+  </si>
+  <si>
+    <t>Baoulet
+Francisco Franco Bahamonde
+Eugen Berthold Friedrich  Brecht
+Salvador  Dali
+Walter  Disney
+Paul Guillaume
+Richard Mortensen
+Wolfgang Amadeus Mozart
+Thomas  Munro
+Pablo Picasso
+Arthur Rimbaud
+Joseph  Stalin
+Vincent van Gogh
+Victor Vasarely
+Andy Warhol</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/HAQl</t>
   </si>
   <si>
     <t>Audio file 116-2</t>
   </si>
   <si>
     <t>Bulwell
 Louis  Armstrong
 Francisco Franco Bahamonde
 Hieronymous  Bosch
 Georges Brassens
 Salvador  Dali
 Marcel Duchamp
 Alberto Giacometti
 Georg  Hegel
 Damien Hirst
 Billie Holiday
 Knud W. Jensen
 Jack Lang
 Irvine Mancoba
 Yves Mathieu Saint Laurent
 Wolfgang Amadeus Mozart
 Pablo Picasso
 William Shakespeare
 Vincent van Gogh
 Karen von Blixen-Finecke
 Lars von Trier</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/cPXr</t>
   </si>
   <si>
-    <t>Audio file 11-1</t>
-[...38 lines deleted...]
-Antonin Artaud
+    <t>Audio file 146-1</t>
+  </si>
+  <si>
+    <t>Govan Mbeki
+Thabo Mbeki
+John Milton
+Gerard Sekoto</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/B2b4</t>
+  </si>
+  <si>
+    <t>Audio file 46-2</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
 Ejler  Bille
-Paul  Cezanne
-[...375 lines deleted...]
-Antonin Artaud
 Alberto Giacometti
 Egill Jacobsen
-Carl  Kjersmeier 
 Richard Mortensen
-Carl-Henning Pedersen
-[...4 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/DclL</t>
+Carl-Henning Pedersen</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/u5up</t>
   </si>
   <si>
     <t>Audio file 59-2</t>
   </si>
   <si>
     <t>Antonin Artaud
 Ejler  Bille
 Vilhelm Bjerke-Petersen
 Hieronymous  Bosch
 Salvador  Dali
 Marcel Duchamp
 Sonja Ferlov Mancoba
 Greta  Garbo
 Adolf Hitler
 Wassily Kandinsky
 Paul Klee
 Piero  Manzoni
 Richard Mortensen
 Gustaf Munch-Petersen
 Jens August  Schade</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/tjpU</t>
   </si>
   <si>
-    <t>Audio file 141-1</t>
-[...65 lines deleted...]
-  <si>
     <t>Audio file 135-1</t>
   </si>
   <si>
     <t>Ejler  Bille
 Marc Chagall
 Jean  Dubuffet
 Svavar Gudnason
 Henry Heerup
 Robert  Jacobsen
 Gunnar  Jespersen
 Asger Jorn
 Richard Mortensen
 Pablo Picasso
 Henri Rousseau
 Erik Thommesen</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Mhgv</t>
-  </si>
-[...393 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/xn0W</t>
   </si>
   <si>
     <t>Audio file 152-1</t>
   </si>
   <si>
     <t>Ejler  Bille
 Vilhelm Bjerke-Petersen
 Robert  Jacobsen
 Axel  Johansen
 Asger Jorn
 Wassily Kandinsky
 Carl  Kjersmeier 
 Kazimir Malevich
 Karl  Marx
 Pieter Cornelis Mondrian
 Richard Mortensen
 Pablo Picasso
 Ole  Sarvig
 Richard  Winther
 Jan Zibrandtsen</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/iFJ9</t>
   </si>
   <si>
+    <t>Audio file 108-1</t>
+  </si>
+  <si>
+    <t>Jean Arp
+Antonin Artaud
+Ejler  Bille
+Henry Heerup
+Asger Jorn
+Richard Mortensen
+Pablo Picasso
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Rycx</t>
+  </si>
+  <si>
+    <t>Audio file 108-2</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Vilhelm Bjerke-Petersen
+Georges Braque
+Marcel Duchamp
+Alberto Giacometti
+Paul Guillaume
+Henry Heerup
+Lippy Lipshitz
+Vilhelm  Lundstrøm
+Richard Mortensen
+Thomas  Munro
+Pablo Picasso
+Hans  Øllgaard</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/tqGh</t>
+  </si>
+  <si>
+    <t>Audio file 132-2</t>
+  </si>
+  <si>
+    <t>Oigny-en-valois, France</t>
+  </si>
+  <si>
+    <t>Pierre Alechinsky
+Guillaume  Apollinaire
+Ejler  Bille
+Christian Dotremont
+Asger Jorn
+Carl  Kjersmeier 
+Joseph  McCarthy</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/lWbc</t>
+  </si>
+  <si>
+    <t>Audio file 132-1</t>
+  </si>
+  <si>
+    <t>Karel Appel
+Ejler  Bille
+Eugene Brands
+Arthur  Briggs
+Christian Dotremont
+Asger Jorn
+Paul la Cour
+Richard Mortensen
+Constant Nieuwenhuys
+Jackson Pollock
+Joseph Antoon Rooskens
+Joseph  Stalin
+Guillaume Cornelis van Beverloo
+Theo  Wolvecamp</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/cred</t>
+  </si>
+  <si>
+    <t>Audio file 66-1</t>
+  </si>
+  <si>
+    <t>Charles de Gaulle
+Alberto Giacometti
+Diego Giacometti
+Douglas  MacArthur
+Tonio  Pototschnig
+Hideki  Tojo</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/xw27</t>
+  </si>
+  <si>
+    <t>Audio file 49-1</t>
+  </si>
+  <si>
+    <t>Antonin Artaud
+Bishop Smythe
+Geoffrey  Davids
+Goolam Gool</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/YUgt</t>
+  </si>
+  <si>
+    <t>Audio file 47-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Smith, a Black prisoner in St Denis
+Louis  Armstrong
+Bauhaus
+Joseph  Goebbels
+Grace Dieu mission school
+Walter  Gropius
+Wassily Kandinsky
+Paul Klee
+La Grande Caserne St. Denis (Seine)
+Friedrich Christian Anton "Fritz"  Lang
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/K8bb</t>
+  </si>
+  <si>
+    <t>Audio file 91-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Mr. Fletcher
+Arthur  Briggs
+Hilary Clinton
+Drancy internment camp
+La Grande Caserne St. Denis (Seine)
+Royallieu-Compiègne internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/JzsM</t>
+  </si>
+  <si>
+    <t>Audio file 151-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Bishop Smythe
+La Grande Caserne St. Denis (Seine)
+Stephen  Lawrence
+Jean-Marie  Le Pen
+Royallieu-Compiègne internment camp
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/GsU7</t>
+  </si>
+  <si>
+    <t>Audio file 153-1</t>
+  </si>
+  <si>
+    <t>Bailey, a Black prisoner in St Denis camp
+Benjamin, a Black prisoner in St Denis
+Smith, a Black prisoner in St Denis
+Arthur  Briggs
+Charles Taylor
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/jhwP</t>
+  </si>
+  <si>
+    <t>Audio file 154-1</t>
+  </si>
+  <si>
+    <t>Marseille, France</t>
+  </si>
+  <si>
+    <t>Father Juergen
+Joe, an American soldier
+Miles  Davis
+Juliette  Greco</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/NokU</t>
+  </si>
+  <si>
     <t>Audio file 65-1</t>
   </si>
   <si>
     <t>Arthur  Briggs
 Drancy internment camp
 La Grande Caserne St. Denis (Seine)</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/R2w4</t>
   </si>
   <si>
-    <t>Audio file 65-2</t>
-[...52 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/9X4l</t>
+    <t>Audio file 85-2</t>
+  </si>
+  <si>
+    <t>Boksburg, South Africa</t>
+  </si>
+  <si>
+    <t>Lord Robert Baden-Powell
+Boy Scout Movement
+Grace Dieu mission school
+Pathfinders
+Alvin Uncle Mangqangwana
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/PsBr</t>
   </si>
   <si>
     <t>Audio file 84-2</t>
   </si>
   <si>
     <t>Grahamstown, now Makhanda, South Africa
 Alice, now Dikeni, South Africa</t>
   </si>
   <si>
     <t>Professor C.P. Dent
 Professor Murdoch
 Professor Tooke
 Sister Innes
 Sister Pauline
 Aimé  Césaire
 Édouard  Glissant
 Grace Dieu mission school
 Professor John Jabavu
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YFPE</t>
   </si>
   <si>
-    <t>Audio file 49-2</t>
-[...71 lines deleted...]
-  <si>
     <t>Audio file 60-2</t>
   </si>
   <si>
     <t>Pietersburg, now Polokwane, South Africa
 District 6, neighbourhood in Cape Town, South Africa</t>
   </si>
   <si>
-    <t>Bishop Fuller
+    <t>Reverend Bishop John Latimer Fuller 
 Sister Pauline
 Ellis Park rugby stadium
 Grace Dieu mission school
 Professor John Jabavu
 Khaiso secondary school
 Lovedale Missionary Institute
 Gerard Sekoto
 University of Fort Hare
 University of South Africa
 Father Samuel Percy Woodfield</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/h6BT</t>
   </si>
   <si>
+    <t>Audio file 60-1</t>
+  </si>
+  <si>
+    <t>Germiston, now part of Greater Johannesburg, South Africa
+Benoni, now part of Greater Johannesburg, South Africa</t>
+  </si>
+  <si>
+    <t>Lord Robert Baden-Powell
+Boy Scout Movement
+Grace Dieu mission school
+Professor John Jabavu
+Lovedale Missionary Institute
+Pathfinders
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/mJ9u</t>
+  </si>
+  <si>
     <t>Audio file 57-1</t>
   </si>
   <si>
     <t>Dr Testa
 Professor Lyle
 Professor Tooke
 Albert Einstein
 Luc  Ferry
 Professor John Jabavu
 Professor Alexander  Kerr
 Dr Josef Mengele</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/y1kx</t>
   </si>
   <si>
+    <t>Audio file 63-2</t>
+  </si>
+  <si>
+    <t>Ernest Mancoba
+Wonga Mancoba
+Elske Miles</t>
+  </si>
+  <si>
+    <t>Father W. A. Palmer
+Loquay
+Professor Evelyn D'Iepu
+Sister Innes
+Sister Margaret
+Sister Pauline
+Geoffrey  Davids
+Freddie  Oliphant
+James  Palmer
+Alvin Uncle Mangqangwana
+Father Samuel Percy Woodfield</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/GHZp</t>
+  </si>
+  <si>
     <t>Audio file 86-1</t>
   </si>
   <si>
     <t>Grahamstown, now Makhanda, South Africa
 St Peter's Anglican Church, Makhanda, South Africa</t>
   </si>
   <si>
     <t>Sister Margaret
 Grace Dieu mission school
 Florence  Mancoba, née Mangqangwana</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/gRms</t>
   </si>
   <si>
+    <t>Audio file 94-2</t>
+  </si>
+  <si>
+    <t>Nobadula
+Sipho
+Grace Dieu mission school
+Martin  Heidegger
+Ronald Mancoba
+Friedrich Nietzsche
+Alvin Uncle Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4yMX</t>
+  </si>
+  <si>
+    <t>Audio file 102-1</t>
+  </si>
+  <si>
+    <t>Pietersberg, now Polokwane, South Africa</t>
+  </si>
+  <si>
+    <t>Venda wood sculptor
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Avd1</t>
+  </si>
+  <si>
+    <t>Audio file 102-2</t>
+  </si>
+  <si>
+    <t>Drakensberg, a mountain range that divides South Africa and Lesotho</t>
+  </si>
+  <si>
+    <t>Grace Dieu mission school
+Carl  Kjersmeier 
+Samuel  Mqhayi
+Freddie  Oliphant
+Shaka  Zulu</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ow36</t>
+  </si>
+  <si>
     <t>Audio file 103-1</t>
   </si>
   <si>
-    <t>Pietersberg, now Polokwane, South Africa</t>
-[...2 lines deleted...]
-    <t>Bishop Fuller
+    <t>Reverend Bishop John Latimer Fuller 
 Venda wood sculptor
 Michelangelo Merisi  da Caravaggio
 Paul Guillaume
 Khaiso secondary school
 Lippy Lipshitz
 Thomas  Munro
 Pablo Picasso
 Gerard Sekoto</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/IPpF</t>
   </si>
   <si>
-    <t>Audio file 102-2</t>
-[...19 lines deleted...]
-Sipho
+    <t>Audio file 33-2</t>
+  </si>
+  <si>
+    <t>Paul Guillaume
+Lippy Lipshitz
+Florence  Mancoba, née Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ODf1</t>
+  </si>
+  <si>
+    <t>Audio file 33-1</t>
+  </si>
+  <si>
+    <t>Turffontein, South Africa</t>
+  </si>
+  <si>
+    <t>Sister Pauline
+Venda wood sculptor
 Grace Dieu mission school
-Martin  Heidegger
-[...18 lines deleted...]
-    <t>Audio file 103-2</t>
+Rheinallt Jones
+Khaiso secondary school
+Florence  Mancoba, née Mangqangwana
+University of Fort Hare
+University of Witwatersrand</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Vb0b</t>
+  </si>
+  <si>
+    <t>Audio file 48-1</t>
   </si>
   <si>
     <t>Venda wood sculptor
 Antonin Artaud
-Wolfgang Amadeus Mozart
+British Museum
+Iziko South African National Gallery
+Karl  Marx
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Kt25</t>
+  </si>
+  <si>
+    <t>Audio file 56-1</t>
+  </si>
+  <si>
+    <t>Turffontein, South Africa
+Boksburg, now a part of Greater Johannesburg, South Africa
+Johannesburg, South Africa
+New comet gold mines, South Africa
+Khayelitsha, a township outside of Cape Town, South Africa</t>
+  </si>
+  <si>
+    <t>Irvine Mancoba
+Ronald Mancoba
+Florence  Mancoba, née Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4xG8</t>
+  </si>
+  <si>
+    <t>Audio file 20-1</t>
+  </si>
+  <si>
+    <t>unknown narrator
+Ejler  Bille
+Ernest Mancoba
+Wonga Mancoba</t>
+  </si>
+  <si>
+    <t>Eugen Berthold Friedrich  Brecht
+Cab Calloway
+Morten  Nielsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/76GC</t>
+  </si>
+  <si>
+    <t>Audio file 20-2</t>
+  </si>
+  <si>
+    <t>Paul  Cezanne
+Paul  Lacroix
 Pablo Picasso
-Ousmane  Sow
-[...16 lines deleted...]
-Paul Guillaume
+Andy Warhol</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/fmad</t>
+  </si>
+  <si>
+    <t>Audio file 109-1</t>
+  </si>
+  <si>
+    <t>Nelson Mandela
+Gerard Sekoto</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/6J25</t>
+  </si>
+  <si>
+    <t>Audio file 112-2</t>
+  </si>
+  <si>
+    <t>Milosz
+Nobadula
+Sister Pauline
+Thomas, an English lawyer in St Denis
+Bantu Welfare Trust
+Drancy internment camp
 Rheinallt Jones
-Lippy Lipshitz
-[...5 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/JJEc</t>
+La Grande Caserne St. Denis (Seine)
+Royallieu-Compiègne internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Wwwj</t>
+  </si>
+  <si>
+    <t>Audio file 106-1</t>
+  </si>
+  <si>
+    <t>Bachuanaland, now Botswana</t>
+  </si>
+  <si>
+    <t>Bishop Smythe
+Archibald  Jordan
+Carl  Kjersmeier 
+Karl  Marx
+Makhaya  Ntini
+George Bernard Shaw
+I.B. Tabata
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/oMlp</t>
+  </si>
+  <si>
+    <t>Audio file 106-2</t>
+  </si>
+  <si>
+    <t>Colonel Hare
+Nongqawuse
+F. W. De Klerk
+Grace Dieu mission school
+Archibald  Jordan
+Carl  Kjersmeier 
+Lovedale Missionary Institute
+Govan Mbeki
+Thabo Mbeki
+Rhodes University
+Professor Izak Johannes Rousseau
+I.B. Tabata
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/eqKT</t>
   </si>
   <si>
     <t>Audio file 8-1</t>
   </si>
   <si>
     <t>Transkei, now part of two provinces, Easter Cape and Kwazulu Natal</t>
   </si>
   <si>
     <t>Adolf Hitler
 Paul Kruger
 Irvine Mancoba
 Shaka  Zulu</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9csv</t>
   </si>
   <si>
-    <t>Audio file 46-1</t>
-[...25 lines deleted...]
-  <si>
     <t>Audio file 17-2</t>
   </si>
   <si>
     <t>Antonin Artaud
 Wolfgang Amadeus Mozart
 William Shakespeare
 Vincent van Gogh</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/P8Kr</t>
   </si>
   <si>
     <t>Audio file 25-1</t>
   </si>
   <si>
-    <t>Thomas Hobbs</t>
+    <t>Thomas Hobbes</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9Tfa</t>
   </si>
   <si>
     <t>Audio file 25-2</t>
   </si>
   <si>
     <t>Plato
 Aristotle
 Thomas Hobbes</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/1MLh</t>
+  </si>
+  <si>
+    <t>Audio file 27-2</t>
+  </si>
+  <si>
+    <t>Marcel Duchamp
+Marilyn Monroe</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/vMXx</t>
   </si>
   <si>
     <t>Audio file 26-1</t>
   </si>
   <si>
     <t>University of Fort Hare, Alice, South Africa
 Rhodes University, Grahamstown, South Africa</t>
   </si>
   <si>
     <t>Nelson Mandela
 Govan Mbeki
 Thabo Mbeki
 Monte Shapiro</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/v3No</t>
   </si>
   <si>
-    <t>Audio file 27-2</t>
-[...8 lines deleted...]
-  <si>
     <t>Audio file 27-1</t>
   </si>
   <si>
     <t>Jean  Genet
 Wilfredo  Lam
 Marilyn Monroe
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/k6jj</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/vl33</t>
   </si>
   <si>
     <t>Audio file 29-1</t>
   </si>
   <si>
     <t>Maurice Clavel
 Immanuel Kant
 Søren Kierkegaard
 Karl  Marx
 Friedrich Nietzsche
 Virgil</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/H7d2</t>
-  </si>
-[...182 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/FiYu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -8099,51 +8099,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5aMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/acQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1fkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3UUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/SHViQ9fZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eZ3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/akCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F27W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3gCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wpER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K72q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dHay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/us7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MwvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qZCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WlNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OEgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/28QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NZBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gC3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ohd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MnAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rTMN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2Nx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UI62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9aFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HU5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j8wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fVbX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yxrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/myaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/91Mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3VuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KLL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4VpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0N6Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iNXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7b3P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1vop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XYxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HzsH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Oiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O1DY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CTh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ngK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMMA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mihZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ICl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3HCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qgD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yv8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IFOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tC1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VbT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bg4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KXTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A13p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8dsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UFXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nQGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yGIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/obci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yipe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Azz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nYcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8kkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RJFj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/twWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j3pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cSwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mjD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyTj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/n7xD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ric1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gEHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BKhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lu4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aKhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMaM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dfeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t8Il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iqZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SL4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S8uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rgF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3PXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HXzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X3XR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG5N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SJfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tJun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xZj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Dmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IfTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8hnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3QwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6HcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JCLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ySyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G0ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/T1ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/C7rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JeKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gHfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lcZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CZW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wN7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GpYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ufQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L1kP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZiWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OL8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kMAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ay4M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZfiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/npmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TLoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/f1NT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/12OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A80y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IN4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/V81X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gW0X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53jG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/U0n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ec76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pSAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p1Ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iTmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pMNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/34yR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x9Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vtG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kFSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ds0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5IGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/inSX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xp2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rsvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LEfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7iv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0p3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XtM0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WKH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Osg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vcOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZaEd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yXA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QJXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FlxT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LS8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ldl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/E7RE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u92u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pxsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oFEy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mM7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tEwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cAvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGDi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lAPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/49OY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzPb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cP4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uCbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/66ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L63Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/I20O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EWh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RyvP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7FCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bXqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZB6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oo3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eJIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DuKR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Md9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Aozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tkel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0iLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZRqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LRmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rMut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x1YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KbOg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kGfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sxuT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Db5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zqy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XkhY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hKFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4tXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MrP9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3lj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PRE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4SRj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8WLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WHRv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YpVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TQI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/r4wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hYFv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PTUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/imnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GNoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8scJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/elEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fkBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3Apj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ruhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BEKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9O06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9PyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9cId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sZNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YnIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7D1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wPNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JfLQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nIyA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S4Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0zW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oRaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QzqY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xf2H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nmCp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nq0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eWIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9SAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h1h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YkDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dZnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7nXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/goiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zdXM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Zet6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cPXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oYiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yKUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HAQl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6Nea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fmad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rycx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kt25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cred" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lWbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ebeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tjpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9hSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eqKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4btE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mhgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ANFG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0QgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0KDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uVmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gDIX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BwNu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NokU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xn0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iFJ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/N86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1L4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gRms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ow36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4yMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Avd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9iZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/P8Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Tfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vMXx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/k6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j9jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ePk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t0Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AJS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ifC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4HxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6J25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vl33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZoUO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FiYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5aMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/acQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1fkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3UUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/SHViQ9fZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eZ3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/akCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F27W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3gCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wpER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K72q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dHay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/us7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MwvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qZCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WlNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OEgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/28QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NZBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gC3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ohd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MnAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rTMN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2Nx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UI62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9aFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HU5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j8wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fVbX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yxrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/myaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/91Mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3VuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KLL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4VpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0N6Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iNXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7b3P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1vop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XYxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HzsH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Oiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O1DY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CTh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ngK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMMA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mihZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ICl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3HCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qgD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yv8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IFOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tC1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VbT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bg4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KXTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A13p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8dsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UFXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nQGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yGIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/obci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yipe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Azz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nYcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8kkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RJFj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/twWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j3pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cSwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mjD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyTj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/n7xD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ric1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gEHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BKhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lu4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aKhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMaM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dfeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t8Il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iqZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SL4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S8uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rgF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3PXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HXzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X3XR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG5N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SJfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tJun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xZj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Dmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IfTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8hnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3QwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6HcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JCLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ySyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G0ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/T1ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/C7rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JeKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gHfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lcZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CZW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wN7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GpYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ufQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L1kP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZiWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OL8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kMAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ay4M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZfiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/npmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TLoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/f1NT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/12OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A80y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IN4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/V81X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gW0X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53jG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/U0n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ec76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pSAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p1Ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iTmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pMNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/34yR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x9Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vtG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kFSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ds0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5IGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/inSX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xp2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rsvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LEfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7iv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0p3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XtM0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WKH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Osg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vcOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZaEd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yXA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QJXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FlxT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LS8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ldl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/E7RE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u92u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pxsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oFEy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mM7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tEwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cAvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGDi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lAPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/49OY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzPb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cP4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uCbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/66ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L63Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/I20O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EWh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RyvP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7FCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bXqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZB6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oo3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eJIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DuKR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Md9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Aozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tkel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0iLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZRqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LRmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rMut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x1YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KbOg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kGfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sxuT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Db5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zqy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4tXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hKFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XkhY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MrP9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3lj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PRE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4SRj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8WLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WHRv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YpVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TQI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/r4wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hYFv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PTUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/imnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GNoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8scJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/elEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fkBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3Apj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ruhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BEKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9O06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9cId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9PyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sZNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YnIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7D1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wPNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nIyA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JfLQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S4Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0zW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oRaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QzqY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xf2H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nmCp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nq0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eWIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9SAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h1h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YkDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dZnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7nXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/goiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zdXM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FiYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t0Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0KDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9hSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4btE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gDIX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ebeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yKUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6Nea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uVmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZoUO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ANFG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/N86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xn0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Zet6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9iZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j9jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ePk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AJS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ifC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4HxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oYiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1L4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BwNu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0QgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HAQl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cPXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tjpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mhgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iFJ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rycx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lWbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cred" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NokU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gRms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4yMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Avd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ow36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kt25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fmad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6J25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eqKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/P8Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Tfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vMXx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/k6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vl33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M548"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -8580,122 +8580,122 @@
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="F11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="I11" s="5"/>
-[...3 lines deleted...]
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="5" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="5"/>
-      <c r="J12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J12" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
@@ -11514,177 +11514,181 @@
         <v>15</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
         <v>352</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>353</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>354</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="5" t="n">
-        <v>1963</v>
+      <c r="A79" s="5" t="s">
+        <v>356</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E79" s="5" t="s">
-        <v>15</v>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H79" s="5" t="s">
-        <v>16</v>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I79" s="5"/>
-      <c r="J79" s="5" t="s">
-[...3 lines deleted...]
-        <v>356</v>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L79" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="n">
         <v>1963</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
-      <c r="A81" s="5" t="s">
-        <v>360</v>
+      <c r="A81" s="5" t="n">
+        <v>1963</v>
       </c>
       <c r="B81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K81" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="C81" s="5" t="s">
-[...33 lines deleted...]
-      <c r="K81" s="5"/>
       <c r="L81" s="6" t="s">
         <v>362</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>364</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
@@ -12662,111 +12666,111 @@
       <c r="A106" s="5" t="s">
         <v>468</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H106" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I106" s="5"/>
+      <c r="H106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>470</v>
+      </c>
       <c r="J106" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="M106" s="5" t="s">
         <v>472</v>
       </c>
+      <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>473</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>474</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H107" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I107" s="5" t="s">
+      <c r="H107" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="J107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K107" s="5" t="s">
+      <c r="L107" s="6" t="s">
         <v>476</v>
       </c>
-      <c r="L107" s="6" t="s">
+      <c r="M107" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>478</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>479</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -12944,96 +12948,96 @@
       <c r="I112" s="5" t="s">
         <v>496</v>
       </c>
       <c r="J112" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="5" t="s">
         <v>497</v>
       </c>
       <c r="L112" s="6" t="s">
         <v>498</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>499</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I113" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J113" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="5" t="s">
         <v>501</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>502</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>499</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>503</v>
@@ -13324,51 +13328,51 @@
       <c r="H121" s="5" t="s">
         <v>530</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>531</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>532</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>533</v>
       </c>
       <c r="M121" s="5"/>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>534</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>536</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="5" t="s">
         <v>537</v>
       </c>
@@ -13402,51 +13406,51 @@
         </is>
       </c>
       <c r="H123" s="5" t="s">
         <v>318</v>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="5" t="s">
         <v>540</v>
       </c>
       <c r="L123" s="6" t="s">
         <v>541</v>
       </c>
       <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>542</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
         <v>543</v>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>544</v>
       </c>
@@ -13654,51 +13658,51 @@
       </c>
       <c r="I129" s="5" t="s">
         <v>562</v>
       </c>
       <c r="J129" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="5" t="s">
         <v>563</v>
       </c>
       <c r="L129" s="6" t="s">
         <v>564</v>
       </c>
       <c r="M129" s="5" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
         <v>566</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
         <v>567</v>
       </c>
       <c r="I130" s="5"/>
       <c r="J130" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="5" t="s">
         <v>568</v>
       </c>
@@ -13902,51 +13906,51 @@
       <c r="H135" s="5" t="s">
         <v>589</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>590</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="5" t="s">
         <v>591</v>
       </c>
       <c r="L135" s="6" t="s">
         <v>592</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
         <v>593</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="5" t="s">
@@ -14825,51 +14829,51 @@
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>680</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>334</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I158" s="5" t="s">
         <v>681</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="5" t="s">
         <v>682</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>683</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>318</v>
       </c>
@@ -15021,51 +15025,51 @@
           <t/>
         </is>
       </c>
       <c r="I162" s="5" t="s">
         <v>600</v>
       </c>
       <c r="J162" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="5" t="s">
         <v>703</v>
       </c>
       <c r="L162" s="6" t="s">
         <v>704</v>
       </c>
       <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>705</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
         <v>706</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K163" s="5" t="s">
         <v>707</v>
       </c>
@@ -15183,51 +15187,51 @@
         </is>
       </c>
       <c r="H166" s="5" t="s">
         <v>716</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="5" t="s">
         <v>717</v>
       </c>
       <c r="L166" s="6" t="s">
         <v>718</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>719</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
         <v>720</v>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="5" t="s">
         <v>721</v>
       </c>
@@ -15348,90 +15352,90 @@
       </c>
       <c r="J170" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="5" t="s">
         <v>733</v>
       </c>
       <c r="L170" s="6" t="s">
         <v>734</v>
       </c>
       <c r="M170" s="5" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>736</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>737</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>738</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
         <v>739</v>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="5" t="s">
         <v>740</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>741</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>736</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>737</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>738</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
         <v>742</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="5" t="s">
         <v>743</v>
       </c>
       <c r="L172" s="6" t="s">
         <v>744</v>
       </c>
@@ -16040,51 +16044,51 @@
         </is>
       </c>
       <c r="H187" s="5" t="s">
         <v>807</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K187" s="5" t="s">
         <v>808</v>
       </c>
       <c r="L187" s="6" t="s">
         <v>809</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
         <v>810</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
         <v>811</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K188" s="5" t="s">
         <v>812</v>
       </c>
@@ -16118,51 +16122,51 @@
         </is>
       </c>
       <c r="H189" s="5" t="s">
         <v>815</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K189" s="5" t="s">
         <v>816</v>
       </c>
       <c r="L189" s="6" t="s">
         <v>817</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>818</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
         <v>819</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="5" t="s">
         <v>820</v>
       </c>
@@ -16196,90 +16200,90 @@
         </is>
       </c>
       <c r="H191" s="5" t="s">
         <v>823</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="5" t="s">
         <v>824</v>
       </c>
       <c r="L191" s="6" t="s">
         <v>825</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>826</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
         <v>827</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="5" t="s">
         <v>828</v>
       </c>
       <c r="L192" s="6" t="s">
         <v>829</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>830</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
         <v>831</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="5" t="s">
         <v>832</v>
       </c>
@@ -16313,90 +16317,90 @@
         </is>
       </c>
       <c r="H194" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="5" t="s">
         <v>836</v>
       </c>
       <c r="L194" s="6" t="s">
         <v>837</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>838</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
         <v>839</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="5" t="s">
         <v>840</v>
       </c>
       <c r="L195" s="6" t="s">
         <v>841</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>842</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
         <v>843</v>
       </c>
       <c r="I196" s="5" t="s">
         <v>844</v>
       </c>
       <c r="J196" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K196" s="5" t="s">
@@ -16473,51 +16477,51 @@
         </is>
       </c>
       <c r="H198" s="5" t="s">
         <v>852</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>853</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>854</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>855</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
         <v>856</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="5" t="s">
         <v>857</v>
       </c>
@@ -17246,51 +17250,51 @@
       <c r="H217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K217" s="5" t="s">
         <v>939</v>
       </c>
       <c r="L217" s="6" t="s">
         <v>940</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>941</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
         <v>942</v>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K218" s="5" t="s">
         <v>943</v>
       </c>
@@ -17324,51 +17328,51 @@
         </is>
       </c>
       <c r="H219" s="5" t="s">
         <v>946</v>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K219" s="5" t="s">
         <v>947</v>
       </c>
       <c r="L219" s="6" t="s">
         <v>948</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
         <v>949</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
         <v>950</v>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K220" s="5" t="s">
         <v>951</v>
       </c>
@@ -17443,51 +17447,51 @@
       <c r="H222" s="5" t="s">
         <v>958</v>
       </c>
       <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K222" s="5" t="s">
         <v>959</v>
       </c>
       <c r="L222" s="6" t="s">
         <v>960</v>
       </c>
       <c r="M222" s="5" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>962</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
         <v>706</v>
       </c>
       <c r="I223" s="5"/>
       <c r="J223" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>963</v>
       </c>
@@ -17521,129 +17525,129 @@
         </is>
       </c>
       <c r="H224" s="5" t="s">
         <v>968</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K224" s="5" t="s">
         <v>969</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>970</v>
       </c>
       <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>971</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
         <v>972</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K225" s="5" t="s">
         <v>973</v>
       </c>
       <c r="L225" s="6" t="s">
         <v>974</v>
       </c>
       <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>975</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
         <v>976</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K226" s="5" t="s">
         <v>977</v>
       </c>
       <c r="L226" s="6" t="s">
         <v>978</v>
       </c>
       <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
         <v>979</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
         <v>980</v>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K227" s="5" t="s">
         <v>981</v>
       </c>
@@ -17921,90 +17925,90 @@
           <t/>
         </is>
       </c>
       <c r="I234" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="J234" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K234" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="L234" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="M234" s="5"/>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
         <v>1014</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
         <v>706</v>
       </c>
       <c r="I235" s="5"/>
       <c r="J235" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K235" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="L235" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="M235" s="5"/>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>1017</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K236" s="5" t="s">
         <v>1019</v>
       </c>
@@ -18241,51 +18245,51 @@
         </is>
       </c>
       <c r="H242" s="5" t="s">
         <v>438</v>
       </c>
       <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K242" s="5" t="s">
         <v>1040</v>
       </c>
       <c r="L242" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="M242" s="5"/>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
         <v>1043</v>
       </c>
       <c r="I243" s="5"/>
       <c r="J243" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K243" s="5" t="s">
         <v>1044</v>
       </c>
@@ -18364,51 +18368,51 @@
       <c r="H245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I245" s="5"/>
       <c r="J245" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K245" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="L245" s="6" t="s">
         <v>1055</v>
       </c>
       <c r="M245" s="5"/>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
         <v>1056</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E246" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="I246" s="5"/>
       <c r="J246" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K246" s="5" t="s">
         <v>1058</v>
       </c>
@@ -18725,51 +18729,51 @@
         </is>
       </c>
       <c r="H254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K254" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="L254" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E255" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
         <v>1087</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K255" s="5" t="s">
         <v>1088</v>
       </c>
@@ -18965,51 +18969,51 @@
           <t/>
         </is>
       </c>
       <c r="I260" s="5" t="s">
         <v>1106</v>
       </c>
       <c r="J260" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K260" s="5" t="s">
         <v>1107</v>
       </c>
       <c r="L260" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
         <v>1109</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
         <v>1110</v>
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K261" s="5" t="s">
         <v>1111</v>
       </c>
@@ -19330,51 +19334,51 @@
       <c r="H269" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I269" s="5" t="s">
         <v>1142</v>
       </c>
       <c r="J269" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K269" s="5" t="s">
         <v>1143</v>
       </c>
       <c r="L269" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K270" s="5" t="s">
         <v>1147</v>
       </c>
@@ -19410,170 +19414,170 @@
         </is>
       </c>
       <c r="H271" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K271" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="L271" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E272" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K272" s="5" t="s">
         <v>1154</v>
       </c>
       <c r="L272" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
         <v>1157</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K273" s="5" t="s">
         <v>1158</v>
       </c>
       <c r="L273" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>535</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
         <v>249</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K274" s="5" t="s">
         <v>1161</v>
       </c>
       <c r="L274" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E275" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
         <v>1164</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K275" s="5" t="s">
         <v>1165</v>
       </c>
@@ -19609,51 +19613,51 @@
       <c r="H276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K276" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="L276" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
         <v>1170</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="I277" s="5" t="s">
         <v>1172</v>
       </c>
       <c r="J277" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K277" s="5" t="s">
@@ -19816,51 +19820,51 @@
       <c r="J281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L281" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="M281" s="5" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
         <v>1194</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E282" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F282" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
         <v>1195</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K282" s="5" t="s">
         <v>1196</v>
       </c>
@@ -20060,92 +20064,92 @@
         </is>
       </c>
       <c r="H287" s="5" t="s">
         <v>1214</v>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K287" s="5" t="s">
         <v>1215</v>
       </c>
       <c r="L287" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
         <v>1217</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E288" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K288" s="5" t="s">
         <v>1218</v>
       </c>
       <c r="L288" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
         <v>1164</v>
       </c>
       <c r="I289" s="5" t="s">
         <v>1221</v>
       </c>
       <c r="J289" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K289" s="5" t="s">
@@ -20181,172 +20185,172 @@
         </is>
       </c>
       <c r="H290" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K290" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="L290" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E291" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
         <v>1230</v>
       </c>
       <c r="I291" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="J291" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K291" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="L291" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E292" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
         <v>1235</v>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K292" s="5" t="s">
         <v>1236</v>
       </c>
       <c r="L292" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
         <v>1238</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K293" s="5" t="s">
         <v>1239</v>
       </c>
       <c r="L293" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
         <v>1241</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
         <v>1242</v>
       </c>
       <c r="I294" s="5" t="s">
         <v>1243</v>
       </c>
       <c r="J294" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K294" s="5" t="s">
@@ -20384,174 +20388,174 @@
       <c r="H295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K295" s="5" t="s">
         <v>1248</v>
       </c>
       <c r="L295" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
         <v>1250</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E296" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
         <v>1251</v>
       </c>
       <c r="I296" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="J296" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K296" s="5" t="s">
         <v>1253</v>
       </c>
       <c r="L296" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E297" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
         <v>1256</v>
       </c>
       <c r="I297" s="5" t="s">
         <v>1257</v>
       </c>
       <c r="J297" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K297" s="5" t="s">
         <v>1258</v>
       </c>
       <c r="L297" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
         <v>1260</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K298" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="L298" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
         <v>1263</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E299" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K299" s="5" t="s">
@@ -20565,198 +20569,198 @@
     <row r="300">
       <c r="A300" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>1267</v>
       </c>
       <c r="D300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I300" s="5" t="s">
         <v>1268</v>
       </c>
       <c r="J300" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K300" s="5" t="s">
         <v>1269</v>
       </c>
       <c r="L300" s="6" t="s">
         <v>1270</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E301" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
         <v>1272</v>
       </c>
       <c r="I301" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="J301" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K301" s="5" t="s">
         <v>1274</v>
       </c>
       <c r="L301" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
         <v>1277</v>
       </c>
       <c r="I302" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="J302" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K302" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="L302" s="6" t="s">
         <v>1280</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
         <v>1281</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E303" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="I303" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="J303" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K303" s="5" t="s">
         <v>1284</v>
       </c>
       <c r="L303" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E304" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
         <v>1287</v>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K304" s="5" t="s">
         <v>1288</v>
       </c>
@@ -20790,51 +20794,51 @@
         </is>
       </c>
       <c r="H305" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K305" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="L305" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="I306" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="J306" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K306" s="5" t="s">
@@ -20872,131 +20876,131 @@
       <c r="H307" s="5" t="s">
         <v>1302</v>
       </c>
       <c r="I307" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="J307" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K307" s="5" t="s">
         <v>1304</v>
       </c>
       <c r="L307" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E308" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
         <v>1307</v>
       </c>
       <c r="I308" s="5" t="s">
         <v>1308</v>
       </c>
       <c r="J308" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K308" s="5" t="s">
         <v>1309</v>
       </c>
       <c r="L308" s="6" t="s">
         <v>1310</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
         <v>1311</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E309" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
         <v>706</v>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K309" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="L309" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E310" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F310" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="I310" s="5" t="s">
         <v>1316</v>
       </c>
       <c r="J310" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K310" s="5" t="s">
@@ -21123,94 +21127,94 @@
       <c r="I313" s="5" t="s">
         <v>1329</v>
       </c>
       <c r="J313" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K313" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="L313" s="6" t="s">
         <v>1330</v>
       </c>
       <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
         <v>1331</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I314" s="5"/>
       <c r="J314" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K314" s="5" t="s">
         <v>1332</v>
       </c>
       <c r="L314" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
         <v>1334</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
         <v>1335</v>
       </c>
       <c r="I315" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="J315" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K315" s="5" t="s">
         <v>1337</v>
@@ -21262,51 +21266,51 @@
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>1343</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>330</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I317" s="5" t="s">
         <v>1344</v>
       </c>
       <c r="J317" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K317" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="L317" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="M317" s="5"/>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>94</v>
       </c>
@@ -23343,334 +23347,334 @@
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
         <v>1559</v>
       </c>
       <c r="I367" s="5"/>
       <c r="J367" s="5" t="s">
         <v>382</v>
       </c>
       <c r="K367" s="5" t="s">
         <v>1560</v>
       </c>
       <c r="L367" s="6" t="s">
         <v>1561</v>
       </c>
       <c r="M367" s="5" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
         <v>1563</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>313</v>
+        <v>227</v>
       </c>
       <c r="C368" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H368" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D368" s="5" t="s">
+      <c r="I368" s="5" t="s">
         <v>1564</v>
       </c>
-      <c r="E368" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I368" s="5"/>
       <c r="J368" s="5" t="s">
-        <v>382</v>
+        <v>18</v>
       </c>
       <c r="K368" s="5" t="s">
         <v>1565</v>
       </c>
       <c r="L368" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="M368" s="5"/>
     </row>
     <row r="369">
-      <c r="A369" s="5" t="s">
-        <v>1563</v>
+      <c r="A369" s="5" t="n">
+        <v>1982</v>
       </c>
       <c r="B369" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C369" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E369" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F369" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J369" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K369" s="5" t="s">
+        <v>1568</v>
+      </c>
+      <c r="L369" s="6" t="s">
+        <v>1569</v>
+      </c>
+      <c r="M369" s="5"/>
+    </row>
+    <row r="370">
+      <c r="A370" s="5" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B370" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="C369" s="5" t="s">
+      <c r="C370" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D369" s="5" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="D370" s="5" t="s">
-        <v>351</v>
+        <v>1571</v>
       </c>
       <c r="E370" s="5" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>15</v>
+      </c>
+      <c r="F370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I370" s="5"/>
       <c r="J370" s="5" t="s">
-        <v>18</v>
+        <v>382</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>1572</v>
+        <v>1570</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>227</v>
+        <v>313</v>
       </c>
       <c r="C371" s="5" t="s">
-        <v>1372</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E371" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H371" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I371" s="5"/>
       <c r="J371" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K371" s="5" t="s">
         <v>1574</v>
       </c>
       <c r="L371" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
         <v>1576</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>1577</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E372" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
         <v>1578</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="J372" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K372" s="5" t="s">
         <v>1579</v>
       </c>
       <c r="L372" s="6" t="s">
         <v>1580</v>
       </c>
       <c r="M372" s="5"/>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
         <v>1581</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>1577</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E373" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
         <v>1582</v>
       </c>
       <c r="I373" s="5" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="J373" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K373" s="5" t="s">
         <v>1583</v>
       </c>
       <c r="L373" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>1577</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E374" s="5" t="s">
         <v>1586</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I374" s="5" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="J374" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K374" s="5" t="s">
         <v>1587</v>
       </c>
       <c r="L374" s="6" t="s">
         <v>1588</v>
       </c>
       <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
         <v>1589</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>351</v>
       </c>
@@ -23706,51 +23710,51 @@
       </c>
       <c r="B376" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>1372</v>
       </c>
       <c r="E376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>319</v>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="I376" s="5" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="J376" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K376" s="5" t="s">
         <v>1595</v>
       </c>
       <c r="L376" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="M376" s="5"/>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>1598</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>16</v>
       </c>
@@ -23827,51 +23831,51 @@
       </c>
       <c r="B379" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>1577</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E379" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
         <v>257</v>
       </c>
       <c r="I379" s="5" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="J379" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K379" s="5" t="s">
         <v>1606</v>
       </c>
       <c r="L379" s="6" t="s">
         <v>1607</v>
       </c>
       <c r="M379" s="5"/>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
         <v>1608</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>364</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>351</v>
       </c>
@@ -24014,113 +24018,113 @@
         </is>
       </c>
       <c r="H383" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K383" s="5" t="s">
         <v>1622</v>
       </c>
       <c r="L383" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="M383" s="5"/>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>94</v>
+        <v>1625</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>16</v>
+      </c>
+      <c r="E384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>1625</v>
-[...1 lines deleted...]
-      <c r="I384" s="5"/>
+        <v>1626</v>
+      </c>
+      <c r="I384" s="5" t="s">
+        <v>1627</v>
+      </c>
       <c r="J384" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="M384" s="5"/>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>1628</v>
+        <v>94</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>111</v>
+      </c>
+      <c r="E385" s="5" t="s">
+        <v>1047</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>1629</v>
-[...1 lines deleted...]
-      <c r="I385" s="5" t="s">
         <v>1630</v>
       </c>
+      <c r="I385" s="5"/>
       <c r="J385" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K385" s="5" t="s">
         <v>1631</v>
       </c>
       <c r="L385" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="M385" s="5"/>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
         <v>1633</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>1577</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E386" s="5" t="s">
@@ -24260,51 +24264,51 @@
       <c r="H389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I389" s="5"/>
       <c r="J389" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K389" s="5" t="s">
         <v>1649</v>
       </c>
       <c r="L389" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="M389" s="5"/>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
         <v>1651</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>1628</v>
+        <v>1625</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
         <v>1652</v>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K390" s="5" t="s">
@@ -24610,51 +24614,51 @@
       </c>
       <c r="B398" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C398" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E398" s="5" t="s">
         <v>330</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="s">
         <v>1685</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>1630</v>
+        <v>1627</v>
       </c>
       <c r="J398" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K398" s="5" t="s">
         <v>1686</v>
       </c>
       <c r="L398" s="6" t="s">
         <v>1687</v>
       </c>
       <c r="M398" s="5"/>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
         <v>1688</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>257</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>1689</v>
       </c>
@@ -24715,117 +24719,117 @@
       <c r="H400" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I400" s="5" t="s">
         <v>1695</v>
       </c>
       <c r="J400" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K400" s="5" t="s">
         <v>1696</v>
       </c>
       <c r="L400" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="M400" s="5"/>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
         <v>1698</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C401" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D401" s="5" t="s">
         <v>1699</v>
       </c>
-      <c r="D401" s="5" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H401" s="5" t="s">
-        <v>94</v>
+      <c r="H401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I401" s="5"/>
       <c r="J401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L401" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="M401" s="5"/>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
         <v>1698</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C402" s="5" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D402" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D402" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E402" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="F402" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H402" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H402" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="I402" s="5"/>
       <c r="J402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L402" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="M402" s="5"/>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C403" s="5" t="s">
@@ -25036,126 +25040,126 @@
       </c>
       <c r="I407" s="5"/>
       <c r="J407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L407" s="6" t="s">
         <v>1718</v>
       </c>
       <c r="M407" s="5"/>
     </row>
     <row r="408">
       <c r="A408" s="5" t="n">
         <v>1988</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C408" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D408" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H408" s="5" t="s">
         <v>1719</v>
       </c>
-      <c r="D408" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H408" s="5" t="s">
+      <c r="I408" s="5" t="s">
         <v>1720</v>
       </c>
-      <c r="I408" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J408" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K408" s="5" t="s">
+        <v>1721</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="M408" s="5"/>
     </row>
     <row r="409">
       <c r="A409" s="5" t="n">
         <v>1988</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>249</v>
+        <v>1723</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>1558</v>
+        <v>23</v>
       </c>
       <c r="E409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F409" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F409" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H409" s="5" t="s">
-        <v>1722</v>
-[...7 lines deleted...]
-      <c r="K409" s="5" t="s">
         <v>1724</v>
+      </c>
+      <c r="I409" s="5"/>
+      <c r="J409" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K409" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L409" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="M409" s="5"/>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>386</v>
       </c>
       <c r="E410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
@@ -26786,3527 +26790,3487 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I446" s="5"/>
       <c r="J446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K446" s="5" t="s">
         <v>1879</v>
       </c>
       <c r="L446" s="6" t="s">
         <v>1880</v>
       </c>
       <c r="M446" s="5" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
         <v>1882</v>
       </c>
       <c r="B447" s="5" t="s">
-        <v>1734</v>
+        <v>40</v>
       </c>
       <c r="C447" s="5" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D447" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E447" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="F447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H447" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I447" s="5"/>
+      <c r="J447" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K447" s="5" t="s">
         <v>1883</v>
       </c>
-      <c r="D447" s="5" t="inlineStr">
-[...17 lines deleted...]
-      <c r="H447" s="5" t="s">
+      <c r="L447" s="6" t="s">
         <v>1884</v>
-      </c>
-[...12 lines deleted...]
-        <v>1885</v>
       </c>
       <c r="M447" s="5"/>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B448" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C448" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D448" s="5" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E448" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F448" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="G448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H448" s="5" t="s">
         <v>1886</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H448" s="5" t="s">
+      <c r="I448" s="5" t="s">
         <v>1887</v>
       </c>
-      <c r="I448" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J448" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K448" s="5" t="s">
+        <v>1888</v>
       </c>
       <c r="L448" s="6" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="M448" s="5"/>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G449" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G449" s="5" t="s">
+        <v>1891</v>
       </c>
       <c r="H449" s="5" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="I449" s="5"/>
       <c r="J449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L449" s="6" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="M449" s="5"/>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E450" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G450" s="5" t="s">
-        <v>1893</v>
+      <c r="G450" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H450" s="5" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="I450" s="5"/>
       <c r="J450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L450" s="6" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="M450" s="5"/>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H451" s="5" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="I451" s="5"/>
       <c r="J451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L451" s="6" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="M451" s="5"/>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C452" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E452" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G452" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G452" s="5" t="s">
+        <v>1901</v>
       </c>
       <c r="H452" s="5" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="I452" s="5"/>
       <c r="J452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L452" s="6" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="M452" s="5"/>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E453" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G453" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G453" s="5" t="s">
+        <v>1905</v>
       </c>
       <c r="H453" s="5" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="I453" s="5"/>
       <c r="J453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L453" s="6" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="M453" s="5"/>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E454" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G454" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G454" s="5" t="s">
+        <v>1909</v>
       </c>
       <c r="H454" s="5" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>1908</v>
+        <v>1910</v>
+      </c>
+      <c r="I454" s="5"/>
+      <c r="J454" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K454" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L454" s="6" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="M454" s="5"/>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G455" s="5" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="H455" s="5" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="I455" s="5"/>
       <c r="J455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L455" s="6" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="M455" s="5"/>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E456" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H456" s="5" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="I456" s="5"/>
       <c r="J456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L456" s="6" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="M456" s="5"/>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C457" s="5" t="s">
-        <v>1918</v>
+        <v>249</v>
       </c>
       <c r="D457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E457" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G457" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G457" s="5" t="s">
+        <v>1920</v>
       </c>
       <c r="H457" s="5" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="I457" s="5"/>
       <c r="J457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L457" s="6" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="M457" s="5"/>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E458" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G458" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G458" s="5" t="s">
+        <v>1924</v>
       </c>
       <c r="H458" s="5" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="I458" s="5"/>
       <c r="J458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L458" s="6" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="M458" s="5"/>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E459" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G459" s="5" t="s">
-        <v>1925</v>
+      <c r="G459" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H459" s="5" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="I459" s="5"/>
       <c r="J459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L459" s="6" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="M459" s="5"/>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E460" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G460" s="5" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="H460" s="5" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="I460" s="5"/>
       <c r="J460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L460" s="6" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="M460" s="5"/>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C461" s="5" t="s">
-        <v>1918</v>
+        <v>249</v>
       </c>
       <c r="D461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E461" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G461" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G461" s="5" t="s">
+        <v>1935</v>
       </c>
       <c r="H461" s="5" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="I461" s="5"/>
       <c r="J461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L461" s="6" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="M461" s="5"/>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E462" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G462" s="5" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="H462" s="5" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="I462" s="5"/>
       <c r="J462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L462" s="6" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="M462" s="5"/>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H463" s="5" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="I463" s="5"/>
       <c r="J463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L463" s="6" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="M463" s="5"/>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C464" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E464" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="I464" s="5"/>
       <c r="J464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L464" s="6" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="M464" s="5"/>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G465" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G465" s="5" t="s">
+        <v>1949</v>
       </c>
       <c r="H465" s="5" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="I465" s="5"/>
       <c r="J465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L465" s="6" t="s">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="M465" s="5"/>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C466" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E466" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="I466" s="5"/>
       <c r="J466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L466" s="6" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="M466" s="5"/>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G467" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G467" s="5" t="s">
+        <v>1956</v>
       </c>
       <c r="H467" s="5" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="I467" s="5"/>
       <c r="J467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L467" s="6" t="s">
-        <v>1953</v>
+        <v>1958</v>
       </c>
       <c r="M467" s="5"/>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C468" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E468" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G468" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G468" s="5" t="s">
+        <v>1960</v>
       </c>
       <c r="H468" s="5" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="I468" s="5"/>
       <c r="J468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L468" s="6" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="M468" s="5"/>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C469" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E469" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G469" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G469" s="5" t="s">
+        <v>1964</v>
       </c>
       <c r="H469" s="5" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="I469" s="5"/>
       <c r="J469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L469" s="6" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="M469" s="5"/>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C470" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E470" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G470" s="5" t="s">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="H470" s="5" t="s">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="I470" s="5"/>
       <c r="J470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L470" s="6" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="M470" s="5"/>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C471" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E471" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G471" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G471" s="5" t="s">
+        <v>1972</v>
       </c>
       <c r="H471" s="5" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="I471" s="5"/>
       <c r="J471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L471" s="6" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="M471" s="5"/>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C472" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E472" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G472" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G472" s="5" t="s">
+        <v>1976</v>
       </c>
       <c r="H472" s="5" t="s">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="I472" s="5"/>
       <c r="J472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L472" s="6" t="s">
-        <v>1969</v>
+        <v>1978</v>
       </c>
       <c r="M472" s="5"/>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>1970</v>
+        <v>1979</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E473" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G473" s="5" t="s">
-        <v>1971</v>
+        <v>1980</v>
       </c>
       <c r="H473" s="5" t="s">
-        <v>1972</v>
+        <v>1981</v>
       </c>
       <c r="I473" s="5"/>
       <c r="J473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L473" s="6" t="s">
-        <v>1973</v>
+        <v>1982</v>
       </c>
       <c r="M473" s="5"/>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C474" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E474" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G474" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G474" s="5" t="s">
+        <v>1984</v>
       </c>
       <c r="H474" s="5" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="I474" s="5"/>
       <c r="J474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L474" s="6" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="M474" s="5"/>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C475" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E475" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G475" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G475" s="5" t="s">
+        <v>1972</v>
       </c>
       <c r="H475" s="5" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="I475" s="5"/>
       <c r="J475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L475" s="6" t="s">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="M475" s="5"/>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="B476" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C476" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E476" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G476" s="5" t="s">
-        <v>1981</v>
+      <c r="G476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H476" s="5" t="s">
-        <v>1982</v>
+        <v>1991</v>
       </c>
       <c r="I476" s="5"/>
       <c r="J476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L476" s="6" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="M476" s="5"/>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E477" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G477" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G477" s="5" t="s">
+        <v>1994</v>
       </c>
       <c r="H477" s="5" t="s">
-        <v>1985</v>
+        <v>1995</v>
       </c>
       <c r="I477" s="5"/>
       <c r="J477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L477" s="6" t="s">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="M477" s="5"/>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>1987</v>
+        <v>1997</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C478" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E478" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="I478" s="5"/>
       <c r="J478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L478" s="6" t="s">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="M478" s="5"/>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="B479" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E479" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G479" s="5" t="s">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="H479" s="5" t="s">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="I479" s="5"/>
       <c r="J479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L479" s="6" t="s">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="M479" s="5"/>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E480" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H480" s="5" t="s">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="I480" s="5"/>
       <c r="J480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L480" s="6" t="s">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="M480" s="5"/>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E481" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G481" s="5" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="H481" s="5" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="I481" s="5"/>
       <c r="J481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L481" s="6" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="M481" s="5"/>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C482" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E482" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G482" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G482" s="5" t="s">
+        <v>2012</v>
       </c>
       <c r="H482" s="5" t="s">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="I482" s="5"/>
       <c r="J482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L482" s="6" t="s">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="M482" s="5"/>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C483" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E483" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G483" s="5" t="s">
-        <v>2005</v>
+      <c r="G483" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H483" s="5" t="s">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I483" s="5"/>
       <c r="J483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L483" s="6" t="s">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="M483" s="5"/>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C484" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E484" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G484" s="5" t="s">
-        <v>2009</v>
+      <c r="G484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H484" s="5" t="s">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="I484" s="5"/>
       <c r="J484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L484" s="6" t="s">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="M484" s="5"/>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H485" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2015</v>
+      <c r="H485" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I485" s="5"/>
+      <c r="J485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L485" s="6" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="M485" s="5"/>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C486" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E486" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G486" s="5" t="s">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="H486" s="5" t="s">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="I486" s="5"/>
       <c r="J486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L486" s="6" t="s">
-        <v>2020</v>
+        <v>2027</v>
       </c>
       <c r="M486" s="5"/>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>2021</v>
+        <v>2028</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C487" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E487" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G487" s="5" t="s">
-        <v>2022</v>
+      <c r="G487" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H487" s="5" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="I487" s="5"/>
       <c r="J487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L487" s="6" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="M487" s="5"/>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>2025</v>
+        <v>2031</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>249</v>
+        <v>2032</v>
       </c>
       <c r="D488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E488" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G488" s="5" t="s">
-        <v>2026</v>
+        <v>2033</v>
       </c>
       <c r="H488" s="5" t="s">
-        <v>2027</v>
+        <v>2034</v>
       </c>
       <c r="I488" s="5"/>
       <c r="J488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L488" s="6" t="s">
-        <v>2028</v>
+        <v>2035</v>
       </c>
       <c r="M488" s="5"/>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>2029</v>
+        <v>2036</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C489" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E489" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H489" s="5" t="s">
-        <v>2030</v>
+        <v>2037</v>
       </c>
       <c r="I489" s="5"/>
       <c r="J489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L489" s="6" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="M489" s="5"/>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
       <c r="B490" s="5" t="s">
-        <v>1734</v>
+        <v>313</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>2033</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D490" s="5" t="s">
+        <v>2040</v>
       </c>
       <c r="E490" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H490" s="5" t="s">
-        <v>2034</v>
+        <v>754</v>
       </c>
       <c r="I490" s="5"/>
-      <c r="J490" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J490" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K490" s="5" t="s">
+        <v>2041</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>2035</v>
+        <v>2042</v>
       </c>
       <c r="M490" s="5"/>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="B491" s="5" t="s">
-        <v>1734</v>
+        <v>313</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D491" s="5" t="s">
+        <v>2043</v>
       </c>
       <c r="E491" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H491" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H491" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I491" s="5"/>
       <c r="J491" s="5" t="s">
-        <v>1739</v>
+        <v>18</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="M491" s="5"/>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>2040</v>
+        <v>1882</v>
       </c>
       <c r="B492" s="5" t="s">
-        <v>1734</v>
+        <v>313</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D492" s="5" t="s">
+        <v>2046</v>
       </c>
       <c r="E492" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G492" s="5" t="s">
-        <v>2041</v>
+      <c r="G492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H492" s="5" t="s">
-        <v>2042</v>
+        <v>2047</v>
       </c>
       <c r="I492" s="5"/>
-      <c r="J492" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J492" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K492" s="5" t="s">
+        <v>2048</v>
       </c>
       <c r="L492" s="6" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="M492" s="5"/>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>2044</v>
+        <v>1882</v>
       </c>
       <c r="B493" s="5" t="s">
-        <v>1734</v>
+        <v>313</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D493" s="5" t="s">
+        <v>2050</v>
       </c>
       <c r="E493" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G493" s="5" t="s">
-[...3 lines deleted...]
-        <v>2046</v>
+      <c r="G493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I493" s="5"/>
-      <c r="J493" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J493" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K493" s="5" t="s">
+        <v>2051</v>
       </c>
       <c r="L493" s="6" t="s">
-        <v>2047</v>
+        <v>2052</v>
       </c>
       <c r="M493" s="5"/>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>2048</v>
+        <v>1882</v>
       </c>
       <c r="B494" s="5" t="s">
-        <v>1734</v>
+        <v>313</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D494" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="E494" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G494" s="5" t="s">
-[...3 lines deleted...]
-        <v>2050</v>
+      <c r="G494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I494" s="5"/>
-      <c r="J494" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J494" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K494" s="5" t="s">
+        <v>2053</v>
       </c>
       <c r="L494" s="6" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="M494" s="5"/>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
       <c r="B495" s="5" t="s">
-        <v>1734</v>
+        <v>50</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>1190</v>
+      </c>
+      <c r="D495" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="E495" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="F495" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F495" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H495" s="5" t="s">
-        <v>2053</v>
+      <c r="H495" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I495" s="5"/>
       <c r="J495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L495" s="6" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="M495" s="5"/>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="B496" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C496" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E496" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G496" s="5" t="s">
-        <v>2056</v>
+      <c r="G496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H496" s="5" t="s">
-        <v>2057</v>
-[...10 lines deleted...]
-        </is>
+        <v>2058</v>
+      </c>
+      <c r="I496" s="5" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J496" s="5" t="s">
+        <v>1739</v>
+      </c>
+      <c r="K496" s="5" t="s">
+        <v>2060</v>
       </c>
       <c r="L496" s="6" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
       <c r="M496" s="5"/>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C497" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E497" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
-        <v>2060</v>
-[...10 lines deleted...]
-        </is>
+        <v>2063</v>
+      </c>
+      <c r="I497" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J497" s="5" t="s">
+        <v>1739</v>
+      </c>
+      <c r="K497" s="5" t="s">
+        <v>2065</v>
       </c>
       <c r="L497" s="6" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="M497" s="5"/>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>2062</v>
+        <v>2067</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C498" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E498" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G498" s="5" t="s">
-[...14 lines deleted...]
-        </is>
+      <c r="G498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I498" s="5" t="s">
+        <v>2068</v>
+      </c>
+      <c r="J498" s="5" t="s">
+        <v>1739</v>
+      </c>
+      <c r="K498" s="5" t="s">
+        <v>2069</v>
       </c>
       <c r="L498" s="6" t="s">
-        <v>2065</v>
+        <v>2070</v>
       </c>
       <c r="M498" s="5"/>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C499" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E499" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H499" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I499" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J499" s="5" t="s">
+        <v>2073</v>
+      </c>
+      <c r="K499" s="5" t="s">
+        <v>2074</v>
       </c>
       <c r="L499" s="6" t="s">
-        <v>2068</v>
+        <v>2075</v>
       </c>
       <c r="M499" s="5"/>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>2069</v>
+        <v>2076</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C500" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E500" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H500" s="5" t="s">
-        <v>2070</v>
+        <v>2077</v>
       </c>
       <c r="I500" s="5"/>
       <c r="J500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L500" s="6" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="M500" s="5"/>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>2072</v>
+        <v>2079</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C501" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E501" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G501" s="5" t="s">
-        <v>2073</v>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H501" s="5" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="I501" s="5"/>
       <c r="J501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L501" s="6" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
       <c r="M501" s="5"/>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C502" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E502" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G502" s="5" t="s">
-        <v>2077</v>
+      <c r="G502" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="I502" s="5"/>
       <c r="J502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L502" s="6" t="s">
-        <v>2079</v>
+        <v>2084</v>
       </c>
       <c r="M502" s="5"/>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>2080</v>
+        <v>2085</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>249</v>
+        <v>2032</v>
       </c>
       <c r="D503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E503" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H503" s="5" t="s">
-        <v>2081</v>
+        <v>2086</v>
       </c>
       <c r="I503" s="5"/>
       <c r="J503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L503" s="6" t="s">
-        <v>2082</v>
+        <v>2087</v>
       </c>
       <c r="M503" s="5"/>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>2083</v>
+        <v>2088</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C504" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E504" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G504" s="5" t="s">
-        <v>2084</v>
+      <c r="G504" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H504" s="5" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
       <c r="I504" s="5"/>
       <c r="J504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L504" s="6" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="M504" s="5"/>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C505" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E505" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="I505" s="5"/>
       <c r="J505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L505" s="6" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="M505" s="5"/>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C506" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E506" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H506" s="5" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="I506" s="5"/>
       <c r="J506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L506" s="6" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="M506" s="5"/>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C507" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E507" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="I507" s="5"/>
       <c r="J507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L507" s="6" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="M507" s="5"/>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
       <c r="B508" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C508" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E508" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G508" s="5" t="s">
-        <v>2097</v>
+      <c r="G508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H508" s="5" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
       <c r="I508" s="5"/>
       <c r="J508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L508" s="6" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
       <c r="M508" s="5"/>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C509" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E509" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G509" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G509" s="5" t="s">
+        <v>2104</v>
       </c>
       <c r="H509" s="5" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="I509" s="5"/>
       <c r="J509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L509" s="6" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="M509" s="5"/>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C510" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E510" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G510" s="5" t="s">
-        <v>2104</v>
+      <c r="G510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H510" s="5" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="I510" s="5"/>
       <c r="J510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L510" s="6" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="M510" s="5"/>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="B511" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C511" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E511" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G511" s="5" t="s">
-        <v>2108</v>
+      <c r="G511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H511" s="5" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="I511" s="5"/>
       <c r="J511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L511" s="6" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="M511" s="5"/>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C512" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E512" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G512" s="5" t="s">
-        <v>2041</v>
+      <c r="G512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H512" s="5" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="I512" s="5"/>
       <c r="J512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L512" s="6" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="M512" s="5"/>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="B513" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C513" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E513" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G513" s="5" t="s">
-        <v>2115</v>
+      <c r="G513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H513" s="5" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="I513" s="5"/>
       <c r="J513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L513" s="6" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="M513" s="5"/>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C514" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E514" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="I514" s="5"/>
       <c r="J514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L514" s="6" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="M514" s="5"/>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C515" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H515" s="5" t="s">
-        <v>2122</v>
-[...1 lines deleted...]
-      <c r="I515" s="5" t="s">
         <v>2123</v>
       </c>
-      <c r="J515" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K515" s="5" t="s">
+      <c r="I515" s="5"/>
+      <c r="J515" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K515" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L515" s="6" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
       <c r="M515" s="5"/>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>2126</v>
+        <v>2125</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C516" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E516" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G516" s="5" t="s">
-        <v>2127</v>
+      <c r="G516" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>2128</v>
+        <v>2126</v>
       </c>
       <c r="I516" s="5"/>
       <c r="J516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L516" s="6" t="s">
-        <v>2129</v>
+        <v>2127</v>
       </c>
       <c r="M516" s="5"/>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>2130</v>
+        <v>2128</v>
       </c>
       <c r="B517" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C517" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E517" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G517" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G517" s="5" t="s">
+        <v>2129</v>
       </c>
       <c r="H517" s="5" t="s">
-        <v>2131</v>
+        <v>2130</v>
       </c>
       <c r="I517" s="5"/>
       <c r="J517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L517" s="6" t="s">
-        <v>2132</v>
+        <v>2131</v>
       </c>
       <c r="M517" s="5"/>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>2133</v>
+        <v>2132</v>
       </c>
       <c r="B518" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C518" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E518" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G518" s="5" t="s">
-        <v>2134</v>
+      <c r="G518" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>2135</v>
+        <v>2133</v>
       </c>
       <c r="I518" s="5"/>
       <c r="J518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L518" s="6" t="s">
-        <v>2136</v>
+        <v>2134</v>
       </c>
       <c r="M518" s="5"/>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>2137</v>
+        <v>2135</v>
       </c>
       <c r="B519" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C519" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E519" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G519" s="5" t="s">
-        <v>2138</v>
+        <v>2136</v>
       </c>
       <c r="H519" s="5" t="s">
-        <v>2139</v>
+        <v>2137</v>
       </c>
       <c r="I519" s="5"/>
       <c r="J519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L519" s="6" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="M519" s="5"/>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C520" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E520" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G520" s="5" t="s">
-        <v>2142</v>
+        <v>2140</v>
       </c>
       <c r="H520" s="5" t="s">
-        <v>2143</v>
+        <v>2141</v>
       </c>
       <c r="I520" s="5"/>
       <c r="J520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L520" s="6" t="s">
-        <v>2144</v>
+        <v>2142</v>
       </c>
       <c r="M520" s="5"/>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
-        <v>2145</v>
+        <v>2143</v>
       </c>
       <c r="B521" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C521" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E521" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G521" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G521" s="5" t="s">
+        <v>2144</v>
       </c>
       <c r="H521" s="5" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
       <c r="I521" s="5"/>
       <c r="J521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L521" s="6" t="s">
-        <v>2147</v>
+        <v>2146</v>
       </c>
       <c r="M521" s="5"/>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>2148</v>
+        <v>2147</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C522" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E522" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G522" s="5" t="s">
-        <v>2138</v>
+        <v>2148</v>
       </c>
       <c r="H522" s="5" t="s">
         <v>2149</v>
       </c>
       <c r="I522" s="5"/>
       <c r="J522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L522" s="6" t="s">
         <v>2150</v>
       </c>
       <c r="M522" s="5"/>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
         <v>2151</v>
       </c>
       <c r="B523" s="5" t="s">
@@ -30338,67 +30302,69 @@
       </c>
       <c r="I523" s="5"/>
       <c r="J523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L523" s="6" t="s">
         <v>2153</v>
       </c>
       <c r="M523" s="5"/>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
         <v>2154</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C524" s="5" t="s">
-        <v>249</v>
+        <v>2155</v>
       </c>
       <c r="D524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E524" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G524" s="5" t="s">
-        <v>2155</v>
+      <c r="G524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H524" s="5" t="s">
         <v>2156</v>
       </c>
       <c r="I524" s="5"/>
       <c r="J524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L524" s="6" t="s">
         <v>2157</v>
       </c>
       <c r="M524" s="5"/>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
         <v>2158</v>
       </c>
       <c r="B525" s="5" t="s">
@@ -30428,1067 +30394,1105 @@
       </c>
       <c r="I525" s="5"/>
       <c r="J525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L525" s="6" t="s">
         <v>2161</v>
       </c>
       <c r="M525" s="5"/>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
         <v>2162</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>2033</v>
+        <v>249</v>
       </c>
       <c r="D526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E526" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G526" s="5" t="s">
+      <c r="G526" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H526" s="5" t="s">
         <v>2163</v>
-      </c>
-[...1 lines deleted...]
-        <v>2164</v>
       </c>
       <c r="I526" s="5"/>
       <c r="J526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L526" s="6" t="s">
-        <v>2165</v>
+        <v>2164</v>
       </c>
       <c r="M526" s="5"/>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>2166</v>
+        <v>2165</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C527" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E527" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G527" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G527" s="5" t="s">
+        <v>2166</v>
       </c>
       <c r="H527" s="5" t="s">
         <v>2167</v>
       </c>
       <c r="I527" s="5"/>
       <c r="J527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L527" s="6" t="s">
         <v>2168</v>
       </c>
       <c r="M527" s="5"/>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
         <v>2169</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C528" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E528" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G528" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G528" s="5" t="s">
+        <v>2170</v>
       </c>
       <c r="H528" s="5" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="I528" s="5"/>
       <c r="J528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L528" s="6" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="M528" s="5"/>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C529" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E529" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G529" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G529" s="5" t="s">
+        <v>2166</v>
       </c>
       <c r="H529" s="5" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="I529" s="5"/>
       <c r="J529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L529" s="6" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="M529" s="5"/>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B530" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C530" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E530" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G530" s="5" t="s">
-        <v>2176</v>
+      <c r="G530" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H530" s="5" t="s">
         <v>2177</v>
       </c>
       <c r="I530" s="5"/>
       <c r="J530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L530" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="M530" s="5"/>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
         <v>2179</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C531" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E531" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G531" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G531" s="5" t="s">
+        <v>2180</v>
       </c>
       <c r="H531" s="5" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="I531" s="5"/>
       <c r="J531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L531" s="6" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="M531" s="5"/>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C532" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E532" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H532" s="5" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="I532" s="5"/>
       <c r="J532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L532" s="6" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="M532" s="5"/>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="B533" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C533" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E533" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G533" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G533" s="5" t="s">
+        <v>2187</v>
       </c>
       <c r="H533" s="5" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="I533" s="5"/>
       <c r="J533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L533" s="6" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="M533" s="5"/>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>249</v>
+        <v>2191</v>
       </c>
       <c r="D534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E534" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G534" s="5" t="s">
-        <v>2189</v>
+      <c r="G534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H534" s="5" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="I534" s="5"/>
       <c r="J534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L534" s="6" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="M534" s="5"/>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="B535" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C535" s="5" t="s">
-        <v>249</v>
+        <v>2191</v>
       </c>
       <c r="D535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E535" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G535" s="5" t="s">
-        <v>2193</v>
+      <c r="G535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H535" s="5" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="I535" s="5"/>
       <c r="J535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L535" s="6" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="M535" s="5"/>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C536" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E536" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H536" s="5" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="I536" s="5"/>
       <c r="J536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L536" s="6" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="M536" s="5"/>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C537" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E537" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G537" s="5" t="s">
-        <v>2200</v>
+      <c r="G537" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H537" s="5" t="s">
         <v>2201</v>
       </c>
       <c r="I537" s="5"/>
       <c r="J537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L537" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="M537" s="5"/>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
         <v>2203</v>
       </c>
       <c r="B538" s="5" t="s">
-        <v>313</v>
+        <v>1734</v>
       </c>
       <c r="C538" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D538" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E538" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G538" s="5" t="s">
         <v>2204</v>
       </c>
-      <c r="E538" s="5" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H538" s="5" t="s">
-        <v>754</v>
+        <v>2205</v>
       </c>
       <c r="I538" s="5"/>
-      <c r="J538" s="5" t="s">
-[...3 lines deleted...]
-        <v>2205</v>
+      <c r="J538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L538" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="M538" s="5"/>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="B539" s="5" t="s">
-        <v>313</v>
+        <v>1734</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2207</v>
+        <v>249</v>
+      </c>
+      <c r="D539" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E539" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="s">
-        <v>23</v>
+        <v>2208</v>
       </c>
       <c r="I539" s="5"/>
-      <c r="J539" s="5" t="s">
-[...3 lines deleted...]
-        <v>2208</v>
+      <c r="J539" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K539" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L539" s="6" t="s">
         <v>2209</v>
       </c>
       <c r="M539" s="5"/>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
         <v>2210</v>
       </c>
       <c r="B540" s="5" t="s">
-        <v>313</v>
+        <v>1734</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D540" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E540" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G540" s="5" t="s">
         <v>2211</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="H540" s="5" t="s">
         <v>2212</v>
       </c>
       <c r="I540" s="5"/>
-      <c r="J540" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K540" s="5" t="s">
+      <c r="J540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L540" s="6" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
       <c r="M540" s="5"/>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="B541" s="5" t="s">
-        <v>50</v>
+        <v>1734</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D541" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E541" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H541" s="5" t="s">
         <v>2215</v>
       </c>
-      <c r="E541" s="5" t="s">
-[...10 lines deleted...]
-      <c r="H541" s="5" t="s">
+      <c r="I541" s="5"/>
+      <c r="J541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L541" s="6" t="s">
         <v>2216</v>
-      </c>
-[...10 lines deleted...]
-        <v>2219</v>
       </c>
       <c r="M541" s="5"/>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="B542" s="5" t="s">
-        <v>313</v>
+        <v>1734</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2220</v>
+        <v>249</v>
+      </c>
+      <c r="D542" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E542" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H542" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H542" s="5" t="s">
+        <v>2218</v>
       </c>
       <c r="I542" s="5"/>
-      <c r="J542" s="5" t="s">
-[...3 lines deleted...]
-        <v>2221</v>
+      <c r="J542" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K542" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L542" s="6" t="s">
-        <v>2222</v>
+        <v>2219</v>
       </c>
       <c r="M542" s="5"/>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>2210</v>
+        <v>2220</v>
       </c>
       <c r="B543" s="5" t="s">
-        <v>313</v>
+        <v>1734</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>249</v>
+      </c>
+      <c r="D543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E543" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H543" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H543" s="5" t="s">
+        <v>2221</v>
       </c>
       <c r="I543" s="5"/>
-      <c r="J543" s="5" t="s">
-[...3 lines deleted...]
-        <v>2223</v>
+      <c r="J543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L543" s="6" t="s">
-        <v>2224</v>
+        <v>2222</v>
       </c>
       <c r="M543" s="5"/>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>2225</v>
+        <v>2223</v>
       </c>
       <c r="B544" s="5" t="s">
-        <v>50</v>
+        <v>1734</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>249</v>
+      </c>
+      <c r="D544" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E544" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="F544" s="5" t="s">
-        <v>15</v>
+      <c r="F544" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H544" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H544" s="5" t="s">
+        <v>2224</v>
       </c>
       <c r="I544" s="5"/>
       <c r="J544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L544" s="6" t="s">
-        <v>2226</v>
+        <v>2225</v>
       </c>
       <c r="M544" s="5"/>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>2227</v>
+        <v>2226</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>1734</v>
       </c>
       <c r="C545" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E545" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G545" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G545" s="5" t="s">
+        <v>2227</v>
       </c>
       <c r="H545" s="5" t="s">
         <v>2228</v>
       </c>
       <c r="I545" s="5"/>
       <c r="J545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L545" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="M545" s="5"/>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>2225</v>
+        <v>2230</v>
       </c>
       <c r="B546" s="5" t="s">
-        <v>406</v>
-[...4 lines deleted...]
-        </is>
+        <v>1734</v>
+      </c>
+      <c r="C546" s="5" t="s">
+        <v>249</v>
       </c>
       <c r="D546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E546" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H546" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H546" s="5" t="s">
+        <v>2231</v>
       </c>
       <c r="I546" s="5"/>
       <c r="J546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L546" s="6" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="M546" s="5"/>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>2231</v>
+        <v>2055</v>
       </c>
       <c r="B547" s="5" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>406</v>
+      </c>
+      <c r="C547" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E547" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G547" s="5" t="s">
-[...3 lines deleted...]
-        <v>2233</v>
+      <c r="G547" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H547" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I547" s="5"/>
       <c r="J547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L547" s="6" t="s">
-        <v>2234</v>
+        <v>2233</v>
       </c>
       <c r="M547" s="5"/>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>2210</v>
+        <v>2234</v>
       </c>
       <c r="B548" s="5" t="s">
-        <v>40</v>
+        <v>1734</v>
       </c>
       <c r="C548" s="5" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>249</v>
+      </c>
+      <c r="D548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E548" s="5" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>15</v>
+      </c>
+      <c r="F548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G548" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H548" s="5" t="s">
-        <v>1578</v>
+        <v>2235</v>
       </c>
       <c r="I548" s="5"/>
-      <c r="J548" s="5" t="s">
-[...3 lines deleted...]
-        <v>2235</v>
+      <c r="J548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L548" s="6" t="s">
         <v>2236</v>
       </c>
       <c r="M548" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>