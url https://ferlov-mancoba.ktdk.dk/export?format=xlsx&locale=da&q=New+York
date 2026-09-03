--- v0 (2026-04-01)
+++ v1 (2026-09-03)
@@ -64,66 +64,66 @@
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>30. november 1938 til tidlig 1940, del 1</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Ernest Mancoba</t>
   </si>
   <si>
     <t>Lippy Lipshitz
 Christian Poulsen
 Auguste Rodin</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d'Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til "Xtian", samt forskellige andre studerende, som han forskellige steder identificerer som "Pultzer/Pulzer/Bulzer", "den algeriske", "Chargo/Chago" og "Roser" (blandt andre). Han har et besøg med en sydafrikaner identificeret som "Mall". Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939. translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE</t>
   </si>
   <si>
+    <t>November 1938 til begyndelsen af 1940, del 5</t>
+  </si>
+  <si>
+    <t>Denne Mancoba dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, og forskellige andre studerende, som han forskelligt identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago” og “Roser” (blandt andre). Han har et besøg med en sydafrikansk person identificeret som “Mall”. Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939.translated 2025-02-06</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0</t>
+  </si>
+  <si>
     <t>November 1938 til begyndelsen af 1940, del 9</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venner blandt den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, samt forskellige andre studerende, som han identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago/Chayo” og “Roser” (blandt andre). Han har et besøg med en sydafrikaner identificeret som “Mall”. Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/IdcUikT8</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0</t>
   </si>
   <si>
     <t>1965-11-12</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Kunstnerkomiteen for udstillinger i udlandet </t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
     <t>Robert  Dahlmann Olsen</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet.</t>
   </si>
@@ -288,51 +288,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>