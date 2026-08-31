--- v0 (2026-04-16)
+++ v1 (2026-08-31)
@@ -273,75 +273,75 @@
   <si>
     <t>Dette brev synes at være et svar på et fra Ernest og Wonga Mancoba om deres "hjemkomst" til Sydafrika. translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/2uZf</t>
   </si>
   <si>
     <t>(Transcription:  W.Sze)[sender: Alexandra Laird][to: Ernest and Wonga][date: 11 Feb 1995]Dear Ernest and WongaI was immensely touched that you should write such a long letter, and one which was so rich and vivid in its description of your return to South Africa. Thank you for it - a real gift to have. It reads rather as Wordsworth describes the writing of poetry- something like 'spontaneous thoughts… recollected in tranquility’.The whole experience sounds a strengthening one, confirming your hopes in some measure, Ernest, and a powerful realisation of your imaginative, dreaming 'Africa’, Wonga. I loved your description of the Greek myth taking bloody form in the sacrifice of the cow. It sounds as though you saw Christianity in a new light, that it is compatible with tradition .... if only the essential, celebratory and mystical aspects of Christianity were taught, rather than the insistence on 'how lowly and sinful we humans are, with constant need for forgiveness' - reinforcing the sense that we humans are tragic victims struggling hopelessly towards a state of grace (I heard on the radio today an especially gloomy, funereal Sunday church service!), then maybe the church here could offer some wisdom. Sadly, it has lost its way, in Britain at least. Certainly the concept of compassion and loving thy neighbour as oneself is a key to Christianity. But, yes - as in umuntu, this concept is also shared by many other traditions. Malidoma Some is another shamanic figure for the West, chosen by his tribe, the Dagara in W Africa, to 'be friends with the stranger/enemy'. Like you, he sees his position as "a two way passage of information, as both a bridge and a conduit. By agreeing to move between both worlds, I seek to bring about some kind of balance." All this to help bring about transformation in the West's - and so the ingidenous cultures' - sickness of the soul (I I included some information re him and Mosaic in my letter to you chez Elza) He says "it is time for Africans to clear their throats and enter boldly into the concert of spiritual and magical exchange" and "Alienation is one of the many faces of modernity. The cure is communication and community- a new sense of togetherness. By opening to each other, we diminish the pressure of being alone and exiled". So, there are others from Africa - and many other indigenous cultures like the Kogi in South America, who are bringing their wisdom to us, who have forgotten our own, which we once had. And that wisdom seems to be solidly founded on community and compassion. It is very exciting to find that the younger people are coming along, committed to the same integration you embody. The question is, how can we here teach and pass on this wisdom? I still find it extraordinary that we have no 'holders of wisdom' on how to live, what are the stages in life, how to pass from one to the other. And it is not as if the West doesn't have this wisdom already. Psychoanalysis has told us a great deal about the effects of suffering, how human beings affect each other emotionally and why it is important to express what we feel. But it lays too great an emphasis on the negative. The positive is just as important, if not more so. We need to recall the power of imagination - and imagery - to heal, the experience of music, art, laughter, and so many other good experience that move us. And we do have our myths and fairytales, plus the living and breathing traditions of cultures whose myths nourish them, which can teach us. Trouble is, no-one is teaching us how to use these enriching experiences! But psychologists, writers and story-tellers are corning together in a rediscovery of this wisdom, and beginning to share it. And now there's the Internet, linking anyone with a computer and a modem around the world, in any culture, to share information instantly - albeit through words. That's another community ... though a rather individualistic, isolated one, perhaps. I'm beginning to realise that we need to find ways, both new and old, of sharing this wisdom, of teaching it, as your mother had teachers and taught you. Since teaching is all about doing, about example, then our way of life itself must express and reinforce that teaching. So we in the West need to use existing ways, like art, of being-doing-communicating wisdom, but perhaps in a more active, conscious way. I feel quite cross that it has taken 40 years (in April!) for me to discover that vital truths about living already existed in myths and tales, in current traditions, and in psychology, and that no-one teaches this as a matter of course! It should be taught as part of everyone's growing up. But how ....Oh ... I'm pouring out my thoughts, when I really meant to comment on your letter! It's exciting to hear that you may be returning to Cape Town in April. Yes, perhaps we could meet during the summer. I am off to Ghana, Burkina Faso (for the film festival) and then, I hope, Mali on Sunday 19th March for 3 weeks - so back mid-March. A very heartening thing happened a couple of weeks ago - I finally met Peter Murray of the Yorkshire Sculpture Park when he was here in London. He was asking whether we'd be interested in making a film about a workshop of Zimbabwean sculptors, which is taking place in April in Zimbabwe and then transferring to Yorkshire to work there, in the art college nearby. This itself is a beautiful old stone building with a coutyard, I believe, and they will work for the first time with a wide range of English stone and other materials. The artists will be meeting other, more experienced African sculptors and some British/European artists may drop in - all part of Robert Loder's workshops. These are apparently the most exciting experiences, not just for younger African artists to meet other, older artists, but for the wonderful cross-fertilization that goes on - and musical extravaganzas, as you can imagine! Inspiration flows freely .... Peter was, as we all were, wondering whether you would be interested in being there to meet the sculptors - certainly it would enrich the whole workshop for them if you visited them at work. I think it's taking place around August/September, around the same time as your exhibition, probably. Anyway, I liked him and Anna Kindersley, who is co-ordinating the workshop, and who organised the Senegalese workshop last year. Now it's midnight - and time for my bed ... so I must say goodnight, and send you both much love and a hug and hope to see you either here, or in Denmark, or wherever. Do send my love to Mikael and Bertel too.[signed: Much love Alex xx]</t>
   </si>
   <si>
     <t>2000-02-15</t>
   </si>
   <si>
     <t>Manuskript</t>
   </si>
   <si>
     <t>Ejler  Bille
 Sonja Ferlov Mancoba
 Erwin Graumann
 Florence  Mancoba, née Mangqangwana
 Richard Mortensen
 Christian Poulsen
 Vincent van Gogh</t>
   </si>
   <si>
+    <t>Manuskript til tale til Ejler Billes 90 års fødselsdag d. 6.3.2000. Talen findes i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Ferlov Mancoba-arkivet.</t>
+  </si>
+  <si>
+    <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/e0GV</t>
+  </si>
+  <si>
+    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
+  </si>
+  <si>
     <t>Engelsk version af Ernest Mancobas tale i anledning af Ejler Billes 90års fødselsdag d. 6.3.2000. Slutningen af talen mangler i denne version, se dansk manus og bog. Talen findes på dansk og i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
-    <t>Ferlov Mancoba-arkivet.</t>
-[...1 lines deleted...]
-  <si>
     <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/aEuQ</t>
   </si>
   <si>
     <t>When I was a little boy in South Africa, many many years ago, I lived together with my family, in a kind of ghetto for mineworkers, known under the name « Comet Location », which belonged to the East Rand Property Mines, in the middle of the goldfields along the Rif | Reef|, near Johannesburg in the Northern Transvaal.  One day in our little tin-box house, where my mother had just been delivered with yet another child, (as, allowed by her initiation to the know-how, transmitted through an old tradition for women, in case of need, that is: alone and without help), and I had been given permission to enter the room, where she was resting with the new baby in her arms, I asked Her:"But, Mother, I have already four sisters. Why is it never a boy? When are you going to give me a brother, with whom I can play, so that I never more will feel lonely, when my comrades are not present?" "Listen, Ernest, she answered, stop complaining so childishly. Whether it be a boy or a girl is absolutely indifferent. Even if I well understand that you wish someone to play with, we must be glad for the children God will send me. And, besides, your brothers, you'll find out in the wide world." Some years later, as I had become a young man and was tempering with woodcarving, in the hope of becoming a sculptor, in my land of birth, I had to admit that if one wished to be an artist, then one had first and foremost, to be able to be oneself –  which, as I could understand , can never be the case as long as one is not considered as a fully free human being, the which I never thought possible, for the rest of my coming life in the Northern Transvaal, my home province.So I decided to rely on my mother’s word and find somebody who could speak with me from human to human, even though it be across frontiers, and even far away from the land of my fathers? With the hope that it might, at long last, establish a deeper understanding between people, here as well as there. On the evening, when I lost sight of Africa's coastline, on board the steamer "Balmoral Castle", and sailed away on life's big ocean, towards my destiny, I had no idea, though, how the latter already lay, as if it were, pre-ordained by secret forces, which, at times, in a strange way, direct men's course - whatever they may think. The first European to whom I spoke, was an english 'old mariner', whom I had first met on the ship, and then later again on the mainland, in a pub of the harbour, in Southampton. Of what he told , I remember only that he had sailed on many a ship, along his life, and that the boat that had represented most for him , bore a name that I was never to forget, since it came to symbolize my existence thereafter on the new continent where I had arrived , and which was so different from my Africa: the boat's name was 'All Alone'. How it happened that I did not quite end up in such a plight, so despairing for a man coming from a culture, in which none at the time, was left in loneliness, is a mystery to me.Anyway, it is a fact that when I came to Paris in 1938 from London, where I had been accomodated by my benefactor, Bishop Smythe, whom I had met at Fort Hare ( the first institution, with university status for blacks, in South Africa - that had just opened), he had already contacted the director of Ecole des Arts Décoratifs, rue d'Ulm, who in turn had asked the assembled students whether anyone could take care of a new comrade, who was supposed to arrive f rom London, next day. The condition being, naturally, to speak and understand the English tongue, which was not so common a thing in France, at the time. Only one arm had been raised. It was a dane who was studying sculpture at the institution. Christian Poulsen was his name. Many times thereafter has he told me how surprized they all had been, when instead of one of His British Majesty's fair-haired subjects, in tweed jacket and bowler-hat, as expected, there stood in front of them a dark son of the deepest Africa.But, only a few days later, when confidence and friendship was beginning to emerge between us , he told me that if, as I pretended, I had come up North in search of a true dialogue with a new generation of artists in Europe, then I was very lucky for he could introduce me to a certain group of danish surrealists* living at the moment in Paris. Next day , therefore, we left together the "Latin Quarter" and "Rue Monsieur-Le-Prince", where I lived, and we went up Boulevard Saint Michel, towards and past that undomitable lion, dedicated to the National Defense, which stands on a pedestal at Place Denfert-Rochereau ( but which would show itself to be all too tame once the war began), and then onwards to Eglise d'Alesia, until, after going down a little discreet blind-alley on the right, one ended in a sort of inner courtyard or little square, over which rose an oldish building which, I have heard , can still be seen nowadays. We went up the wooden staircase, and the moment after, once Christian had knocked on the door, I was standing in front of a young man whose clear eyes and open face radiated with honesty and friendliness It was my first vision of Ejler Bille and this, how our first meeting started. Straight-away we felt at ease with one another. We began a dialogue and a friendship which, ( I ignored it then ) was to last ( with some interruptions) throughout a whole life. Bille told how the young in Europe were in the middle of a revolt against the still-born art, which is called ‘academism’, and how , in their attempt, they had relied, for inspiration and support , among other things , on the expression, which , up till then had been considered the childish amusement of 'wild tribes', while I expressed how much it had meant for me to come in contact (through certain artists who had emigrated to my country or through photographic reproductions) with Van Gogh's paintings or with great artists from the ‘Renaissance’. I explained also, how what one in Europe called "Art" was closely linked, in Africa, to people's daily life and had to do, at the same time, with the magic world. When we took leave of one another on that same evening, Bille suddenly added: "Ernest, I actually know some one who would be very interested*, I am sure, in all you have said about Africa and Art, and whom I would like you to meet. On my next visit to Impasse du Rouet, I encountered, for the very first time, Sonja Ferlov, the sculptor and my future companion of a lifetime. It was very exciting for me, on these occasions, to hear about how the young surrealists, in such northern abodes, as Denmark, had reproduced sculptures and masks from Africa (especially those of the "Kjersmeier Collection"), in their magazine ‘Linien’. I also understood that ‘Linien’ represented both a vital battle for the human expression and at the same time, a meeting place or a platform, where different conceptions, could be confronted, that, simultaneously, helped artists and the public in a forward searching effort. This movement had indeed already contributed to a clarification of modern thought and art, even though it at a later stage may have been obfuscated, metamorphosed, and willingly or unwillingly, diverted from its original significance, project and possibilities On the basis of what I came to know through these discussions with Bille and Sonja, I was in full accord with them about the attitude and positions they had taken — together with Richard Mortensen, one of the founders of the movement and a close friend of Sonja's- namely that surrealism or the new art should not be a reaction against Reason ( however much the latter had been misused in Europe by the ideology  of Progress, with the subsequent tendency towards a certain deification of science. The which we thought a great danger, especially at a time when all the chaotic forces of Nihilism, were marching the goose-step right over Mankind's most vital values, to the point of trampling down the little flower itself of any possible future. Bille had indeed as neighbour a man who was a living example of what could happen when pure instinct in a people was being manipulated and flattered to the point of loosing even the last impressions of basic wisdom. He was a refugee called Erwin Graumann, a painter of the ‘Expressionistic’ school who had been persecuted by the ‘Brown Power’ in Germany, for having once given shelter in his studio to some of its political opponents. As he had made the mistake to try to renew his papers at the Embassy, after telling him to go back home in order to having them changed, they had stampled a big ‘Nicht Gulticht’ on his passport. So he was surviving as he could, in very dire conditions, for, in the eyes of the French he remained a German and an enemy. He had painted a very fine picture, which Sonja was to remember for the rest of her life. It represented the the greyish roofs over Berlin. Many times, since this first occasion, have I sat with these my new friends   and exchanged point of view about the expression, about humanity, and the situation in the world, seen exhibitions together; visited other artists and common friends or helped each other in the dauly, until the moment when this blessed little period (which, in my case, had not lasted more than two years) came to a brutal end when one day somebody knocked at my studio, rue Hippolyte Maindron and Destiny stood on the door-step, dressed up in a “vert-de-gris” uniform.When Billed decided to travel back to Denmark midst rumours of the impending conflict, I accompanied hum to his train at Gare du Nord. And the last words I heard form him when the engine, in smoke and noice , began to roll, were:”Take good care of one another, Sonja and yourself”I did not know that more than eighjt years would go by before our next meeting , and only after the worst time and war that Mankund has eer seen , will have destroyed the little world of hope and inspiration that we had experienced in the Paris of thes “good old days”For me it had been a terrible lesson in what happens when Man forgets the great principle of the forefathers: “Mankind Is One”. A cocention which had been engrained* in me with the mother-milk as inherited from the spirit of the Old World, and with which I had travelled in the form of the lightest luggage, an African word of wisdom: Umuntu ngumuntu ngabanye abantu” which means: “Man is Man, trough, and because of, other men”</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
   </si>
   <si>
     <t>Audio file 80-2</t>
   </si>
   <si>
     <t>Lydklip</t>
   </si>
   <si>
     <t>Bantu Welfare Trust
 Rheinallt Jones
 Lippy Lipshitz
 Nelson Mandela
 T. C.  Mehta</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/0uJI</t>
   </si>
   <si>
     <t>Audio file 49-2</t>
   </si>
   <si>
     <t>Southampton, England</t>
   </si>
   <si>
     <t>Ngomo
@@ -472,51 +472,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>