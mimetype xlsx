--- v0 (2026-04-17)
+++ v1 (2026-09-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="163" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="164" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -176,51 +176,54 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd</t>
   </si>
   <si>
     <t>November 1938 til begyndelsen af 1940, del 9</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venner blandt den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, samt forskellige andre studerende, som han identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago/Chayo” og “Roser” (blandt andre). Han har et besøg med en sydafrikaner identificeret som “Mall”. Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/IdcUikT8</t>
   </si>
   <si>
     <t>1944-06-04</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
-    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning.</t>
+    <t>Andrea Mantegna</t>
+  </si>
+  <si>
+    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning. Den korte besked har karakter af til-og-fra kort og det er derfor uvist om der er tale om et selvstændigt arkivalie eller om det har været bilagt en pakke. </t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet.</t>
   </si>
   <si>
     <t>Postkort fra Sonja Ferlov Mancoba til Ernest Mancoba med en kort hilsen og dato.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YNoc</t>
   </si>
   <si>
     <t>To Ernest From yoursSonja4/6-44 – </t>
   </si>
   <si>
     <t>1950-05-03</t>
   </si>
   <si>
     <t>Udklip</t>
   </si>
   <si>
     <t>Kattinge</t>
   </si>
   <si>
     <t>Læserbrev af Ernest Mancoba, hvor han protesterer mod anti-afrikansk propaganda i omtalerne af kongen af Benin i avisen Information. </t>
   </si>
@@ -1252,856 +1255,852 @@
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H12" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H30" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>