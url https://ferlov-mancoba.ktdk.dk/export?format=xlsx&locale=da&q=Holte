--- v0 (2026-04-15)
+++ v1 (2026-07-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="308" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="202" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -75,59 +75,50 @@
     <t>Sonja Ferlov Mancoba</t>
   </si>
   <si>
     <t>Minna Ferlov</t>
   </si>
   <si>
     <t>Radstadt</t>
   </si>
   <si>
     <t>Danmark</t>
   </si>
   <si>
     <t>Postkortet er formentlig til Sonja Ferlovs mor, Minna Ferlov, som hun har skrevet de øvrige postkort fra rejsen til, der er i Ferlov Mancoba arkivet.Postkortet forestiller et vandrehjem i Radstadt og Sonja Ferlov skriver de bader i søen bagved. Formentlig boede hun på vandrehjemmet udenfor Radstadt og skal ind til byen for at hente sine sko, som omtalt i kortet. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet.</t>
   </si>
   <si>
     <t>Sonja Ferlov beskriver en bjergtur i Tyskland, hvor hendes sandaler gik i stykker, så hun blandt andet måtte gå barbenet hjem, hvilket vakte nogen opsigt.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/aWbo</t>
   </si>
   <si>
     <t>Her ser i et Hjørne af Slottet. Bagved ligger Dammen med Tømmerflaaderne hvor vi Bbader. Naa nu skal jeg til Radstadt og hente mine Sko Jeg sprængte nemlig mine Sandaler i gaaar paa Bjergturen saa jeg maatte gaa Hjem paa bare Ben det var et herligt Optog 4 Par med et Lommetørklæde, (gennemvædet af en Bunke Blaabær vi havde Plukket for senere at tabe,) som Fane i spidsen En bar mine Sko og en mine Strømper Sikke et humør der i de tyske Drenge de skal bare holdes paa afstand men det er er meget let, de er saa Hjælpsomme og søde</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003</t>
   </si>
   <si>
     <t> 2. sep. 1938</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Ernest Mancoba</t>
   </si>
   <si>
     <t>Goolam Gool
 Halima Gool
 Lippy Lipshitz
 I.B. Tabata
 Arthur Wilkie</t>
   </si>
   <si>
     <t>Den 2. september 1938 besteg Ernest Mancoba et skib, der forlod Cape Town, Sydafrika, til Southampton, Storbritannien. Det ankom den 19. september 1938. Mancoba førte en rejsejournal om rejsen.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5</t>
   </si>
   <si>
     <t>3.-4. september 1938</t>
@@ -260,342 +251,171 @@
   <si>
     <t>November 1938 til begyndelsen af 1940, del 5</t>
   </si>
   <si>
     <t>Denne Mancoba dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, og forskellige andre studerende, som han forskelligt identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago” og “Roser” (blandt andre). Han har et besøg med en sydafrikansk person identificeret som “Mall”. Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0</t>
   </si>
   <si>
     <t>1938-12-20</t>
   </si>
   <si>
     <t>Ejler  Bille</t>
   </si>
   <si>
     <t>Ejler Bille ønsker Sonja Ferlovs mor, Minna Ferlov, god jul og god bedring med helbredet. Han fortæller, at Sonja og han har det godt og overvejer at holde jul på landet. Han fortæller også, at Sonjas drejebænk bliver beundret af kvarterets kunstnere.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/X6yI</t>
   </si>
   <si>
     <t>Fru Ferlov.Usserød Sygehus.Sygestue 12.Pr. HørsholmDanemarkd. 20.12.38.Kære Fru Ferlov.De bedste juleønsker. Jeg haaber, at det nu gaar bedre med helbredet. Jeg forstaar det maa ha været en værre omgang. Jeg glæder mig til at holde jul sammen med Sonja, Vi har talt om at holde den paa landet. Her er dejligt at være i Paris, selv om her er hundekoldt. Sonja og jeg har mange hyggelige aftner – hendes fine drejebænk blir beundret af samtlige Montparnasses kunstnere. Jeg fyrer vældigt i kakkelovnen; men det er nødvendigt. Haaber De snart maa være helt rask. Mange hilsner fra Bille.</t>
   </si>
   <si>
-    <t>Sonja Ferlov Mancoba, Maske (Krigens Udbrud), 1939.</t>
-[...10 lines deleted...]
-  <si>
     <t>Juni til september 1940</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba
 Ernest Mancoba</t>
   </si>
   <si>
     <t>Denne sektion af Mancoba-dagbogen begynder sandsynligvis omkring juni 1940, da Frankrig er på randen af Anden Verdenskrig, og Mancoba stadig er en fri mand. Sektionen fortsætter med Sonja Ferlov Mancoba, der skriver om sin bekymring for Mancobas fængsling og hendes recitation af et digt. translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/nKedBtXR</t>
   </si>
   <si>
     <t>1941-12-03</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
     <t>Brevet er skrevet mens Ernest Mancoba er interneret i "La Grande Caserne", St. Denis (Seine), under Anden Verdenskrig. </t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Sonja Ferlov Mancoba om hvor vigtig hun er for ham og beder hende holde humøret oppe. Han forsikrer hende om at en dag vil de mørke skyer og barbariet ophøre. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Tiws</t>
   </si>
   <si>
     <t>Dec. 3rd 1941My Sonja,Beloved, last visit I was deeply moved and sad. You seemed to |be| unhappy my Sonja. You were not in your usual mood. Still you gave me so much of your self – your personality – your love, your magnanimity – your all, that long after you had departed my eyes, ears and whole being tingled with joy and life. Sonja you are my sole desire my only longing, the greatest miracle and wonder of my life. You have made me see clearer into life you have made me into a stone of reality and truth. Do not be depressed, my Beloved the sun of hope will come forth and break thro the clouds of barbarism hatred and envy which blacken the earth today. We two will march hand in hand glorious human-beings |with| millions of liberated youth. I will stand by you my Sonja thro life and death. Ernest. </t>
   </si>
   <si>
-    <t>Sonja Ferlov Mancoba, Maskeskulptur (Lille maske), 1948.</t>
-[...56 lines deleted...]
-  <si>
     <t>1961-12-12</t>
   </si>
   <si>
     <t>Niels Ferlov</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til sin fætter Niels Ferlov om deres flytning fra Oigny til først Bondy og nu til butikken i 153, rue du Château. Hun beskriver lokalerne og glæden ved at være tilbage i Paris i sit gamle kvarter, samt hvordan det aktiverer tanker og erindringer om fortiden, som nu fører ind i fremtiden. Hun efterspørger endvidere Knud Ferlovs adresse.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Du9H</t>
   </si>
   <si>
     <t>153, rue du ChateauParis 14eFRANCE12 Dec/61Kære Niels, min gamle Barndomsven.Næsten et helt Aar er gaaet siden jeg modtog dit gode Brev af 6 Jan. Du glædede mig dermed og mangen engang har det været i mine Tanker at skrive dig et lille Ord. Da jeg modtog det var vi i opbrud efter 9 lange Aar i den lille Landsby Oigny c. 80 km fra Paris. Nu kunde vi ikke mere tage Landluften og det fysisk anstrengende Liv der og navnlig kunde vi ikke mere have vores store Dreng interneret paa sit Lycée der laa c 35 km fra Oigny, altsaa næsten paa Halvvejen til Paris. Vi brød op men det lykkedes os ikke at komme helt til Paris, vi fandt et lille Sted til Leje c. 12 km fra Paris. Saa opnaaede vi da at have Wonga hjemme, der var et stort moderne Lycée og han fik trods Flytningen, der betød at han efter Jul først kom [overstreget: tilbage] i Skole igen i Begyndelsen af Februar, alligevel fik han sin Eksamen ”Brevet” hedder det her. Det er en Eksamen som |det| ikke er nødvendigt at have naar man vil være Student men som man normalt alligevel tager enten ved afslutningen af ”3die” Klasse eller 2den Klasse. Systemet her er jo helt anderledes end det danske. Overskolen begynder med 6te Klasse og ender med 1ste
 Naa, Mentaliteten i Bondy hvor vi nu boede (Bondy er en ydre Forstad til Paris) var meget uinspireret og smaaborgerlig og vi besluttede at vi nu ligemeget hvordan trods Bolignød maatte søge at komme |helt| til Paris inden næste Skoleaar. Efter en hektisk søgen lykkedes det os da tilsidst at finde et Sted som kunde passe baade for vort Arbejde med Maleri og Skulptur og for Wongas Skolearbejde.Det ligger i det 14ende Arrondissement, den Sydlige Del af Paris, (Åh ja du ved det jo du boede jo i Cité Univérsitaire og du besøgte mig jo i Moulin Vert) vi levede jo |for| 12 Aar |siden en Del| af vor ungdom i dette Kvarter hvor Wonga er født. Det er nu saa mildt og blidt at vende tilbage hertil og prøve gennem de mange Erfaringer man siden har gjort paa sin Vej, at knytte Traadene sammen i sit Liv, søge at give større og rigere Vækst til det som er ved at danne sig som skal føre en ud i Fremtiden ved at trænge ned til en dybere Bevidsthed om at det som var og som har ført en hertil i Dag. Saa mange Ting man har baaret i sig gemt dybt nede dukker op, vaagner. Det er saa gammelt og alligevel er det helt nyt fordi det første gang du ser det med Øjne som er saa forandrede ved de mange Oplevelser som Livet har ladet trænge igennem dem. - -- Vi fik straks Wonga i en stor god Skole ”Lycée Buffon”, og han arbejder meget intenst hans skole er hans hele Liv. Han har gode Lærere. De skifter Lærere hvert Skoleaar. De har den samme Lærer i Græsk Latin og Fransk og ham er han meget glad for. Wonga er meget glad for at skrive Fristile. Historie er han ogsaa meget glad for. [overstreget: han prøver også at følge]Ja som du ser dette Aar har været fuldt af store Omvæltninger for os her. Saaledes gik det til at dit Brev ved første Flytning fra Oigny kom bort mellem Papirer og saa nu ved Flytningen til Paris dukkede op igen. Hjertelig Tak fordi du tænkte paa mig og for din trofasthed med Telegrammet til min Fødselsdag. Det naaede mig trods rundrejser over Oigny og Bondy. Det rørte mig meget og det var min mening at svare dig straks, men det praktiske arbejde vi er i gang med her er saa overvældene at det først er i Dag jeg tager et lille Pust med lidt ro til at skrive. Det som vi har fundet her er nemlig en gammel Butik med 7 lag Maling at skrabe af Væggene Disk og Skabe at tage ned og 1000 + 1000 Flasker at blive af med. Et Atelier var det nemlig ikke muligt at finde og det er for dyrt. Og dette bliver endda bedre. Butikken (vi elliminerer Fordøren) har 2 dejlige Vinduer dem deler vi (Ernest og Jeg) i midten saa har vi hver sit arbejdssted saa er der bagved et lille Køkken og der bagved igen et rummeligt Værelse hvor Wonga kan have Fred med sine Bøger.[i øverste venstre hjørne: Tegning af butikken]Som du ser man kan gaa lige ind fra Gaden uden Concierge, det er helt upersonligt og frit; man mærker ikke noget til Naboer en rar Skomager paa den ene Side en Café paa den anden-Naa kære Niels, Jeg havde nok lyst til at skrive meget mere, det er jo ikke hver Dag vi snakker sammen men nu maa jeg nok hellere slutte og tænke paa det husmoderlige for Wonga kommer Kl 12 til Frokost. Han gaar saa igen lidt før 2. han har kun c [overstreget: ¼ H] et Kvarter til Skolen om aftenen kommer han saa hjem ved 5-6 Tiden det er jo en lang Skoledag og derefter har han saa Lektier til c Kl 10 aften. Men om Torsdagen har han kun 2 tim. Skole Og i gaar Eftermiddags var han til Rugbykamp med et gymnastikhold i den anden Ende af Paris.- - Hvis du engang Skriver maa du fortælle mig lidt om din store Datter Jeg ber dig hilse din Kone omend vi jo desværre ikke kender hinanden.Jeg fik ikke skrevet til Hannes Fødselsdag i Aar men haaber at faa skrevet til Jul |Hils mange gange| Her holder man jo ikke Jul og jeg holder ikke at Fester til givne Tider, men det er jo godt for de handlende.Kære Niels du vakte minder ”6 Jan. Niels Fødselsdag hellig 3 Kongers Aften Strandboulevarden, min gode fine Tante Fanny som gav mig saa mange glæder og altid saadan en Tryghedsfølelse og Varme naar vore Forældre mødtes og vi legede!Nu en kærlig Hilsen og ønsket om alt godt for Dig og Dine fra din gamle Ven og KusineSonja-P.S. Ernest og Wonga sender ogsaa en HilsenJeg vilde være glad ved en gang ved Lejlighed at faa [overstreget: xxx] Onkel Knuds Adresse.</t>
-  </si>
-[...52 lines deleted...]
-    <t>http://ferlov-mancoba.ktdk.dk/vaerker/elan-vers-l-avenir-livsmod</t>
   </si>
   <si>
     <t>1965-10-13</t>
   </si>
   <si>
     <t>Gunnar  Jespersen</t>
   </si>
   <si>
     <t>Holte</t>
   </si>
   <si>
     <t>Troels Andersen
 Ejler  Bille
 Robert  Dahlmann Olsen
 Christian Dotremont
 Alberto Giacometti
 Egill Jacobsen
 Asger Jorn
 Ernest Mancoba
 Richard Mortensen
 Knud  Nielsen
 Hans  Øllgaard</t>
   </si>
   <si>
     <t>Bogen, Gunnar Jespersen skriver på, er De Abstrakte. Linien. Helhesten. Høstudstillingen. Cobra, Berlingske Forlag 1967.</t>
   </si>
   <si>
     <t>Gunnar Jespersen skriver til Sonja Ferlov Mancoba angående to passager i sin kommende bog &lt;em&gt;De Abstrakte&lt;/em&gt;. Den ene passage er om Sonja Ferlov Mancobas møde med Alberto Giacometti i Paris, den anden om Ernest Mancobas tuberkulose. Han beder om tilladelse til at nævne sidstnævnte, da han mener, det er vigtigt at fortælle om kunstnernes levevilkår i en tid, hvor Statens Kunstfond er til debat.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/m1bB</t>
   </si>
   <si>
     <t>1965-12-05</t>
   </si>
   <si>
     <t>Ejler  Bille
 Vilhelm Bjerke-Petersen
 Alberto Giacometti
 Asger Jorn
 Ernest Mancoba
 Richard Mortensen</t>
   </si>
   <si>
     <t>Gunnar Jespersen skriver til Sonja Ferlov Mancoba angående den bog, han er ved at skrive, og hvor han blandt andet skriver om hende. Han fortæller hende, hvilke kendsgerninger han baserer sig på i sin tekst og beder hende rette ham, hvis han har begået fejl. Han citerer endvidere en passage, som omhandler et besøg i Giacomettis atelier. Han fortæller, at han har omskrevet den efter at have modtaget hendes seneste brev desangående. Han beder hende om at lade ham fortælle historien om blandt andet hendes kunst og understreger, at han ikke ønsker at være taktløs i sin fremstilling.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/D3p9</t>
   </si>
   <si>
-    <t>Sonja Ferlov Mancoba, Solidarité. Hommage à Elise Johansen, 1966.</t>
-[...4 lines deleted...]
-  <si>
     <t>1966-01-03</t>
   </si>
   <si>
     <t>Willemijn Stokvis</t>
   </si>
   <si>
     <t>Amsterdam</t>
   </si>
   <si>
     <t>Den nævnte udstilling er Cobra, Museum Boymans-van Beuningen, Rotterdam, 20.5.-17.6.1966.</t>
   </si>
   <si>
     <t>Willemijn de Haas skriver til Sonja Ferlov Mancoba i anledningen af forberedelserne til en Cobra udstilling på Museum Boymans-van Beuningen og beder hende om de nyeste oplysninger til en kunstnerbiografi til udstillingskataloget.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/pybF</t>
   </si>
   <si>
     <t>3-1-’65
 Mrs. Willemijn de HaasAlberdink-Thym straat 8bAmsterdam Holland.Dear Mrs Ferlov-Mancoba,it is now more than eight month ago already that I visited you and your husband in Paris, and I am still working very hard on my Cobra book which I hope to finish this year. In the mean time I am participating in the organization of a big international Cobra exhibition in the beautiful modern museum of Rotterdam, the so called “museum Boymans-van Beuningen.”Of course we want to put also from you something in this exhibition, that will be opened in May this year.In the catalogue I will write about Cobra in general, and also a little biography on each participating artist.It is concerning this little biography that I want to ask you something: please could you send me as soon as possible some material about your latest activities? perhaps: exhibitions, travels, articles written on you, and important works etc. And can you send me also a good photograph of yourself to be reproduced with this little biography?I thank you very much in advance.How are you both going on? and how is your son?I think the wheather in Paris will be as nasty as it is here. I wish you and your family a happy new yearTruly yoursWillemijn de Haas</t>
-  </si>
-[...39 lines deleted...]
-    <t>København d. 20. maj 1967Kære Sonja, Ernest og Wonga,Jeg har meget længe villet skrive til jer, men de sidste par måneder har været en meget travl tid. For at begynde med det sidste: igår forøgede vi familien med en pige, og både hun og Karen har det godt. Fødslen foregik på en klinik hvor jeg kunne være med og overvære det hele, og det er jo en stor oplevelse. To timer efter fødslen kom Karen og pigen hjem. Kasper har vi sendt på ”ferie” hos nogle gode venner som bor på landet. Dèr har han det godt, og om en uges tid, når Karen er kommet helt til kræfter igen, kommer han atter hjem. Karen har det iøvrigt godt – hun sover meget, men ind imellem springer hun ud af sengen.Det var som sagt det sidste. Den 5. maj indviedes det museum i Holstebro, som jeg nu har arbejdet på i næsten to år. Kommunen har købt en stor gammel villa som ligger i en smuk park. Huset er meget velegnet til formålet, og der var meget lidt at ændre ved det. Jeg tog til Holstebro d. 17. april og tog fat på ophængningen, og arbejdede næsten uafbrudt til d. 5. maj. Der synes at være stor tilfredshed med resultatet – bl. a. kan man se de Picasso-raderinger Sonja så her hos mig, og hele serien ”Jazz” af Matisse som jeg fandt i Paris ved mit sidste besøg.Desuden har vi til permanent udstilling lånt 180 ting fra Holm Olsens samling af afrikansk kunst – det er en meget fin samling som han har skabt gennem årene for meget beskedne midler. På museet kommer man først ind i et rum med malerier af Heerup, derfra ind til den afrikanske kunst – og derfra ind i et rum med billeder af Bille. Det viser sig at disse forskellige ting virkelig kan gå sammen, og det har været [overstreget: et] meget spændende at arbejde med, men også et enormt slid at få det hele i orden.­­– Det var hyggeligt at ”hilse” på jer i fjernsynet, – i en ellers ikke særlig spændende udsendelse. Jeg returnerer de 10 Fr. For tidsskriftet, da jeg har fået det gratis. Redaktøren af det, Eugenio Barba, som driver Odinteatret i Holstebro, er min gode ven – jeg bor hos ham når jeg er derovre. Han er et sjældent fint og levende menneske. Forresten har jeg skrevet en artikel om den danske udgave af ”Le Théatre et son double”, jeg skal sende når den kommer. Mon I har fået Billedkunst? – Jeg ville ønske jeg lige kunne stikke ud i rue du Chateau, eller at I kunne komme her! – Verden ser sort ud. Lad os håbe vi snart kan snakke sammen igen. Mange hilsner fra os alle ­fire –Poul</t>
   </si>
   <si>
     <t>1967-06-01</t>
   </si>
   <si>
     <t>Grete  Funch</t>
   </si>
   <si>
     <t>Randers</t>
   </si>
   <si>
     <t>Yan
 Jens  Aggebo
 Else  Alfelt
 Ejler  Bille
 Agnete Bjerre
 Lars Rostrup Bøyesen
 Johannes Carstensen
 Henning Damgård-Sørensen
 Poul  Ekelund
 Helge  Ernst
 Sonja Ferlov Mancoba
 Egon Fischer
 Edgar  Funch
 Emil  Gregersen
@@ -675,363 +495,174 @@
   <si>
     <t>Sonja Ferlov Mancoba skriver til Niels Ferlov om samfundets forfald og om at bevare tålmodigheden med at der vil komme fornyelse efter forfaldet og troen på og tilliden til mennesket. Hun indprenter sig og ham at hengive sig til arbejdet og holde målet for øje. Hun beklager sig over forholdene på universitetet, hvor Wonga går. Der er reformer til det værre og der mangler lærerkræfter. Hun beder Niels Ferlov hjælpe med litteratur til Wongas danskstudium. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/mImk</t>
   </si>
   <si>
     <t>1967-12-27</t>
   </si>
   <si>
     <t>Knud Ferlov</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Medardo Rosso</t>
   </si>
   <si>
     <t>Knud Ferlov skriver til Sonja Ferlov Mancoba om at blive gammel og ikke kunne skrive eller se godt længere. Han opremser andre litterater og kunstnere, som skiftede medie i deres alderdom. Han håner den satte tilfredshed. Han formaner Sonja Ferlov Mancoba om ikke at bekymre sig om ting uden værdi og i stedet holde blikket rettet mod stjernerne. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/6cMu</t>
   </si>
   <si>
-    <t>Sonja Ferlov Mancoba, Krigeren, 1968.</t>
-[...24 lines deleted...]
-  <si>
     <t>1968-01-10</t>
   </si>
   <si>
     <t>Fra Angelico
 Charles Péguy</t>
   </si>
   <si>
     <t>Knud Ferlov skriver til Sonja Ferlov Mancoba om sin mistro til videnskabens herredømme i denne tid og om sin afsmag for storbyens ”sten og staal og støj”. Han skriver om at holde blikket rettet mod stjernerne og arbejde ydmygt på knæ som Fra Angelico. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/LCEj</t>
   </si>
   <si>
-    <t>1968-01-21</t>
-[...22 lines deleted...]
-    <t>1968-02-14</t>
+    <t>1968-02-20</t>
   </si>
   <si>
     <t>Steingrim Laursen</t>
   </si>
   <si>
-    <t>Børge Birch
-[...19 lines deleted...]
-    <t>1968-02-20</t>
+    <t>Sonja Ferlov Mancoba
+Ernest Mancoba
+Wonga Mancoba</t>
   </si>
   <si>
     <t>Ejler  Bille
 Agnete Bjerre
 Ib Braase
 Frede Christoffersen
 Den Frie Udstilling
 Jan  Groth
 Høstudstillingen
 Poul Jensen
 Elise  Johansen
 Christian Poulsen
 Poul Vad</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba udstillede som gæst på Den Frie i 1968.</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet. </t>
   </si>
   <si>
     <t>Et langt brev fra Steingrim Laursen, hvor han redegør for Ernest Mancoba og Sonja Ferlov Mancobas omdømme og ”resonans” i det danske kunstmiljø. Han skriver om kurateringen og modtagelsen af Sonja Ferlov Mancobas værker på Den Frie. Han beretter også om hans planer for samarbejdet med Mancobaerne, blandt andet med en Sonja Ferlov Mancoba udstilling.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/6QK0</t>
   </si>
   <si>
     <t>20.2.68Kære alle tre, hvor jeg dog daglig glæder mig over vores nyvundne og dog gamle venskab. Det åbner i mig kilder som nu vælder frem og når jeg læser jeres brev er det ofte svært at holde tårerne tilbage. Hvor er det vidunderligt at være en del af et fællesskab. Jeg er samtidig klar over det ansvar der følger med og skal nok prøve at leve op til det.Jeg tror at en af grundende til at det gik ”Høst” så dårligt på det etiske plan var, at man xxxxxxxx ikke gør sig ansvaret klart ved at tage del i et fællesskab, ved at ”indgå” et venskab. Da var da også en japansk pige der åbnede mine øjne herfor, og derved for den stærke degeneration af samfundets sammenhold som velfærdet fører med sig.Sonja skriver at du næsten ikke kan nå at følge med min brevstrøm – sagt med andre ord – (jeg ser sætningen kan misforstås, den er nu ment pænt) Du ved jeg har så meget at fortælle for der sker så meget på Mancoba planet her og da jeg har en del tid skriver jeg disse bog-breve. I behøver nu altså ikke tænke hver gang, xxxx! nu skal jeg altså til at skrive igen. Jeg ved Jeres tempo er anderledes end mit, og jeg ved at ting overvejes dybere hos jer, så jeg forstår, hvis der går et ”par breves tid” mellem brevene; ligesom jeg forstår at I må have Jeres tid til at blive færdig med Jeres arbejder. Det sidste er stærkt understreget. det er mig meget magtpåliggende at I frigøres for ydre press så vidt som muligt. derfor vil jeg jo så meget desto nødigere have at jeg skal stå som en ventende/krævende mærk xxx vor jer. Og det er altså heller ikke tilfældet. Jeg glæder mig meget til at høre om og til at se mere til Ernests arbejder. Jeg har talt en del med folk om Ernests arbejder for at høre, hvor dag de bliver forstået.  du har absolut en resonans her, Ernest, og du skulle bare se, hvor folks ansigter lyser op når de taler om dine billeder. Poul Vad er stærkt entusiastisk og jeg glæder mig meget til engang at lave en udstilling med dine arbejder. Agnethe Bjerre, Frede Christoffersens kone, fortalte at også Bille sætter Ernests arbejder ganske overordentligt højt. Også jeg føler en mægtig igangsættende kraft komme fra dine arbejder, og det rykker derfor meget i mig for at komme i gang med mit galerie for at kunne dele denne glæde og inspiration med andre.Også Sonja ting bliver der meget ”taget del i” på ”Den Frie”. Jeg stiller mig altid op i nærheden for at høre andre, Også du har så ganske bestemt et stort publikum såvel blandt de helt unge op til de mere modne. Jeg var glædelig overrasket over alle de grønskollingers jubeludbrud ved at se dig. Men jeg tror de faktisk er meget mere modne og åbne end vi fatter og så sandelig mere voksne end min generation i den alder.Sonja arbejder er simpelthen opstilles som en drøm. De er så stramt opstillet og placeret med en sådan forståelse for de enkelte skulptureres udtryk og for deres indre forhold at de vækker xxx gør en helt blød indeni, og virkelig for sagt det de skal sige helt klart.den opstillingskomite skulle have en guldmedalje for opstillingen. Jeg har udtrykt min begejstring for Poul Jensen og håber han bringer den videre, for det fortjener den xxxx.I informations anmeldelse har der indsneget sig en fejl. Kunstfonden har ikke også købt ”den lille nænsomme”, desværre. Jeg er glad for at Kunstfonden har godkendt vores priser med det nye køb. Det giver jo også dig en vældig rettesnor. Husk nu min ven Gxxxxxs ”kloge” ord om beskedenhed. Så vidt jeg husker er udkastet større end l’accord og xxx udkastet er udformet i ½ størrelse. Du kan evt. diskutere pris med Braase som tager til Paris på fredag. Han sender kort før han kommer. Han er en mægtig sød, - i ordets bedste betydning – og mild mand, som man alligevel ikke løber om hjørner med. Jeg har besøgt Tokantens nye ejer for at evt og købe din der stående skulptur med henblik på en større udstilling.  Køb var ikke umuligt men nu må jeg se om vi kan få lov at tage afstøbning. Jeg skal ind og tale med ejerindens mand, xxx xxxxx xxx og xxxx da jeg kom i går.Jeg er meget glad for at have lært Vad at kende. Jeg tror vi vil kunne få et udmærket samarbejde. Jeg har fortalt ham om vores/mine planer og han er fuld af hjælpsomhed. Han har allerede forsynet mig med gode introduktioner bl. a. det er som om jeg nu ved min nye arbejde og min nye mission har opnået en voksenhed jeg aldrig har feks. i Grønlandsministeriet.Christian, som har lovet at introducere mig til Elise Johansen, hvad jeg glæder mig meget til, har virkelig gjort et fint arbejde med at arrangere delegationen på den frie. Han har været så ked af misforståelsen med Carlsbergfonden. Fonden har ladet forlyde, at den er xxxxxx p.t. og derfor overhovedet ikke vil foretage indkøb på ”Den Frie”. det lyder mærkeligt men skulle være ganske vist.Jeg fotograferede Sonjas arbejder for jeg kørte dem ind på Den Frie. Som I ser, er det ikke på det fotografiske område jeg udtrykker mig bedst. Men billederne, kan da allenfals give en idé om l’accord og dens familie hos mig. Jan har lige ringet og der er en lang enquete med Christian i billedbladet. Jeg sender det en af de nærmeste dage. Jeg har forsøgt at få en af de billige billetter til Paris før de udløber, men det synes umuligt så bliver det først hen på sommeren jeg kommer, too bad. Jeg må tilstå og jeg håber ikke Sonja bliver vred, at jeg, da jeg hørte frakken passede, bare købte en dragt og en varm kjole. Jeg husker, hvor du frøs, da vi kom hjem fra frokost hin dag, og det er xxxxxxx. Tøj er så billigt her og især i forhold til priserne i Frankrig så derfor har jeg tilladt mig dette. Jeg har i formiddag indleveret tøjet til rensning, for så kan jeg sende det som glemte klæder. Det går jo ikke når de endnu lugter af butik. Jeg håber ikke jeg har blandet mig for meget i jeres anliggender. efter endt rensning sender jeg så tøjet. Nu ikke mere for i dag. Med mange kærlige hilsner fra Jeres Steingrim</t>
   </si>
   <si>
-    <t>1968-02-22</t>
-[...32 lines deleted...]
-  <si>
     <t>1969-03-16</t>
+  </si>
+  <si>
+    <t>Poul Vad</t>
   </si>
   <si>
     <t>Gerda  Birkelund
 Povl Christensen
 Sonja Ferlov Mancoba
 Steingrim Laursen
 Ernest Mancoba
 Statens Kunstfond</t>
   </si>
   <si>
     <t>Poul Vad skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba og fortæller om sin oplevelse af Ernest Mancoba og Sonja Ferlov Mancobas værker på Den Frie. Han vil huske dem, hvis han taler med Fru Birkelund i Kunstfonden. Han fortæller, at han har været til møde med to ledere fra The Black Panther Party fra USA, som var i Danmark for at skabe kontakter.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/0xHM</t>
   </si>
   <si>
     <t>København d. 16.3.1969Kære Sonja, Ernest og Wonga,Rigtig mange tak for det lange gode brev – samt for cigaretterne, jeg modtog gennem Steingrim!Det har været en stor glæde for os at se jeres arbejder på Den Frie – morsomt at se var det de gamle ting af Sonja i bronze, og jeg synes Ernest havde en meget fin ophængning både af tegninger og oljebilleder. Som så ofte ved god kunst kræver det tid at ”finde ind” til billederne, men sker det først så syntes jeg også at det var det eneste sted der var noget at hente blandt de mange malerier på hele udstillingen. Så nu håber vi at se mere af Ernest i fremtiden – det er jo desværre så alt for sjældent man ser noget der blot lever med denne intimitet og ægthed, så derfor har vi brug for det.Jeg finder også at der er meget fint og rammende i Poul Christensens tekst i Den Fries katalog. Jeg har været sammen med ham en gang for snart ti år siden (det vil han ikke kunne huske) og jeg har præcis det samme indtryk: en tilsyneladende kaotisk tankevirksomhed hvori man selv må gribe noget – et rigt og stærkt sind. Får jeg lejlighed til at tale med fru Birkelund el. andre i Kunstfonden skal jeg nok huske den røde løber!Ja, tiden vi lever i er mærkelig. Det er som om verden idag ser helt anderledes ud end den gjorde for blot to år siden, det er meget spændende hvad der kommer ud af alt det som nu bobler og gærer overalt. For et par dage siden var jeg til et møde med to af lederne fra The Black Panther Party fra U.S.A. Det var meget spændende, for det er nok den gruppe som idag med politisk bevidsthed har den bedste organisation bland amerikanske negre og som rent konkret har gjort det bedste arbejde i neger-ghettoerne på Vestkysten, og som samtidig er erklæret anti-racistisk og tvært imod ønsker samarbejde med alle progressive og revolutionære hvide grupper. De er i Skandinavien for at knytte kontakter her.– ­Vi tænker med glæde på den aften I var hos os og håber at se jer igen inden alt for længe. Vi holder sommerferie ved Vesterhavet, i Vendsyssel nær Hirtshals, og glæder os til at se børnene boltre sig i vandet og sandet fra omkring d. 19. juli. For tiden slider vi i det begge to – og har det forresten godt alle fire.Mange hilsener fra os alle – med ønsker om sundhed og god arbejdslyst for jer alle tre –Poul.</t>
   </si>
   <si>
-    <t>1969-05-28</t>
-[...30 lines deleted...]
-  <si>
     <t>1970-10-19</t>
   </si>
   <si>
     <t>Michel  de Montaigne
 Wonga Mancoba
 Medardo Rosso
 William Shakespeare</t>
   </si>
   <si>
     <t>Knud Ferlov skriver til Sonja Ferlov Mancoba, at hun er for alvorlig i sin bekymring for "denne gale og onde verdens skæbne". Han skriver om at stræbe efter at holde sig ubesmittet af "verdens falske glimmer", som han også mener, hun gør. Han sammenligner med Sankt Genevièves liv i Paris. Med citat fra Montaigne skriver han om sin egen vej til kristendommen. Han skriver, at det nok skal gå med Wongas afhandling om Shakespeare og hylder barden. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/8sGY</t>
-  </si>
-[...20 lines deleted...]
-    <t>1/12-1970Stubben 4 Ørby pr. Vejby.Kære Sonja, Ernest og Wonga.Jeg har længe villet skrive, ogsaa paa grund af Tuttes pludselige død, som jeg ved Christian og Steingrim allerede har givet jer besked om.Det bedste var jo, at hun undgik et langt og opslidende sygeleje. Kunstnerne og familien var de eneste, der var samlede ved begravelsen, som foregik i stilhed. Morten var der ikke, men jeg havde i forvejen skrevet til ham, og han har antagelig saa valgt kun at sende blomster. Sarvig skulle netop rejse til Venedig, men det var umuligt for ham at udsætte rejsen. Jeg fik netop et kort fra ham idag fra Venedig. Han skriver ogsaa her et par ord om Tutte ”Det er paa mange maader en hel epoke, der forsvandt med hende”. Ja erindringen om mennesket vil jo leve i os, saa længe vi lever. Hvad hun derudover har betydet til gavn for kunsten, ja det eftermæle ligger jo i hendes samling. Jeg skal en af dagene sammen med Vad op i Tuttes lejlighed for at bringe orden i nogle bøger og papirer, det bliver saa sidste gang, at jeg ser dette samlingssted for os alle, hvor først den ene, saa den anden i tidens løb er dukket op. Vi bor i disse dage paa landet, jeg hører at Agnete blæser paa fløjte inde i sit atelier. Huset her i Ørby er vi glade for, det er jo noget helt andet, at vi ogsaa kan være her om vinteren, og udsigten ud over de store marker, sorte pløjemarker men i visse felter endnu grønt græs, der i gaar lyste i ganske lyse og skære toner gennem den første vintersne. Egill har netop aabnet en udstilling paa Louisiana, men jeg har endnu ikke set |den|. Morten udstillede i forrige maaned, men jeg havde haabet, at han havde [overstreget: gjort det til] |skabt| en retrospektiv udstilling paa grund af [overstreget: hans] |sin| tredsaarsdag. Han havde ikke sendt nogen invitation, og da billederne kun var fra 1950 og opefter, og jeg faktisk kender det meste fra denne periode, tog jeg ikke derop. Jeg selv har jo været optaget af en lang række udstillinger, først i Holstebro, siden i Oslo og Trondheim og nu indtil den 6te dec. paa Statens Museum.Den sidste udstilling er heldigvis ogsaa blevet den bedste. Baade er rumforholdene meget fine og lyset godt, men jeg har ogsaa kunnet samle de fleste [overstreget: xxx] af de billeder, som jeg gerne ville have med. Jeg mener, at man fra Holstebro har sendt jer et katalog. Men er det ikke tilfældet, skal jeg sende jer et.De mange rejser har naturligvis stjaalet meget af min tid. Jeg var særlig glad ved besøget i Trondhjem. Ganske vidst fløj jeg derop, hvad der er noget unaturligt ved, men jeg var bange for at blive for træt, naar jeg skulle gaa i gang med ophængningen. Hvor er Norge dog et stenet og rynket ansigt, naar der af og til gik hul paa skyerne, var det ikke andet end ødemark, eller langt det meste, af og til omkring landsbyerne lyste det |dog| op med nogle grønne marker og elvene og enkelte køreveje dannede hvide striber og tynde traadnet under os. Omkring Trondhjem var der nu baade dejlige fjordlandskaber og ret frodigt græs paa dalskraaningerne, i det hele taget mange grønne omraader. Nordmændene var usædvanlig gæstfrie og hyggelige at snakke med, jeg fik et langt stærkere indtryk af milieuet her end i Oslo. Det er ogsaa en by med mange gamle kvarterer, f.eks. bryggen med de gamle handelshuse, der er bygget paa pæle, [overstreget: xxx] |langs med| det smalle udløb fra fjorden. Ogsaa den gamle bispegaard er spændende med en vældig mur af store kvaddersten, valgt ud, saa de danner de mest farverige mosaikker. Steingrim har fortalt mig, at du Ernest er [overstreget: kommet ind] optaget i den Frie. Jeg synes, at det er mægtig fint, at I begge kan udstille sammen.De bedste hilsener til jer alle fraBille|Mange Hilsener fra Agnete.|</t>
   </si>
   <si>
     <t>1971-10-27</t>
   </si>
   <si>
     <t>Corfitz
 Elly
 Marcella
 Ole
 Niels Ferlov
 Bruno Hans Grausen
 Ludvig Holberg</t>
   </si>
   <si>
     <t>Knud Ferlov skriver til Sonja Ferlov Mancoba og takker for hilsner på sin 90års fødselsdag. Han beretter om sine gæster og ønsker hende tillykke med hendes kommende 60års fødselsdag. Han ledsager dette med en parafrasering af et digt af Leconte de Lisle. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/sbtt</t>
   </si>
   <si>
-    <t>Sonja Ferlov Mancoba Vogtere af vores arv, 1973.</t>
-[...4 lines deleted...]
-  <si>
     <t>1975-05-07</t>
   </si>
   <si>
     <t>Micheline
 Wonga Mancoba
 William Shakespeare
 Grete  van Hauen</t>
   </si>
   <si>
     <t>Det citerede digt er af B.S. Ingemanns digt ”Holgers sang om livet” fra digtsamlingen Holger Danske, 1937.</t>
   </si>
   <si>
     <t>Knud Ferlov skriver til Sonja Ferlov Mancoba om, at hendes smukke breve til ham får plads i hans arkiv på Det Kongelige Bibliotek. Han fortæller om mødet med en ung katolsk kvinde, som han er blevet venner med samt om et forestående besøg fra Jim og Grete van Hauen. Han citerer et vers, som Sonja Ferlov Mancoba har skrevet til ham, og som både han og den unge kvinde Micheline trøster sig ved i deres livs stræben.  </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/59fw</t>
-  </si>
-[...29 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/xvdU</t>
   </si>
   <si>
     <t>1981-06-10</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Niels Ferlov og ønsker ham god bedring ovenpå hans operation. Hun beretter at Ernest Mancoba har det bedre, siden sin indlæggelse i julen 1980, men at han stadig er meget træt. Alle tre planlægger de at se Modigliani udstillingen på Musée d’Art Moderne. Endvidere har de modtaget en bog med Mantegnas samlede værker og Sonja Ferlov Mancoba fortæller at det er en af de malere hun påskønner mest fordi alt forgængeligt og tidsbestemt viger for de evige sandheder. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/mYF3</t>
   </si>
   <si>
     <t>153, rue du ChâteauParis 14e
 10 Juni/81Du kære Niels.Ja, nu er Jaki og Claus nok hos dig i Kbh. Vi sender Jer alle tre her saa mange Tanker; vi haaber inderligt at du er vel hjemkommen efter Opholdet paa Humlegaarden og at det har givet dig fornyede Kræfter efter den strenge Tid med Operationen. Vi er jo triste over at du stadig maa slaas med dit Helbred. Vi kender [overstreget: jo] dit ligevægtige Sind og dit gode Humør, hvoraf du altid saa gavmildt har skænket os andre Kræfter og Glæde; det vil nu sikkert ogsaa styrke dig naar det kniber med Helbredet. Vi var meget rørte over Jakis lange, smukke Brev, som vi modtog Fredag Morgen før Pinse inden Wonga og jeg talte med hende i Telf. Baade pr. Brev og i Telf. gav hun saa fint et Udtryk for sin store Hjertevarme, sit Livsmod og sin Solide, retlinede Karakter at jeg føler stor Glæde ved at erfare, at hun til Stadighed har bevaret og givet Grobund for de menneskelige Værdier, [overstreget: som] hvorved hun i sin Tid ved sit første modige Besøg her, evokerede Mindet om Tante Fanny i mig. Vi holder alle 3 her meget af Jaki. – Det er dejligt at vide at det gaar Drengene fint i England. –Her gaar det nogenlunde. Ernest er modig og det gaar fremad, omend han siden Jul har været meget træt. Han sover meget; men saa snart han er vaagen læser han og tænker paa Verdens Gang. Wonga bringer ham mange Bøger fra Bibliotektet, hvor han arbejder dagligt i denne Tid med stor Intensitet og Glæde. Han arbejder med Poesi og Teater og samler Stof sammen til sin tese. – Vi har nu faaet et meget fint Junivejr med Sol og klar blaa Himmel; vi nyder det i Parken her, hvor vi prøver at slappe af og samle Kræfter. Saa snart vi føler os lidt stærkere vil vi gaa til Musée d’Art Moderne for at se en stor Udstilling af Modigliani; det glæder vi os til. Ham har jeg en Følelse af, at du ogsaa maa holde af. Vi glædede os for øvrigt meget over i dit sidste Brev at høre om dine rige Oplevelser af Maleri paa din Tur i Spanien.Vi har for nylig[overstreget: t] fra en gammel Ven af Wonga modtaget en Bog fra Milano med Mantegnas samledes Værker; den er meget smuk. Han er nok en af de Malere i Verden jeg paaskønner mest. Man føler i hans Udtryk at alt det der er bestemt af Tid og forgængeligt ligesom er brændt ud for at give den fulde Plads for de evigt gyldige Sandheder han søger fremsætte. –Kære Niels, her vil jeg slutte for i Dag. Vi sender dig alle 3 her mange kærlige Tanker og Ønsker om nye Kræfter At du har et godt Mod ved jeg og det er det vigtigste. Tusinde kærlige Hilsner ogsaa til Jaki og Claus fra dine Ernest, Wonga og Sonja.</t>
   </si>
   <si>
     <t>1983-04-16</t>
   </si>
   <si>
     <t>Finn Munch-Petersen</t>
   </si>
   <si>
     <t>Gustaf Munch-Petersen
 Jytte Munch-Petersen</t>
   </si>
   <si>
@@ -1204,59 +835,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maske-krigens-udbrud-1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-1940-1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maskeskulptur-lille-maske-1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-straeben-mod-lyset-1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-den-lille-naensomme-le-petit-delicat-1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-kvinde-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-mand-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-le-combattant-1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Io3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-croissance-silencieuse-1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-koncentration-1962-63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/confiance-tillid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/effort-commun-faelles-bestraebelse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-forarbejde-til-effort-commun-faelles-bestraebelse-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-uden-titel-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-resistance-modstand-1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/elan-vers-l-avenir-livsmod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-solidarite-hommage-a-elise-johansen-1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-l-accord-1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-krigeren-1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-a-l-ecoute-du-silence-hommage-a-steingrim-laursen-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-guardians-of-our-heritage-1973-bronze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M73"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1328,3320 +959,1682 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H3" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K3" s="5"/>
+      <c r="K3" s="5" t="s">
+        <v>28</v>
+      </c>
       <c r="L3" s="6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>57</v>
-      </c>
-[...27 lines deleted...]
-        <v>54</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="s">
-        <v>60</v>
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="s">
         <v>61</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="5" t="s">
         <v>64</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I16" s="5"/>
-      <c r="J16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J16" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="M16" s="5"/>
+        <v>75</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>78</v>
+      </c>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="s">
-        <v>15</v>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I17" s="5"/>
-      <c r="J17" s="5" t="s">
-        <v>20</v>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D18" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E18" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I18" s="5"/>
-[...5 lines deleted...]
-      <c r="K18" s="5"/>
+      <c r="I18" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>85</v>
+      </c>
       <c r="L18" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="M18" s="5"/>
+        <v>86</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="5" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D19" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
-      <c r="J19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="L19" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="M19" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>85</v>
-[...14 lines deleted...]
-        </is>
+        <v>95</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D22" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E22" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I22" s="5"/>
-[...5 lines deleted...]
-      <c r="K22" s="5"/>
+      <c r="I22" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>109</v>
+      </c>
       <c r="L22" s="6" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D23" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E23" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H23" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="I23" s="5"/>
-      <c r="J23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K23" s="5"/>
+      <c r="J23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>116</v>
+      </c>
       <c r="L23" s="6" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E24" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K24" s="5"/>
+      <c r="H24" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>122</v>
+      </c>
       <c r="L24" s="6" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E25" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K25" s="5"/>
+      <c r="H25" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="L25" s="6" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D26" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D26" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I26" s="5"/>
-[...5 lines deleted...]
-      <c r="K26" s="5"/>
+      <c r="I26" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="L26" s="6" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E27" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H27" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="I27" s="5"/>
-      <c r="J27" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K27" s="5"/>
+      <c r="J27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="L27" s="6" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E28" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>147</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="J29" s="5" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        </is>
+        <v>155</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H30" s="5" t="s">
+        <v>156</v>
       </c>
       <c r="I30" s="5"/>
-      <c r="J30" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K30" s="5"/>
+      <c r="J30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="L30" s="6" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="M30" s="5"/>
+        <v>158</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>121</v>
+        <v>160</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D31" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E31" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H31" s="5" t="s">
+        <v>161</v>
       </c>
       <c r="I31" s="5"/>
-      <c r="J31" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K31" s="5"/>
+      <c r="J31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="L31" s="6" t="s">
-        <v>122</v>
+        <v>163</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>123</v>
+        <v>164</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D32" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E32" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H32" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="I32" s="5"/>
-      <c r="J32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K32" s="5"/>
+      <c r="J32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="L32" s="6" t="s">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>125</v>
+        <v>168</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D33" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E33" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K33" s="5"/>
+      <c r="H33" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="L33" s="6" t="s">
-        <v>126</v>
+        <v>172</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>127</v>
+        <v>173</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D34" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D34" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="5"/>
-      <c r="J34" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K34" s="5"/>
+      <c r="J34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="L34" s="6" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="M34" s="5"/>
+        <v>175</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D35" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F35" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F35" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K35" s="5"/>
+      <c r="H35" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="L35" s="6" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        </is>
+        <v>184</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K36" s="5"/>
+      <c r="K36" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="L36" s="6" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="M36" s="5"/>
+        <v>188</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>189</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>133</v>
+        <v>190</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K37" s="5"/>
+      <c r="H37" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="L37" s="6" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="M37" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>135</v>
+        <v>190</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K38" s="5"/>
+      <c r="H38" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="L38" s="6" t="s">
-        <v>136</v>
-[...550 lines deleted...]
-      <c r="K51" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="L51" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>201</v>
-      </c>
-[...961 lines deleted...]
-        <v>307</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
-    <hyperlink ref="M39" r:id="rId44"/>
-[...33 lines deleted...]
-    <hyperlink ref="M73" r:id="rId78"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>