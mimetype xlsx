--- v1 (2026-07-15)
+++ v2 (2026-08-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="202" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="203" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -624,50 +624,53 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/sbtt</t>
   </si>
   <si>
     <t>1975-05-07</t>
   </si>
   <si>
     <t>Micheline
 Wonga Mancoba
 William Shakespeare
 Grete  van Hauen</t>
   </si>
   <si>
     <t>Det citerede digt er af B.S. Ingemanns digt ”Holgers sang om livet” fra digtsamlingen Holger Danske, 1937.</t>
   </si>
   <si>
     <t>Knud Ferlov skriver til Sonja Ferlov Mancoba om, at hendes smukke breve til ham får plads i hans arkiv på Det Kongelige Bibliotek. Han fortæller om mødet med en ung katolsk kvinde, som han er blevet venner med samt om et forestående besøg fra Jim og Grete van Hauen. Han citerer et vers, som Sonja Ferlov Mancoba har skrevet til ham, og som både han og den unge kvinde Micheline trøster sig ved i deres livs stræben.  </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/59fw</t>
   </si>
   <si>
     <t>1981-06-10</t>
   </si>
   <si>
+    <t>Andrea Mantegna</t>
+  </si>
+  <si>
     <t>Sonja Ferlov Mancoba skriver til Niels Ferlov og ønsker ham god bedring ovenpå hans operation. Hun beretter at Ernest Mancoba har det bedre, siden sin indlæggelse i julen 1980, men at han stadig er meget træt. Alle tre planlægger de at se Modigliani udstillingen på Musée d’Art Moderne. Endvidere har de modtaget en bog med Mantegnas samlede værker og Sonja Ferlov Mancoba fortæller at det er en af de malere hun påskønner mest fordi alt forgængeligt og tidsbestemt viger for de evige sandheder. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/mYF3</t>
   </si>
   <si>
     <t>153, rue du ChâteauParis 14e
 10 Juni/81Du kære Niels.Ja, nu er Jaki og Claus nok hos dig i Kbh. Vi sender Jer alle tre her saa mange Tanker; vi haaber inderligt at du er vel hjemkommen efter Opholdet paa Humlegaarden og at det har givet dig fornyede Kræfter efter den strenge Tid med Operationen. Vi er jo triste over at du stadig maa slaas med dit Helbred. Vi kender [overstreget: jo] dit ligevægtige Sind og dit gode Humør, hvoraf du altid saa gavmildt har skænket os andre Kræfter og Glæde; det vil nu sikkert ogsaa styrke dig naar det kniber med Helbredet. Vi var meget rørte over Jakis lange, smukke Brev, som vi modtog Fredag Morgen før Pinse inden Wonga og jeg talte med hende i Telf. Baade pr. Brev og i Telf. gav hun saa fint et Udtryk for sin store Hjertevarme, sit Livsmod og sin Solide, retlinede Karakter at jeg føler stor Glæde ved at erfare, at hun til Stadighed har bevaret og givet Grobund for de menneskelige Værdier, [overstreget: som] hvorved hun i sin Tid ved sit første modige Besøg her, evokerede Mindet om Tante Fanny i mig. Vi holder alle 3 her meget af Jaki. – Det er dejligt at vide at det gaar Drengene fint i England. –Her gaar det nogenlunde. Ernest er modig og det gaar fremad, omend han siden Jul har været meget træt. Han sover meget; men saa snart han er vaagen læser han og tænker paa Verdens Gang. Wonga bringer ham mange Bøger fra Bibliotektet, hvor han arbejder dagligt i denne Tid med stor Intensitet og Glæde. Han arbejder med Poesi og Teater og samler Stof sammen til sin tese. – Vi har nu faaet et meget fint Junivejr med Sol og klar blaa Himmel; vi nyder det i Parken her, hvor vi prøver at slappe af og samle Kræfter. Saa snart vi føler os lidt stærkere vil vi gaa til Musée d’Art Moderne for at se en stor Udstilling af Modigliani; det glæder vi os til. Ham har jeg en Følelse af, at du ogsaa maa holde af. Vi glædede os for øvrigt meget over i dit sidste Brev at høre om dine rige Oplevelser af Maleri paa din Tur i Spanien.Vi har for nylig[overstreget: t] fra en gammel Ven af Wonga modtaget en Bog fra Milano med Mantegnas samledes Værker; den er meget smuk. Han er nok en af de Malere i Verden jeg paaskønner mest. Man føler i hans Udtryk at alt det der er bestemt af Tid og forgængeligt ligesom er brændt ud for at give den fulde Plads for de evigt gyldige Sandheder han søger fremsætte. –Kære Niels, her vil jeg slutte for i Dag. Vi sender dig alle 3 her mange kærlige Tanker og Ønsker om nye Kræfter At du har et godt Mod ved jeg og det er det vigtigste. Tusinde kærlige Hilsner ogsaa til Jaki og Claus fra dine Ernest, Wonga og Sonja.</t>
   </si>
   <si>
     <t>1983-04-16</t>
   </si>
   <si>
     <t>Finn Munch-Petersen</t>
   </si>
   <si>
     <t>Gustaf Munch-Petersen
 Jytte Munch-Petersen</t>
   </si>
   <si>
     <t>Filmen er ”Sonja Ferlov Mancoba - en dansk billedhugger i Paris”, Dokumentarfilm fra 1983 instrueret af Torben Glarbo.</t>
   </si>
   <si>
     <t>Finn Munch-Petersen skriver til Sonja Ferlov Mancoba, at han er set Torben Glarbos film om hende, og at den gjorde stort indtryk. Han fremhæver de figurer, der holder hinanden i hånden. Han opfatter hendes menneskesyn og kunst som værende i overensstemmelse med Gustaf Munch-Petersens livsindstilling og var rørt af hendes oplæsning af ”det underste land”.</t>
   </si>
@@ -690,75 +693,75 @@
   <si>
     <t>Dette brev synes at være et svar på et fra Ernest og Wonga Mancoba om deres "hjemkomst" til Sydafrika. translated 2025-02-07</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/2uZf</t>
   </si>
   <si>
     <t>(Transcription:  W.Sze)[sender: Alexandra Laird][to: Ernest and Wonga][date: 11 Feb 1995]Dear Ernest and WongaI was immensely touched that you should write such a long letter, and one which was so rich and vivid in its description of your return to South Africa. Thank you for it - a real gift to have. It reads rather as Wordsworth describes the writing of poetry- something like 'spontaneous thoughts… recollected in tranquility’.The whole experience sounds a strengthening one, confirming your hopes in some measure, Ernest, and a powerful realisation of your imaginative, dreaming 'Africa’, Wonga. I loved your description of the Greek myth taking bloody form in the sacrifice of the cow. It sounds as though you saw Christianity in a new light, that it is compatible with tradition .... if only the essential, celebratory and mystical aspects of Christianity were taught, rather than the insistence on 'how lowly and sinful we humans are, with constant need for forgiveness' - reinforcing the sense that we humans are tragic victims struggling hopelessly towards a state of grace (I heard on the radio today an especially gloomy, funereal Sunday church service!), then maybe the church here could offer some wisdom. Sadly, it has lost its way, in Britain at least. Certainly the concept of compassion and loving thy neighbour as oneself is a key to Christianity. But, yes - as in umuntu, this concept is also shared by many other traditions. Malidoma Some is another shamanic figure for the West, chosen by his tribe, the Dagara in W Africa, to 'be friends with the stranger/enemy'. Like you, he sees his position as "a two way passage of information, as both a bridge and a conduit. By agreeing to move between both worlds, I seek to bring about some kind of balance." All this to help bring about transformation in the West's - and so the ingidenous cultures' - sickness of the soul (I I included some information re him and Mosaic in my letter to you chez Elza) He says "it is time for Africans to clear their throats and enter boldly into the concert of spiritual and magical exchange" and "Alienation is one of the many faces of modernity. The cure is communication and community- a new sense of togetherness. By opening to each other, we diminish the pressure of being alone and exiled". So, there are others from Africa - and many other indigenous cultures like the Kogi in South America, who are bringing their wisdom to us, who have forgotten our own, which we once had. And that wisdom seems to be solidly founded on community and compassion. It is very exciting to find that the younger people are coming along, committed to the same integration you embody. The question is, how can we here teach and pass on this wisdom? I still find it extraordinary that we have no 'holders of wisdom' on how to live, what are the stages in life, how to pass from one to the other. And it is not as if the West doesn't have this wisdom already. Psychoanalysis has told us a great deal about the effects of suffering, how human beings affect each other emotionally and why it is important to express what we feel. But it lays too great an emphasis on the negative. The positive is just as important, if not more so. We need to recall the power of imagination - and imagery - to heal, the experience of music, art, laughter, and so many other good experience that move us. And we do have our myths and fairytales, plus the living and breathing traditions of cultures whose myths nourish them, which can teach us. Trouble is, no-one is teaching us how to use these enriching experiences! But psychologists, writers and story-tellers are corning together in a rediscovery of this wisdom, and beginning to share it. And now there's the Internet, linking anyone with a computer and a modem around the world, in any culture, to share information instantly - albeit through words. That's another community ... though a rather individualistic, isolated one, perhaps. I'm beginning to realise that we need to find ways, both new and old, of sharing this wisdom, of teaching it, as your mother had teachers and taught you. Since teaching is all about doing, about example, then our way of life itself must express and reinforce that teaching. So we in the West need to use existing ways, like art, of being-doing-communicating wisdom, but perhaps in a more active, conscious way. I feel quite cross that it has taken 40 years (in April!) for me to discover that vital truths about living already existed in myths and tales, in current traditions, and in psychology, and that no-one teaches this as a matter of course! It should be taught as part of everyone's growing up. But how ....Oh ... I'm pouring out my thoughts, when I really meant to comment on your letter! It's exciting to hear that you may be returning to Cape Town in April. Yes, perhaps we could meet during the summer. I am off to Ghana, Burkina Faso (for the film festival) and then, I hope, Mali on Sunday 19th March for 3 weeks - so back mid-March. A very heartening thing happened a couple of weeks ago - I finally met Peter Murray of the Yorkshire Sculpture Park when he was here in London. He was asking whether we'd be interested in making a film about a workshop of Zimbabwean sculptors, which is taking place in April in Zimbabwe and then transferring to Yorkshire to work there, in the art college nearby. This itself is a beautiful old stone building with a coutyard, I believe, and they will work for the first time with a wide range of English stone and other materials. The artists will be meeting other, more experienced African sculptors and some British/European artists may drop in - all part of Robert Loder's workshops. These are apparently the most exciting experiences, not just for younger African artists to meet other, older artists, but for the wonderful cross-fertilization that goes on - and musical extravaganzas, as you can imagine! Inspiration flows freely .... Peter was, as we all were, wondering whether you would be interested in being there to meet the sculptors - certainly it would enrich the whole workshop for them if you visited them at work. I think it's taking place around August/September, around the same time as your exhibition, probably. Anyway, I liked him and Anna Kindersley, who is co-ordinating the workshop, and who organised the Senegalese workshop last year. Now it's midnight - and time for my bed ... so I must say goodnight, and send you both much love and a hug and hope to see you either here, or in Denmark, or wherever. Do send my love to Mikael and Bertel too.[signed: Much love Alex xx]</t>
   </si>
   <si>
     <t>2000-02-15</t>
   </si>
   <si>
     <t>Manuskript</t>
   </si>
   <si>
     <t>Ejler  Bille
 Sonja Ferlov Mancoba
 Erwin Graumann
 Florence  Mancoba, née Mangqangwana
 Richard Mortensen
 Christian Poulsen
 Vincent van Gogh</t>
   </si>
   <si>
+    <t>Manuskript til tale til Ejler Billes 90 års fødselsdag d. 6.3.2000. Talen findes i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Ferlov Mancoba-arkivet.</t>
+  </si>
+  <si>
+    <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/e0GV</t>
+  </si>
+  <si>
+    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
+  </si>
+  <si>
     <t>Engelsk version af Ernest Mancobas tale i anledning af Ejler Billes 90års fødselsdag d. 6.3.2000. Slutningen af talen mangler i denne version, se dansk manus og bog. Talen findes på dansk og i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
-    <t>Ferlov Mancoba-arkivet.</t>
-[...1 lines deleted...]
-  <si>
     <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/aEuQ</t>
   </si>
   <si>
     <t>When I was a little boy in South Africa, many many years ago, I lived together with my family, in a kind of ghetto for mineworkers, known under the name « Comet Location », which belonged to the East Rand Property Mines, in the middle of the goldfields along the Rif | Reef|, near Johannesburg in the Northern Transvaal.  One day in our little tin-box house, where my mother had just been delivered with yet another child, (as, allowed by her initiation to the know-how, transmitted through an old tradition for women, in case of need, that is: alone and without help), and I had been given permission to enter the room, where she was resting with the new baby in her arms, I asked Her:"But, Mother, I have already four sisters. Why is it never a boy? When are you going to give me a brother, with whom I can play, so that I never more will feel lonely, when my comrades are not present?" "Listen, Ernest, she answered, stop complaining so childishly. Whether it be a boy or a girl is absolutely indifferent. Even if I well understand that you wish someone to play with, we must be glad for the children God will send me. And, besides, your brothers, you'll find out in the wide world." Some years later, as I had become a young man and was tempering with woodcarving, in the hope of becoming a sculptor, in my land of birth, I had to admit that if one wished to be an artist, then one had first and foremost, to be able to be oneself –  which, as I could understand , can never be the case as long as one is not considered as a fully free human being, the which I never thought possible, for the rest of my coming life in the Northern Transvaal, my home province.So I decided to rely on my mother’s word and find somebody who could speak with me from human to human, even though it be across frontiers, and even far away from the land of my fathers? With the hope that it might, at long last, establish a deeper understanding between people, here as well as there. On the evening, when I lost sight of Africa's coastline, on board the steamer "Balmoral Castle", and sailed away on life's big ocean, towards my destiny, I had no idea, though, how the latter already lay, as if it were, pre-ordained by secret forces, which, at times, in a strange way, direct men's course - whatever they may think. The first European to whom I spoke, was an english 'old mariner', whom I had first met on the ship, and then later again on the mainland, in a pub of the harbour, in Southampton. Of what he told , I remember only that he had sailed on many a ship, along his life, and that the boat that had represented most for him , bore a name that I was never to forget, since it came to symbolize my existence thereafter on the new continent where I had arrived , and which was so different from my Africa: the boat's name was 'All Alone'. How it happened that I did not quite end up in such a plight, so despairing for a man coming from a culture, in which none at the time, was left in loneliness, is a mystery to me.Anyway, it is a fact that when I came to Paris in 1938 from London, where I had been accomodated by my benefactor, Bishop Smythe, whom I had met at Fort Hare ( the first institution, with university status for blacks, in South Africa - that had just opened), he had already contacted the director of Ecole des Arts Décoratifs, rue d'Ulm, who in turn had asked the assembled students whether anyone could take care of a new comrade, who was supposed to arrive f rom London, next day. The condition being, naturally, to speak and understand the English tongue, which was not so common a thing in France, at the time. Only one arm had been raised. It was a dane who was studying sculpture at the institution. Christian Poulsen was his name. Many times thereafter has he told me how surprized they all had been, when instead of one of His British Majesty's fair-haired subjects, in tweed jacket and bowler-hat, as expected, there stood in front of them a dark son of the deepest Africa.But, only a few days later, when confidence and friendship was beginning to emerge between us , he told me that if, as I pretended, I had come up North in search of a true dialogue with a new generation of artists in Europe, then I was very lucky for he could introduce me to a certain group of danish surrealists* living at the moment in Paris. Next day , therefore, we left together the "Latin Quarter" and "Rue Monsieur-Le-Prince", where I lived, and we went up Boulevard Saint Michel, towards and past that undomitable lion, dedicated to the National Defense, which stands on a pedestal at Place Denfert-Rochereau ( but which would show itself to be all too tame once the war began), and then onwards to Eglise d'Alesia, until, after going down a little discreet blind-alley on the right, one ended in a sort of inner courtyard or little square, over which rose an oldish building which, I have heard , can still be seen nowadays. We went up the wooden staircase, and the moment after, once Christian had knocked on the door, I was standing in front of a young man whose clear eyes and open face radiated with honesty and friendliness It was my first vision of Ejler Bille and this, how our first meeting started. Straight-away we felt at ease with one another. We began a dialogue and a friendship which, ( I ignored it then ) was to last ( with some interruptions) throughout a whole life. Bille told how the young in Europe were in the middle of a revolt against the still-born art, which is called ‘academism’, and how , in their attempt, they had relied, for inspiration and support , among other things , on the expression, which , up till then had been considered the childish amusement of 'wild tribes', while I expressed how much it had meant for me to come in contact (through certain artists who had emigrated to my country or through photographic reproductions) with Van Gogh's paintings or with great artists from the ‘Renaissance’. I explained also, how what one in Europe called "Art" was closely linked, in Africa, to people's daily life and had to do, at the same time, with the magic world. When we took leave of one another on that same evening, Bille suddenly added: "Ernest, I actually know some one who would be very interested*, I am sure, in all you have said about Africa and Art, and whom I would like you to meet. On my next visit to Impasse du Rouet, I encountered, for the very first time, Sonja Ferlov, the sculptor and my future companion of a lifetime. It was very exciting for me, on these occasions, to hear about how the young surrealists, in such northern abodes, as Denmark, had reproduced sculptures and masks from Africa (especially those of the "Kjersmeier Collection"), in their magazine ‘Linien’. I also understood that ‘Linien’ represented both a vital battle for the human expression and at the same time, a meeting place or a platform, where different conceptions, could be confronted, that, simultaneously, helped artists and the public in a forward searching effort. This movement had indeed already contributed to a clarification of modern thought and art, even though it at a later stage may have been obfuscated, metamorphosed, and willingly or unwillingly, diverted from its original significance, project and possibilities On the basis of what I came to know through these discussions with Bille and Sonja, I was in full accord with them about the attitude and positions they had taken — together with Richard Mortensen, one of the founders of the movement and a close friend of Sonja's- namely that surrealism or the new art should not be a reaction against Reason ( however much the latter had been misused in Europe by the ideology  of Progress, with the subsequent tendency towards a certain deification of science. The which we thought a great danger, especially at a time when all the chaotic forces of Nihilism, were marching the goose-step right over Mankind's most vital values, to the point of trampling down the little flower itself of any possible future. Bille had indeed as neighbour a man who was a living example of what could happen when pure instinct in a people was being manipulated and flattered to the point of loosing even the last impressions of basic wisdom. He was a refugee called Erwin Graumann, a painter of the ‘Expressionistic’ school who had been persecuted by the ‘Brown Power’ in Germany, for having once given shelter in his studio to some of its political opponents. As he had made the mistake to try to renew his papers at the Embassy, after telling him to go back home in order to having them changed, they had stampled a big ‘Nicht Gulticht’ on his passport. So he was surviving as he could, in very dire conditions, for, in the eyes of the French he remained a German and an enemy. He had painted a very fine picture, which Sonja was to remember for the rest of her life. It represented the the greyish roofs over Berlin. Many times, since this first occasion, have I sat with these my new friends   and exchanged point of view about the expression, about humanity, and the situation in the world, seen exhibitions together; visited other artists and common friends or helped each other in the dauly, until the moment when this blessed little period (which, in my case, had not lasted more than two years) came to a brutal end when one day somebody knocked at my studio, rue Hippolyte Maindron and Destiny stood on the door-step, dressed up in a “vert-de-gris” uniform.When Billed decided to travel back to Denmark midst rumours of the impending conflict, I accompanied hum to his train at Gare du Nord. And the last words I heard form him when the engine, in smoke and noice , began to roll, were:”Take good care of one another, Sonja and yourself”I did not know that more than eighjt years would go by before our next meeting , and only after the worst time and war that Mankund has eer seen , will have destroyed the little world of hope and inspiration that we had experienced in the Paris of thes “good old days”For me it had been a terrible lesson in what happens when Man forgets the great principle of the forefathers: “Mankind Is One”. A cocention which had been engrained* in me with the mother-milk as inherited from the spirit of the Old World, and with which I had travelled in the form of the lightest luggage, an African word of wisdom: Umuntu ngumuntu ngabanye abantu” which means: “Man is Man, trough, and because of, other men”</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -835,51 +838,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2352,253 +2355,251 @@
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H34" s="5" t="s">
+        <v>174</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>