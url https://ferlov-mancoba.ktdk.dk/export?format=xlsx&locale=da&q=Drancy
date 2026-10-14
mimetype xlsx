--- v0 (2026-03-21)
+++ v1 (2026-10-14)
@@ -267,71 +267,69 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/BuW1</t>
   </si>
   <si>
     <t>15. feb. 1944My dear Sonja, I got your letter last night. I was very glad for it, Yes my dear Sonja I have been too anxious about what is to come, Rilke is certainly very good. There is a book here of some of his poems. I have only turned the pages and not yet read him. Last Monday was such a wonderful day for us. Our “present” of 30 minutes a fortnight is most of the time a past and a future. It seems one is always thinking of visits past and future. The contact of our hands was charged with so much good strong feeling that are wonders how human beings can be so great.Now my dear dont forget to bring me a towel in the next parcel. I have used none with me. I see again that you are sending me too much food. Don't do it Sonja because I have too much hereand I don't eat much so that I have to give it away. Look after yourself Beloved. I am looking to Monday. Ernest.P.S. Thanks very much for the flower it is growing!</t>
   </si>
   <si>
     <t>1944-05-08</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/hkun</t>
   </si>
   <si>
     <t>1944-05-22</t>
   </si>
   <si>
     <t>Kort fra Ernest Mancoba til Sonja Ferlov Mancoba med dato og tid for hvornår hun kan besøge ham i fangelejren La Grande Caserne, Saint-Denis.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7OvE</t>
   </si>
   <si>
     <t>19 22 May 1944My dear Sonja, Come to the workers’ visit on Thursday 10 a.m. 25 May. I have two workers’ visits a month now.  – Your Ernest  With same workers’ visit card. E. </t>
   </si>
   <si>
-    <t>Audio file 91-1</t>
+    <t>Audio file 153-1</t>
   </si>
   <si>
     <t>Lydklip</t>
   </si>
   <si>
     <t>Ernest Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
-    <t>Milosz
-Mr. Fletcher
+    <t>Bailey, a Black prisoner in St Denis camp
+Benjamin, a Black prisoner in St Denis
+Smith, a Black prisoner in St Denis
 Arthur  Briggs
-Hilary Clinton
-[...6 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/JzsM</t>
+Charles Taylor
+Jean  Weinfeld</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/jhwP</t>
   </si>
   <si>
     <t>Audio file 65-1</t>
   </si>
   <si>
     <t>Arthur  Briggs
 Drancy internment camp
 La Grande Caserne St. Denis (Seine)</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/R2w4</t>
   </si>
   <si>
     <t>Audio file 65-2</t>
   </si>
   <si>
     <t>Milosz
 Drancy internment camp
 Otto Adolf  Eichmann
 La Grande Caserne St. Denis (Seine)
 Genia Rajhmann
 Erwin  Rommel
 Royallieu-Compiègne internment camp
 Jean  Weinfeld
 George  Wellers</t>
@@ -339,167 +337,169 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/B6FG</t>
   </si>
   <si>
     <t>Audio file 18-1</t>
   </si>
   <si>
     <t>Mr. Fletcher
 Drancy internment camp
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/HRNy</t>
   </si>
   <si>
     <t>Audio file 64-1</t>
   </si>
   <si>
     <t>Milosz
 Alois  Brunner
 Drancy internment camp
 La Grande Caserne St. Denis (Seine)</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/MRDY</t>
+  </si>
+  <si>
+    <t>Audio file 91-1</t>
+  </si>
+  <si>
+    <t>Milosz
+Mr. Fletcher
+Arthur  Briggs
+Hilary Clinton
+Drancy internment camp
+La Grande Caserne St. Denis (Seine)
+Royallieu-Compiègne internment camp
+University of Fort Hare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/JzsM</t>
+  </si>
+  <si>
+    <t>Audio file 91-2</t>
+  </si>
+  <si>
+    <t>Fresnes prison, Paris</t>
+  </si>
+  <si>
+    <t>Mr. Fletcher
+Alois  Brunner</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/fFHw</t>
+  </si>
+  <si>
+    <t>Audio file 150-1</t>
+  </si>
+  <si>
+    <t>Joe, an American soldier
+Milosz
+Thomas, an English lawyer in St Denis
+Dwight  Eisenhower
+Philippe  Leclerc de Hauteclocque</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Ne3R</t>
   </si>
   <si>
     <t>Audio file 112-2</t>
   </si>
   <si>
     <t>Milosz
 Nobadula
 Sister Pauline
 Thomas, an English lawyer in St Denis
 Bantu Welfare Trust
 Drancy internment camp
 Rheinallt Jones
 La Grande Caserne St. Denis (Seine)
 Royallieu-Compiègne internment camp
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Wwwj</t>
   </si>
   <si>
-    <t>Audio file 150-1</t>
-[...38 lines deleted...]
-  <si>
     <t>Audio file 31-2</t>
   </si>
   <si>
     <t>District 6, Cape Town</t>
   </si>
   <si>
     <t>Ejler  Bille
 Georges Braque
 Elsa Dziomba
 Paul Guillaume
 Lippy Lipshitz
 Henri Matisse
 Thomas  Munro
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Nvkw</t>
+  </si>
+  <si>
+    <t>Audio file 115-1</t>
+  </si>
+  <si>
+    <t>Brittany, France
+Gare du Nord, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Alberto Giacometti
+Erwin Graumann
+Clarisse Penso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0661</t>
   </si>
   <si>
     <t>Audio file 63-2</t>
   </si>
   <si>
     <t>Ernest Mancoba
 Wonga Mancoba
 Elske Miles</t>
   </si>
   <si>
     <t>Father W. A. Palmer
 Loquay
 Professor Evelyn D'Iepu
 Sister Innes
 Sister Margaret
 Sister Pauline
 Geoffrey  Davids
 Freddie  Oliphant
 James  Palmer
 Alvin Uncle Mangqangwana
 Father Samuel Percy Woodfield</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/GHZp</t>
-  </si>
-[...14 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/0661</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -576,51 +576,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MYEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zlZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M7CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MYEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zlZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M7CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1623,99 +1623,99 @@
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="s">
-        <v>111</v>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
         <v>113</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="5" t="s">
@@ -1792,114 +1792,114 @@
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
         <v>120</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="s">
         <v>122</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
         <v>124</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G28" s="5" t="s">
-        <v>126</v>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>127</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
         <v>128</v>
       </c>
       <c r="M28" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>