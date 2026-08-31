--- v0 (2026-04-15)
+++ v1 (2026-08-31)
@@ -44,96 +44,96 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>ca. 17.7.1931</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba</t>
+  </si>
+  <si>
+    <t>Minna Ferlov</t>
+  </si>
+  <si>
+    <t>Radstadt</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Postkortet er formentlig til Sonja Ferlovs mor, Minna Ferlov, som hun har skrevet de øvrige postkort fra rejsen til, der er i Ferlov Mancoba arkivet.Postkortet forestiller et vandrehjem i Radstadt og Sonja Ferlov skriver de bader i søen bagved. Formentlig boede hun på vandrehjemmet udenfor Radstadt og skal ind til byen for at hente sine sko, som omtalt i kortet. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Ferlov Mancoba arkivet.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov beskriver en bjergtur i Tyskland, hvor hendes sandaler gik i stykker, så hun blandt andet måtte gå barbenet hjem, hvilket vakte nogen opsigt.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/aWbo</t>
+  </si>
+  <si>
+    <t>Her ser i et Hjørne af Slottet. Bagved ligger Dammen med Tømmerflaaderne hvor vi Bbader. Naa nu skal jeg til Radstadt og hente mine Sko Jeg sprængte nemlig mine Sandaler i gaaar paa Bjergturen saa jeg maatte gaa Hjem paa bare Ben det var et herligt Optog 4 Par med et Lommetørklæde, (gennemvædet af en Bunke Blaabær vi havde Plukket for senere at tabe,) som Fane i spidsen En bar mine Sko og en mine Strømper Sikke et humør der i de tyske Drenge de skal bare holdes paa afstand men det er er meget let, de er saa Hjælpsomme og søde</t>
+  </si>
+  <si>
     <t>Efter 17.7.1931</t>
   </si>
   <si>
-    <t>Postkort</t>
-[...7 lines deleted...]
-  <si>
     <t>Passau</t>
   </si>
   <si>
-    <t>Danmark</t>
-[...1 lines deleted...]
-  <si>
     <t>Postkortet er formentlig til Sonja Ferlovs mor Minna Ferlov, som hun har skrevet de øvrige postkort fra rejsen til, som er i Ferlov Mancoba arkivet.</t>
   </si>
   <si>
-    <t>Ferlov Mancoba arkivet.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sonja Ferlov skriver hjem om sin rejse, hvor hun er kommet til Passau. Hun fortæller om, hvilke byer hun synes om og andre detaljer fra sin rejse. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/me01</t>
-  </si>
-[...16 lines deleted...]
-    <t>Her ser i et Hjørne af Slottet. Bagved ligger Dammen med Tømmerflaaderne hvor vi Bbader. Naa nu skal jeg til Radstadt og hente mine Sko Jeg sprængte nemlig mine Sandaler i gaaar paa Bjergturen saa jeg maatte gaa Hjem paa bare Ben det var et herligt Optog 4 Par med et Lommetørklæde, (gennemvædet af en Bunke Blaabær vi havde Plukket for senere at tabe,) som Fane i spidsen En bar mine Sko og en mine Strømper Sikke et humør der i de tyske Drenge de skal bare holdes paa afstand men det er er meget let, de er saa Hjælpsomme og søde</t>
   </si>
   <si>
     <t>30. november 1938 til tidlig 1940, del 1</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Ernest Mancoba</t>
   </si>
   <si>
     <t>Lippy Lipshitz
 Christian Poulsen
 Auguste Rodin</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d'Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til "Xtian", samt forskellige andre studerende, som han forskellige steder identificerer som "Pultzer/Pulzer/Bulzer", "den algeriske", "Chargo/Chago" og "Roser" (blandt andre). Han har et besøg med en sydafrikaner identificeret som "Mall". Dagbogen slutter sandsynligvis i slutningen af december 1938 eller januar 1939. translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE</t>
   </si>
   <si>
     <t>November 1938 til begyndelsen af 1940, del 6</t>
   </si>
   <si>
@@ -953,273 +953,273 @@
   <si>
     <t>Kattinge, Denmark</t>
   </si>
   <si>
     <t>Kiki de Montparnasse
 Arthur  Adamov
 Louis  Armstrong
 Antonin Artaud
 Samuel  Beckett
 Thérèse Treize  de Caro
 André  Derain
 Alberto Giacometti
 Eugène  Ionesco
 Asger Jorn
 Jean Juarès
 Per  Krogh
 Pierre Drieu  La Rochelle
 Meret  Oppenheim
 Pablo Picasso
 Man Ray</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/eCA9</t>
   </si>
   <si>
+    <t>Audio file 31-2</t>
+  </si>
+  <si>
+    <t>District 6, Cape Town</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Georges Braque
+Elsa Dziomba
+Paul Guillaume
+Lippy Lipshitz
+Henri Matisse
+Thomas  Munro
+Pablo Picasso</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Nvkw</t>
+  </si>
+  <si>
     <t>Audio file 117-1</t>
   </si>
   <si>
     <t>Rue d'Aguerre, Paris
 Rue du Moulin Vert, Paris
 Café du Dôme, a restaurant in Paris
 Les Halles, Paris</t>
   </si>
   <si>
     <t>Louis  Armstrong
 Cab Calloway
 Duke Ellington
 Alberto Giacometti
 Paul Guillaume
 Amalie  Kjersmeier
 Carl  Kjersmeier 
 Pablo Picasso
 Charles Ratton</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/w9fq</t>
   </si>
   <si>
-    <t>Audio file 31-2</t>
-[...17 lines deleted...]
-  <si>
     <t>Audio file 141-2</t>
   </si>
   <si>
     <t>Rue d'Aguerre, Paris</t>
   </si>
   <si>
     <t>Christine Baumeister
 Ejler  Bille
 Henri  Goetz
 Erwin Graumann
 Hans Hartung</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/qeDk</t>
   </si>
   <si>
     <t>Audio file 115-1</t>
   </si>
   <si>
     <t>Brittany, France
 Gare du Nord, Paris</t>
   </si>
   <si>
     <t>Ejler  Bille
 Alberto Giacometti
 Erwin Graumann
 Clarisse Penso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/0661</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/76GC</t>
   </si>
   <si>
     <t>Audio file 135-2</t>
   </si>
   <si>
     <t>Else  Alfelt
 Antonin Artaud
 Alberto Giacometti
 Egill Jacobsen
 Carl  Kjersmeier 
 Richard Mortensen
 Carl-Henning Pedersen
 Pablo Picasso
 Erik Thommesen</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/DclL</t>
-  </si>
-[...12 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/xw27</t>
   </si>
   <si>
     <t>Audio file 107-2</t>
   </si>
   <si>
     <t>Else  Alfelt
 Ejler  Bille
 Vilhelm Bjerke-Petersen
 Paul Gauguin
 Henry Heerup
 Victor  Hugo
 Carl  Kjersmeier 
 Richard Mortensen
 Wolfgang Amadeus Mozart
 Thomas  Munro
 Carl-Henning Pedersen
 Christian Poulsen
 Arthur Rimbaud
 Bertel  Thorvaldsen
 Leon Underwood
 Vincent van Gogh</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Q5FT</t>
   </si>
   <si>
+    <t>Audio file 66-1</t>
+  </si>
+  <si>
+    <t>Charles de Gaulle
+Alberto Giacometti
+Diego Giacometti
+Douglas  MacArthur
+Tonio  Pototschnig
+Hideki  Tojo</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/xw27</t>
+  </si>
+  <si>
     <t>Audio file 72-2</t>
   </si>
   <si>
     <t>Joe, an American soldier
 Constantin Brancusi
 Arthur  Briggs
 Miles  Davis
 Alberto Giacometti
 Juliette  Greco
 Henri  Laurens
 Richard Mortensen
 Charlie  Parker
 Clarisse Penso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9X4l</t>
+  </si>
+  <si>
+    <t>Audio file 20-1</t>
+  </si>
+  <si>
+    <t>unknown narrator
+Ejler  Bille
+Ernest Mancoba
+Wonga Mancoba</t>
+  </si>
+  <si>
+    <t>Eugen Berthold Friedrich  Brecht
+Cab Calloway
+Morten  Nielsen
+William Shakespeare</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/76GC</t>
   </si>
   <si>
     <t>Audio file 108-2</t>
   </si>
   <si>
     <t>Ejler  Bille
 Vilhelm Bjerke-Petersen
 Georges Braque
 Marcel Duchamp
 Alberto Giacometti
 Paul Guillaume
 Henry Heerup
 Lippy Lipshitz
 Vilhelm  Lundstrøm
 Richard Mortensen
 Thomas  Munro
 Pablo Picasso
 Hans  Øllgaard</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/tqGh</t>
-  </si>
-[...14 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/aniY</t>
   </si>
   <si>
     <t>Audio file 139-1</t>
   </si>
   <si>
     <t>Antonin Artaud
 Ejler  Bille
 André Breton
 Alberto Giacometti
 Henri  Goetz
 Francis Gruber
 Rita  Gueyfier
 Paul Guillaume
 Hans Hartung
 Lippy Lipshitz
 Richard Mortensen
 Thomas  Munro
 Clarisse Penso
 Pablo Picasso
 Vincent van Gogh</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/778G</t>
+  </si>
+  <si>
+    <t>Audio file 139-2</t>
+  </si>
+  <si>
+    <t>Chaville, suburb in south west Paris, 12 km from the centre
+Rue d'Ulm, Paris
+Rue du Moulin Vert, Paris</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Jean  Genet
+Alberto Giacometti</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/aniY</t>
   </si>
   <si>
     <t>Audio file 70-1</t>
   </si>
   <si>
     <t>Bornholm, a Danish island
 Le Havre, France
 Portes de Paris, a city gate of Paris
 Portes de Clignancourt, a city gate of Paris
 Ported de la Chapelle, a city gate of Paris</t>
   </si>
   <si>
     <t>Benjamin, a Black prisoner in St Denis
 Lopez family
 Alberto Giacometti
 Richard Mortensen
 Gustaf Munch-Petersen
 Tonio  Pototschnig</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Y9jd</t>
   </si>
 </sst>
 </file>
 
@@ -1317,51 +1317,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/me01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WjNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/q2vY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qECp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7vTU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/me01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WjNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/q2vY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qECp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7vTU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M64"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1429,96 +1429,96 @@
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="5"/>
+      <c r="M2" s="5" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="M3" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -3770,239 +3770,239 @@
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="6" t="s">
         <v>288</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>289</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C56" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>290</v>
-      </c>
-[...19 lines deleted...]
-        <v>291</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="6" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="6" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="6" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="6" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>108</v>
+        <v>302</v>
       </c>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>303</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="inlineStr">
         <is>
@@ -4067,99 +4067,99 @@
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G62" s="5" t="s">
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="6" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G63" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>313</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="6" t="s">
         <v>314</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B64" s="5" t="s">