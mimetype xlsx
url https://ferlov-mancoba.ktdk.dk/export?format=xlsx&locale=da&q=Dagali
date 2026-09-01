--- v0 (2026-03-31)
+++ v1 (2026-09-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="107" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="108" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -313,50 +313,53 @@
 Steingrim Laursen</t>
   </si>
   <si>
     <t>Jan Groth skriver til Sonja Ferlov Mancoba og Ernest Mancoba om sin pressehåndtering af deres fælles udstilling. Anmeldelserne mangler endnu, men besøget er godt. Han skriver at farverne på kortet minder ham om Ernest og beretter om hvordan han har besøgt en norsk gård, hvor kunsthåndværk og redskaber var rige og primitive. Han skriver at her er der beviser for så mange af Ernst og Sonja Mancobas tanker og håb: ”her er slået bro mellem ensomhed, ritual og brug og mening.”</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/lcZU</t>
   </si>
   <si>
     <t>Brevudkast</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba takker Aalborg Kommunes Kunstfond for købet af hendes store skulptur fra 1970. Hun takker tillige for deres hensigt om at opstille den på en åben plads, hvor den kan gå i dialog med menneskene omkring den. Hun skriver om sit kunstsyn, og om hvordan ”ingen skaber alene”. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9Osg</t>
   </si>
   <si>
     <t>Til Alborg Kommunes Kunstfond.[overstreget: For ca en Uges Tid siden fik jeg til min store Overraskelse og Glæde gennem Steingrim Laursen nyt om]Da jeg for godt en Uges tid siden gennem Steingrim Laursen, som var her paa et kort Besøg, fik nyt om Deres køb af min store Skulptur fra 1970 og tillige om Deres Hensigt: eventuelt at opstille den paa en aaben Plads foran Raadhuset, syntes det mig næsten som drømte jeg. Et par Dage efter modtog jeg fra [overstreget: Banken] Handelsbanken i Viborg Oplysning om at De havde tilsendt dem den store Sum derfor. – Kunde jeg nu blot finde de rette Ord for at udtrykke Dem min dybe Taknemmelighed og den Glæde jeg følte ved den Solidaritet og Tillid De herved viser mig til Støtte og Styrkelse i mine Forsøg paa at fremsætte et menneskeligt Udtryk i Skulpturen ud fra mit Livs Erfaringer i Forhold til Livet og til Samfundet.Deres generøse Svar paa mine Bestræbelser styrker mit Mod.I vort individualistiske Samfund synes ”mennesket” for hver Dag [overstreget: at] paa trods af alle tekniske kommunikationsmidler at finde sig i dybere Ensomhed i Forhold til Omgivelserne. Hver kunstner kan kun søge at fremsætte et enkelt Aspekt ud fra sin Livsopfattelse i sin Søgen mod en |menneskelig| Fællesopfattelse |ud fra helt nye normer| i forhold til Livet og til det Samfund som vi er Del af. Det åndelige Udtryk fremsat i et Materiale skulde jo blot tjene til en Tilnærmelse mellem Mennesker i deres Livssyn[overstreget: Men] Ingen skaber jo noget alene og alt hvad der blir til [overstreget: xxxx det jo kun] som kan tjene os i Livet blir det jo kun ved ”menneskeligt” møde i gensidig Tillid og Trang til Udveksling mellem mennesker, [overstreget: som] |det| er grundlaget for fortsat Liv. Vi modtog fra de som leved før os og vi maa søge at bringe |det| videre tilligemed Resultatet af vore Erfaringer til dem som skal følge |efter| os. Kun saaledes kan Menneskenes kæde sluttes op til fortsat Liv. Derfor mine Store Tak for Deres Generøsitet og ikke mindst fordi de vil sætte Skulpturen ud mellem Mennesker saa at den faar lov at Tage Del i deres daglige Liv saale |des| at der maaske nu og da kan opstaa en Dialog et Møde paa en naturlig Maade. Dermed mener jeg, - ikke i Funktion af det man kalder Kunst, men blot som en Appel fra Menneske til Menneske.Nu mine varmeste Hilsnermed Tak for Deres Svar paa mine Bestræbelserfra Deres hengivneSonja Ferlov Mancoba-</t>
   </si>
   <si>
     <t>1981-06-10</t>
   </si>
   <si>
     <t>Niels Ferlov</t>
+  </si>
+  <si>
+    <t>Andrea Mantegna</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Niels Ferlov og ønsker ham god bedring ovenpå hans operation. Hun beretter at Ernest Mancoba har det bedre, siden sin indlæggelse i julen 1980, men at han stadig er meget træt. Alle tre planlægger de at se Modigliani udstillingen på Musée d’Art Moderne. Endvidere har de modtaget en bog med Mantegnas samlede værker og Sonja Ferlov Mancoba fortæller at det er en af de malere hun påskønner mest fordi alt forgængeligt og tidsbestemt viger for de evige sandheder. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/mYF3</t>
   </si>
   <si>
     <t>153, rue du ChâteauParis 14e
 10 Juni/81Du kære Niels.Ja, nu er Jaki og Claus nok hos dig i Kbh. Vi sender Jer alle tre her saa mange Tanker; vi haaber inderligt at du er vel hjemkommen efter Opholdet paa Humlegaarden og at det har givet dig fornyede Kræfter efter den strenge Tid med Operationen. Vi er jo triste over at du stadig maa slaas med dit Helbred. Vi kender [overstreget: jo] dit ligevægtige Sind og dit gode Humør, hvoraf du altid saa gavmildt har skænket os andre Kræfter og Glæde; det vil nu sikkert ogsaa styrke dig naar det kniber med Helbredet. Vi var meget rørte over Jakis lange, smukke Brev, som vi modtog Fredag Morgen før Pinse inden Wonga og jeg talte med hende i Telf. Baade pr. Brev og i Telf. gav hun saa fint et Udtryk for sin store Hjertevarme, sit Livsmod og sin Solide, retlinede Karakter at jeg føler stor Glæde ved at erfare, at hun til Stadighed har bevaret og givet Grobund for de menneskelige Værdier, [overstreget: som] hvorved hun i sin Tid ved sit første modige Besøg her, evokerede Mindet om Tante Fanny i mig. Vi holder alle 3 her meget af Jaki. – Det er dejligt at vide at det gaar Drengene fint i England. –Her gaar det nogenlunde. Ernest er modig og det gaar fremad, omend han siden Jul har været meget træt. Han sover meget; men saa snart han er vaagen læser han og tænker paa Verdens Gang. Wonga bringer ham mange Bøger fra Bibliotektet, hvor han arbejder dagligt i denne Tid med stor Intensitet og Glæde. Han arbejder med Poesi og Teater og samler Stof sammen til sin tese. – Vi har nu faaet et meget fint Junivejr med Sol og klar blaa Himmel; vi nyder det i Parken her, hvor vi prøver at slappe af og samle Kræfter. Saa snart vi føler os lidt stærkere vil vi gaa til Musée d’Art Moderne for at se en stor Udstilling af Modigliani; det glæder vi os til. Ham har jeg en Følelse af, at du ogsaa maa holde af. Vi glædede os for øvrigt meget over i dit sidste Brev at høre om dine rige Oplevelser af Maleri paa din Tur i Spanien.Vi har for nylig[overstreget: t] fra en gammel Ven af Wonga modtaget en Bog fra Milano med Mantegnas samledes Værker; den er meget smuk. Han er nok en af de Malere i Verden jeg paaskønner mest. Man føler i hans Udtryk at alt det der er bestemt af Tid og forgængeligt ligesom er brændt ud for at give den fulde Plads for de evigt gyldige Sandheder han søger fremsætte. –Kære Niels, her vil jeg slutte for i Dag. Vi sender dig alle 3 her mange kærlige Tanker og Ønsker om nye Kræfter At du har et godt Mod ved jeg og det er det vigtigste. Tusinde kærlige Hilsner ogsaa til Jaki og Claus fra dine Ernest, Wonga og Sonja.</t>
   </si>
   <si>
     <t>2000-02-15</t>
   </si>
   <si>
     <t>Manuskript</t>
   </si>
   <si>
     <t>Ernest Mancoba</t>
   </si>
   <si>
     <t>Ejler  Bille
 Sonja Ferlov Mancoba
 Erwin Graumann
 Florence  Mancoba, née Mangqangwana
@@ -1188,116 +1191,114 @@
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H17" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>