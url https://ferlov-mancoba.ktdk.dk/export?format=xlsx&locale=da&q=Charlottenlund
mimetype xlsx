--- v0 (2026-04-15)
+++ v1 (2026-07-15)
@@ -44,141 +44,141 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1931-07-17</t>
-[...2 lines deleted...]
-    <t>Postkort</t>
+    <t>1982-11-28</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Asker Aarkrog</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba</t>
   </si>
   <si>
-    <t>Børge Ferlov
-[...6 lines deleted...]
-  <si>
     <t>Charlottenlund</t>
   </si>
   <si>
-    <t>Birgitte (Pusser) Utzon-Frank</t>
-[...2 lines deleted...]
-    <t>Kortet er fra en rejse i Østrig og Tyskland sammen med Birgitte Utzon-Frank  i sommeren 1931. På turen er de blandt andet i Linz, Wien, Radstadt og Passau.Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>Svend  Aarkrog</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet.</t>
-  </si>
-[...38 lines deleted...]
-    <t>Svend  Aarkrog</t>
   </si>
   <si>
     <t>Asker Aarkrog spørger Sonja Ferlov Mancoba, om han kan erhverve en af hendes skulpturer til en rimelig pris.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/3vYb</t>
   </si>
   <si>
     <t>1983-02-05</t>
   </si>
   <si>
     <t>Ejler  Bille
 Poul Hansen
 Egill Jacobsen
 Richard Mortensen</t>
   </si>
   <si>
     <t>Ferlov Mancoba arkivet</t>
   </si>
   <si>
     <t>Asker Aarkrog skriver til Sonja Ferlov Mancoba, at han har erhvervet hendes skulptur &lt;em&gt;Solidaritet&lt;/em&gt;. Den står i hans stue, skriver han, i selskab med værker af Ejler Bille, Richard Mortensen og Egill Jacobsen. Aarkrog skriver en analyse af skulpturen til hende i håb om, at den rammer hendes intention og takker hende for hendes arbejde.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/rfkd</t>
+  </si>
+  <si>
+    <t>1931-07-17</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>Børge Ferlov
+Minna Ferlov
+Niels Ejnar Jørgensen Ferlov</t>
+  </si>
+  <si>
+    <t>Wien</t>
+  </si>
+  <si>
+    <t>Birgitte (Pusser) Utzon-Frank</t>
+  </si>
+  <si>
+    <t>Kortet er fra en rejse i Østrig og Tyskland sammen med Birgitte Utzon-Frank  i sommeren 1931. På turen er de blandt andet i Linz, Wien, Radstadt og Passau.Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov skriver til sin mor, Minna Ferlov, sin far, Niels Einar Ferlov, og sin storebror, Børge Ferlov. Hun er i Wien og har besøgt en kirke og været til koncert.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/9ci5</t>
+  </si>
+  <si>
+    <t>Kære Far og Mor og BørgeVi er nu i Wien! Donauturen var vidunderskøn. Brev kommer nok først fra Radstadt. Linz var vidunderlig og Menneskene var herlige. I gaar aftes var vi til en meget smuk Wienerkoncert nok i Burggarten I kan tro jeg nød den. I Stefanskirken som I her ser var vi inde i gaar den var meget storslaaet. I gaar var Niels Wager. R. Pusse og jeg alle xxxx xxxx xxxxxxx xxx xxxxx xxxx Tusind Hilsner </t>
+  </si>
+  <si>
+    <t>1938-12-21</t>
+  </si>
+  <si>
+    <t>Minna Ferlov</t>
+  </si>
+  <si>
+    <t>Rita
+Børge Ferlov</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov skriver til Minna Ferlov og ønsker hende god bedring. Hun fortæller, at hun har det godt og nyder vintersneen og solskinnet.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/OCzs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -255,51 +255,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -353,174 +353,174 @@
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F4" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="5"/>
-[...3 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>