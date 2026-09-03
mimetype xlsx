--- v0 (2026-04-16)
+++ v1 (2026-09-03)
@@ -392,77 +392,66 @@
   </si>
   <si>
     <t>District 6, Cape Town</t>
   </si>
   <si>
     <t>Ejler  Bille
 Georges Braque
 Elsa Dziomba
 Paul Guillaume
 Lippy Lipshitz
 Henri Matisse
 Thomas  Munro
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/Nvkw</t>
   </si>
   <si>
     <t>Audio file 60-2</t>
   </si>
   <si>
     <t>Pietersburg, now Polokwane, South Africa
 District 6, neighbourhood in Cape Town, South Africa</t>
   </si>
   <si>
-    <t>Bishop Fuller
+    <t>Reverend Bishop John Latimer Fuller 
 Sister Pauline
 Ellis Park rugby stadium
 Grace Dieu mission school
 Professor John Jabavu
 Khaiso secondary school
 Lovedale Missionary Institute
 Gerard Sekoto
 University of Fort Hare
 University of South Africa
 Father Samuel Percy Woodfield</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/h6BT</t>
   </si>
   <si>
-    <t>Audio file 33-2</t>
-[...9 lines deleted...]
-  <si>
     <t>Audio file 134-2</t>
   </si>
   <si>
     <t>Brittany, France</t>
   </si>
   <si>
     <t>Ejler  Bille
 Charles de Gaulle
 Janub "Jane" Gool-Tabata
 Richard  Nixon
 Augusto José Ramón Pinochet
 Joseph  Stalin
 I.B. Tabata</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/6UpU</t>
   </si>
   <si>
     <t>Audio file 49-1</t>
   </si>
   <si>
     <t>Antonin Artaud
 Bishop Smythe
 Geoffrey  Davids
 Goolam Gool</t>
@@ -470,98 +459,109 @@
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YUgt</t>
   </si>
   <si>
     <t>Audio file 104-2</t>
   </si>
   <si>
     <t>Benoni, now a part of greater Johannesburg, South Africa
 Pietersberg, now Polokwane, South Africa
 Johannesburg, South Africa</t>
   </si>
   <si>
     <t>Bantu Welfare Trust
 Elsa Dziomba
 Paul Guillaume
 Rheinallt Jones
 Lippy Lipshitz
 Elza Miles
 Thomas  Munro
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/JJEc</t>
   </si>
   <si>
+    <t>Audio file 33-2</t>
+  </si>
+  <si>
+    <t>Paul Guillaume
+Lippy Lipshitz
+Florence  Mancoba, née Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/ODf1</t>
+  </si>
+  <si>
+    <t>Audio file 56-1</t>
+  </si>
+  <si>
+    <t>Turffontein, South Africa
+Boksburg, now a part of Greater Johannesburg, South Africa
+Johannesburg, South Africa
+New comet gold mines, South Africa
+Khayelitsha, a township outside of Cape Town, South Africa</t>
+  </si>
+  <si>
+    <t>Irvine Mancoba
+Ronald Mancoba
+Florence  Mancoba, née Mangqangwana</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/4xG8</t>
+  </si>
+  <si>
     <t>Audio file 8-1</t>
   </si>
   <si>
     <t>Transkei, now part of two provinces, Easter Cape and Kwazulu Natal</t>
   </si>
   <si>
     <t>Adolf Hitler
 Paul Kruger
 Irvine Mancoba
 Shaka  Zulu</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9csv</t>
   </si>
   <si>
     <t>Audio file 49-2</t>
   </si>
   <si>
     <t>Southampton, England</t>
   </si>
   <si>
     <t>Ngomo
 Bishop Smythe
 Paul Guillaume
 Lippy Lipshitz
 Elza Miles
 Thomas  Munro</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/dgM3</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/4xG8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -638,51 +638,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ArYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ArYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1795,191 +1795,191 @@
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G25" s="5" t="s">
+        <v>120</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="s">
-        <v>123</v>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
         <v>125</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G27" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G28" s="5" t="s">
-        <v>130</v>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B29" s="5" t="s">