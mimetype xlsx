--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="270" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="266" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -97,63 +97,50 @@
   </si>
   <si>
     <t>Her ser i et Hjørne af Slottet. Bagved ligger Dammen med Tømmerflaaderne hvor vi Bbader. Naa nu skal jeg til Radstadt og hente mine Sko Jeg sprængte nemlig mine Sandaler i gaaar paa Bjergturen saa jeg maatte gaa Hjem paa bare Ben det var et herligt Optog 4 Par med et Lommetørklæde, (gennemvædet af en Bunke Blaabær vi havde Plukket for senere at tabe,) som Fane i spidsen En bar mine Sko og en mine Strømper Sikke et humør der i de tyske Drenge de skal bare holdes paa afstand men det er er meget let, de er saa Hjælpsomme og søde</t>
   </si>
   <si>
     <t> 2. sep. 1938</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Ernest Mancoba</t>
   </si>
   <si>
     <t>Goolam Gool
 Halima Gool
 Lippy Lipshitz
 I.B. Tabata
 Arthur Wilkie</t>
   </si>
   <si>
     <t>Den 2. september 1938 besteg Ernest Mancoba et skib, der forlod Cape Town, Sydafrika, til Southampton, Storbritannien. Det ankom den 19. september 1938. Mancoba førte en rejsejournal om rejsen.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5</t>
-  </si>
-[...11 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z</t>
   </si>
   <si>
     <t>5.-6. september 1938</t>
   </si>
   <si>
     <t>Isa Cameron
 T. C.  Mehta</t>
   </si>
   <si>
     <t>Den 2. september 1938 gik Ernest Mancoba ombord på et skib, der forlod Cape Town, Sydafrika, til Southampton, Det Forenede Kongerige. Det ankom den 19. september 1938. Mancoba førte en rejsejournal om rejsen.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN</t>
   </si>
   <si>
     <t>7.-8. september 1938</t>
   </si>
   <si>
     <t>Abdullah Abdurahman
 J.A. La Guma
 T. C.  Mehta</t>
   </si>
   <si>
     <t>Den 2. september 1938 besteg Ernest Mancoba et skib, der sejlede fra Cape Town, Sydafrika, til Southampton, Storbritannien. Det ankom den 19. september 1938. Mancoba førte en rejsejournal om rejsen.translated 2025-02-06</t>
   </si>
@@ -1048,59 +1035,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M53"/>
+  <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1439,1971 +1426,1924 @@
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
-        <v>51</v>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L11" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D12" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F12" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H12" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="I12" s="5"/>
-      <c r="J12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J12" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="M12" s="5"/>
+        <v>63</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E13" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="J13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H14" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E16" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>83</v>
-      </c>
-[...9 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>85</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="s">
-        <v>87</v>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="M17" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H18" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="I20" s="5"/>
+        <v>106</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E22" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>117</v>
-      </c>
-[...9 lines deleted...]
-        <v>118</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="L22" s="6" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>122</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>123</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>125</v>
-      </c>
-[...15 lines deleted...]
-        <v>116</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>126</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>127</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>131</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>142</v>
+        <v>112</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>144</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>145</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>146</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>113</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="I29" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M29" s="5"/>
+        <v>151</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-        </is>
+        <v>88</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="M32" s="5" t="s">
         <v>166</v>
       </c>
+      <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="I33" s="5"/>
+        <v>169</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="J33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>172</v>
+        <v>94</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="I34" s="5" t="s">
         <v>174</v>
       </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>175</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>176</v>
       </c>
       <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>178</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>179</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>180</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>143</v>
+        <v>182</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="I36" s="5"/>
+        <v>183</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="J36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="M36" s="5"/>
+        <v>186</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>187</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>98</v>
+        <v>168</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>189</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>190</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>60</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>197</v>
+        <v>71</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="E39" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="E39" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="I39" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="J39" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>60</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="s">
-        <v>212</v>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I42" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="M42" s="5"/>
+        <v>216</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>197</v>
+        <v>71</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>217</v>
+        <v>87</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        </is>
+        <v>60</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>219</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="M43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K44" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="L44" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="L44" s="6" t="s">
+      <c r="M44" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>225</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>91</v>
+        <v>226</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>60</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H45" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H45" s="5" t="s">
+        <v>227</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="I46" s="5"/>
+        <v>232</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>233</v>
+      </c>
       <c r="J46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>75</v>
+        <v>237</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>20</v>
+        <v>240</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="M47" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>26</v>
+        <v>246</v>
       </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E48" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G48" s="5" t="s">
+        <v>247</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>242</v>
-[...8 lines deleted...]
-        <v>245</v>
+        <v>248</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="s">
         <v>251</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>252</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="6" t="s">
         <v>253</v>
       </c>
       <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>254</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>249</v>
+        <v>193</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>255</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="s">
-        <v>255</v>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H50" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K50" s="5" t="s">
         <v>256</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L50" s="6" t="s">
         <v>257</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>258</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>197</v>
+        <v>237</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D51" s="5" t="s">
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I51" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="E51" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>260</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="M51" s="5"/>
+      <c r="M51" s="5" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>15</v>
+        <v>246</v>
       </c>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E52" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E52" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H52" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K52" s="5" t="s">
+      <c r="H52" s="5" t="s">
         <v>264</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L52" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="M52" s="5" t="s">
-[...48 lines deleted...]
-      <c r="M53" s="5"/>
+      <c r="M52" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
@@ -3415,45 +3355,44 @@
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
-    <hyperlink ref="M53" r:id="rId58"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>