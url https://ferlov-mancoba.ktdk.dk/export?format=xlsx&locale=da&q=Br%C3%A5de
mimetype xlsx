--- v1 (2026-05-30)
+++ v2 (2026-09-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="266" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="267" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -164,103 +164,106 @@
   </si>
   <si>
     <t>12. sep. 1938</t>
   </si>
   <si>
     <t>J.H. Hofmeyr
 T. C.  Mehta
 Irma Stern</t>
   </si>
   <si>
     <t>Den 2. september 1938 gik Ernest Mancoba ombord på et skib, der sejlede fra Kapstaden, Sydafrika, til Southampton, Storbritannien. Det ankom den 19. september 1938. Mancoba førte en rejsejournal om rejsen.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA</t>
   </si>
   <si>
     <t>15. sep. 1938</t>
   </si>
   <si>
     <t>T. C.  Mehta</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz</t>
   </si>
   <si>
+    <t>November 1938 til tidligt i 1940, del 4</t>
+  </si>
+  <si>
+    <t>Denne Mancoba dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået en ven i den danske keramiker Christian Poulsen, som han forkorter til "Xtian", samt forskellige andre studerende, som han forskelligt identificerer som "Pultzer/Pulzer/Bulzer", "den algeriske", "Chargo/Chago" og "Roser" (blandt andre). Han har et besøg med en sydafrikansk person identificeret som "Mall". Dagbogen slutter sandsynligvis ved udgangen af december 1938 eller januar 1939. translated 2025-02-06</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/n/skncu8d7</t>
+  </si>
+  <si>
     <t>November 1938 til begyndelsen af 1940, del 6</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået venner med den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, og forskellige andre studerende, som han varieret identificerer som “Pultzer/Pulzer/Bulzer”, “den algerier”, “Chargo/Chago/Chayo” og “Roser” (blandt andre). Han har et besøg med en sydafrikaner identificeret som “Mall”. Dagbogen slutter sandsynligvis ved udgangen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/n/skncu8d7</t>
   </si>
   <si>
     <t>November 1938 til begyndelsen af 1940, del 7</t>
   </si>
   <si>
     <t>Denne Mancoba-dagbog dækker Mancobas første måneder i Paris. Han er indskrevet på L'École Nationale Supérieure des Arts Décoratifs i Rue d’Ulm. Han har fået en ven i den danske keramiker Christian Poulsen, som han forkorter til “Xtian”, og forskellige andre studerende, som han forskellige steder identificerer som “Pultzer/Pulzer/Bulzer”, “den algeriske”, “Chargo/Chago/Chayo” og “Roser” (blandt andre). Han har et besøg med en sydafrikaner, der identificeres som “Mall”. Dagbogen slutter sandsynligvis ved slutningen af december 1938 eller januar 1939.translated 2025-02-06</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW</t>
   </si>
   <si>
     <t>1942-04-23</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
     <t>Irvine Mancoba
 Florence  Mancoba, née Mangqangwana</t>
   </si>
   <si>
     <t>Brev fra Ernest Mancoba til Sonja Ferlov Mancoba med detaljer om sin og sine forældres fødselsdato til brug for papirerne til deres planlagte borgerlige vielse. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/CUrW</t>
   </si>
   <si>
     <t>[my date of birth on Passport is august 29, 1907(PretoriaMy Sonja, I am very happy you have been to the Mairie.My mother: born Avril, 20. 1882.nameFlorence Manganganaat. Pretoria. South AfricaMy Father: bornSeptember, 8. 1880name.Irvine Mancobaat. Pretoria. South Africa---The first group goes away on Monday – I am looking forward to our new life with courage and hope – Bon Courage – Ernest. </t>
   </si>
   <si>
     <t>1944-06-04</t>
   </si>
   <si>
-    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning.</t>
+    <t>Andrea Mantegna</t>
+  </si>
+  <si>
+    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning. Den korte besked har karakter af til-og-fra kort og det er derfor uvist om der er tale om et selvstændigt arkivalie eller om det har været bilagt en pakke. </t>
   </si>
   <si>
     <t>Postkort fra Sonja Ferlov Mancoba til Ernest Mancoba med en kort hilsen og dato.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YNoc</t>
   </si>
   <si>
     <t>To Ernest From yoursSonja4/6-44 – </t>
   </si>
   <si>
     <t>1950-02-06</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Erik Thommesen</t>
   </si>
   <si>
     <t>Jean Arp
 Alberto Giacometti
 Høstudstillingen
 Henri  Laurens
 Henri Matisse
@@ -384,72 +387,72 @@
 Kasper  Vad
 Signe  Vad</t>
   </si>
   <si>
     <t>Poul Vad var konsulent ved Holstebro Kunstmuseum, som åbnede 5. maj 1967. Den danske udgave af Artaud, som han omtaler i brevet er Antonin Artaud, Det dobbelte teater, Arena Forfatternes forlag 1967. Artiklen, som han omtaler, er Poul Vad ”Artaud tredive år efter”, Vindrosen, årg. 14., nr. 4., 1967, p 55-62.Poul Vad havde indflydelse på valg af udenlandsk litteratur til forlaget Arena i 1966, hvor han stillede forslag om oversættelse af Louis-Ferdinand Célines Voyage au bout de la nuit,1932. Fra starten af 1970'erne var han aktiv i forlagsredaktionen (Anders Juhl Rasmusen, Arenamodernisme. Rekonstruktion af en position i nyere dansk litteratur, Ph.d.-afhandling Københavns Universitet 2011, p. 13, 54).  </t>
   </si>
   <si>
     <t>Poul Vad skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han har fået en datter. Desuden at museet i Holstebro er indviet, og han er tilfreds med ophængningen. Den omfatter Picasso-raderinger, som Sonja Ferlov Mancoba så hos Vad. Vad beretter endvidere, at han har skrevet en artikel om Artaud i forbindelse med den danske udgave af &lt;em&gt;Le Théâtre et son double&lt;/em&gt;. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/lNdW</t>
   </si>
   <si>
     <t>København d. 20. maj 1967Kære Sonja, Ernest og Wonga,Jeg har meget længe villet skrive til jer, men de sidste par måneder har været en meget travl tid. For at begynde med det sidste: igår forøgede vi familien med en pige, og både hun og Karen har det godt. Fødslen foregik på en klinik hvor jeg kunne være med og overvære det hele, og det er jo en stor oplevelse. To timer efter fødslen kom Karen og pigen hjem. Kasper har vi sendt på ”ferie” hos nogle gode venner som bor på landet. Dèr har han det godt, og om en uges tid, når Karen er kommet helt til kræfter igen, kommer han atter hjem. Karen har det iøvrigt godt – hun sover meget, men ind imellem springer hun ud af sengen.Det var som sagt det sidste. Den 5. maj indviedes det museum i Holstebro, som jeg nu har arbejdet på i næsten to år. Kommunen har købt en stor gammel villa som ligger i en smuk park. Huset er meget velegnet til formålet, og der var meget lidt at ændre ved det. Jeg tog til Holstebro d. 17. april og tog fat på ophængningen, og arbejdede næsten uafbrudt til d. 5. maj. Der synes at være stor tilfredshed med resultatet – bl. a. kan man se de Picasso-raderinger Sonja så her hos mig, og hele serien ”Jazz” af Matisse som jeg fandt i Paris ved mit sidste besøg.Desuden har vi til permanent udstilling lånt 180 ting fra Holm Olsens samling af afrikansk kunst – det er en meget fin samling som han har skabt gennem årene for meget beskedne midler. På museet kommer man først ind i et rum med malerier af Heerup, derfra ind til den afrikanske kunst – og derfra ind i et rum med billeder af Bille. Det viser sig at disse forskellige ting virkelig kan gå sammen, og det har været [overstreget: et] meget spændende at arbejde med, men også et enormt slid at få det hele i orden.­­– Det var hyggeligt at ”hilse” på jer i fjernsynet, – i en ellers ikke særlig spændende udsendelse. Jeg returnerer de 10 Fr. For tidsskriftet, da jeg har fået det gratis. Redaktøren af det, Eugenio Barba, som driver Odinteatret i Holstebro, er min gode ven – jeg bor hos ham når jeg er derovre. Han er et sjældent fint og levende menneske. Forresten har jeg skrevet en artikel om den danske udgave af ”Le Théatre et son double”, jeg skal sende når den kommer. Mon I har fået Billedkunst? – Jeg ville ønske jeg lige kunne stikke ud i rue du Chateau, eller at I kunne komme her! – Verden ser sort ud. Lad os håbe vi snart kan snakke sammen igen. Mange hilsner fra os alle ­fire –Poul</t>
   </si>
   <si>
     <t>1968-01-29</t>
   </si>
   <si>
     <t>Jan  Groth</t>
   </si>
   <si>
     <t>Bråde</t>
   </si>
   <si>
+    <t>Sonja Ferlov Mancoba
+Benedikte Groth
+Steingrim Laursen
+Christian Poulsen</t>
+  </si>
+  <si>
+    <t>Jan Groth skriver til Ernest Mancoba, at han har set en af hans skulpturer i en artikel af Christian Poulsen og finder den stærk og betydningsfuld. Endvidere roser han det maleri, han har af Ernest, og beretter, hvordan han har indrammet det, så maleriets farver understreges.Recto brev fra Jan Groth til Sonja Ferlov Mancoba, hvor han skriver, at han er glad for hendes brev og den udtryksfulde måde, hun bruger sproget på. Han skriver, at han sender hende en ”lamme-brynje” til at have på, mens hun arbejder med skulpturen. Han skriver om det ”varsomme, tyste som kan formidles gennem kunst, fra menneske til menneske” og glæden ved at have lært dem at kende. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/RiQD</t>
+  </si>
+  <si>
     <t>Benedikte Groth
 Steingrim Laursen
 Ernest Mancoba
 Christian Poulsen</t>
   </si>
   <si>
     <t>Jan Groth skriver til Sonja Ferlov Mancoba, at han er glad for hendes brev og den udtryksfulde måde, hun bruger sproget på. Han skriver, at han sender hende en ”lamme-brynje” til at have på, mens hun arbejder med skulpturen. Han skriver om det ”varsomme, tyste som kan formidles gennem kunst, fra menneske til menneske” og glæden ved at have lært dem at kende.  Verso et brev til Ernest Mancoba fra Jan Groth, hvor han skriver, at han har set en af hans skulpturer i en artikel af Christian Poulsen og finder den stærk og betydningsfuld. Endvidere roser han det maleri, han har af Ernest, og beretter, hvordan han har indrammet det, så maleriets farver understreges.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/M22s</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/RiQD</t>
   </si>
   <si>
     <t>1968-02-13</t>
   </si>
   <si>
     <t>Benedikte Groth
 Jan  Groth</t>
   </si>
   <si>
     <t>Benedikte Groth skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba og takker dem for, at de uforbeholdent lader hende få del i deres venskab med Jan Groth. Hun håber at besøge dem i Paris, og at de vil komme og besøge hende og Jan Groth. Verso har Jan Groth skrevet en hilsen og beskriver venskabet med dem som en forelskelse. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/A6yN</t>
   </si>
   <si>
     <t>1968-03-03</t>
   </si>
   <si>
     <t>Steingrim Laursen
 Ole Schwalbe</t>
   </si>
   <si>
     <t>Jan Groth skriver til Sonja Ferlov Mancoba om det fællesskab, han føler, mødet med dem har bragt ham i kontakt med. Endvidere om sin forestående rejse til Norge og om en omtale af hendes værker på Den Frie i radioen ved Ole Schwalbe. </t>
   </si>
   <si>
@@ -835,103 +838,103 @@
   <si>
     <t>Ejler  Bille
 Sonja Ferlov Mancoba
 Erwin Graumann
 Florence  Mancoba, née Mangqangwana
 Richard Mortensen
 Christian Poulsen
 Vincent van Gogh</t>
   </si>
   <si>
     <t>Manuskript til tale til Ejler Billes 90 års fødselsdag d. 6.3.2000. Talen findes i renskrevet form i bogen Ejler Bille 90 år, udgivet i forbindelse med udstilling på Silkeborg Museum 7.10.-3.12.2000 og Gl. Holtegaard 15.12.2000-4.2.2001. Transkriberet, resumeret og annoteret af Karen Westphal Eriksen.</t>
   </si>
   <si>
     <t>Ferlov Mancoba-arkivet.</t>
   </si>
   <si>
     <t>Manuskript til tale til vennen Ejler Billes 90 års fødselsdag. Ernest Mancoba skriver om deres nære broderlige venskab og om hvordan han mødte de danske kunstnere i Paris, da han var kommet dertil fra Sydafrika. Heriblandt mødet med først keramikeren Christian Poulsen på den franske kunsthåndværkerskole, og siden blandt andet Ejler Bille, Sonja Ferlov (senere Mancoba), Richard Mortensen samt tyskeren Erwin Graumann. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/e0GV</t>
   </si>
   <si>
     <t>Ejler BILLE’s Ninetieth Birthday : Da jeg var en lille dreng i Afrika, for mange, mange aar siden, levede jeg sammen med min familie, i en slags minearbejders ghetto, kaldt Comet Location, der tilhörte East Rand Property Mines, midt i guldgrupefelten, langs « The Reef », ved byen Johannnesburg. En dag, i vores lille tin-box hus, efter min mor lige var blevet forlöst, - det vil sige, hadve födt barnet alene, uden hjaelp, som hun havde laert at göre det, i den traditionelle indvielse, i löbet af hvilke ungdomen bliver introduceret i blandt ade voksende med föglende ansvar – og jeg selv havde faaet lov til at komme ind i rummet, hvor hun hvilede sig, med den ny-födte i armene, sporgte jeg, efter at have takket hende, for den nye söster hun der havde givet os: « Men , Mor, jeg har allerede fire söstere. Hvorfor er det aldring en dreng ? Hvornaar giver Du mig en bror, jeg kan leje med, saa jeg aldrig mere bliver alene, naar mine kamarater ikke er til stede ? »« Hör nu, Ernest, svarede hun, lad dog vaere med at beklage Dig saa barnligt. Om det er en dreng eller en pige, er jo akkurat ligegyldigt . Selv om jeg godt forstaar at Du önsker Dig nogen til at lege med, maa vi vaere glade for de börn som Gud vil sende mig. Og dine brödere, dem finder Du ude i den store verden ! »Nogle aar efter, jeg var blevet til en ung mand – som endelig havde faaet en lille brog, men uden at have nogen leje i faelles med ham, paa grund af alderforskellen – og prövede at skaere i trae, for at blive billedhugger, i det land hvor jeg var födt, forstod jeg at, ville man vaere kunstner, saa havde man den pligt, först og fremmest, at vaere helt sig selv; og at det ville  jeg nemmelig aldrig faa muilghed for at blive, lige saa langt jeg ikke var betragtet som et frit menneske; og det troede jeg ikke nogensinde ville ske i löbet af min livstid, i Nord-Transvaal, mit hjemegn. Saa bestemte jeg at stole paa min mors ord finde nogen der ville tal med mig, fra mennske til menneske, selv om om det skulde vaere over graenser, selv langt vaek fra faedrelandet. Med det haab at det maatte bringe. Til sidst. En dybere forstaaelse mellem folk. Den aften jeg lige havde tabt syn af Africas kystlinier paa horizonten, om bord paa damperen «  Balmoral Castle », og jeg sejlede vaek paa livets store hav, imod min skaebne, havde jeg dog ingen idé, om hvorledes den allerede laa som forberedt af de hemmelige krafter der, nogen gange, paa en maerkelig maade, styre menneskets kurs, hvad han end ellers bilder sig ind. Den förste europaeer jeg talte med var en engelsk « old mariner», som jeg havde mödt paa skibet og, senere igen, paa fast land, i en ’pub’, ved havnen i Southampton. Af det han fortalte, husker jeg blot at han havde sejde som matros paa mange andre skive, i löb af livet, og isaer at den, som han sagde havde marere ham mest, bar et navn, jeg heller aldrig har kunne glemme, thi den kom til at symbolisere for mig eksistensen i det nye kontinent, som jeg var kommet til, og der var saa forskellig, havde jeg allerede forstaaet, fra mig Afrika. Baaden hed: « All Alone ».Hvorledes jeg ikke endte i lignende vilkaar, « helt alene », saa fortvivlende for en mand der kom fra en kultur, hvor ingen, i den tid, blev efterladt i enesomhed, er mig en gaarde. I hvert fald er det faktum at da jeg, i 1938, kom til Paris fra London, ikke blot, havde min velgörer i England, Biskopen (som jeg havde kendt paa Fort Hare, de sortes universitet i Syd-Afrika ) kontaktet, gennem nogle venner, direktören paa kunst-skolen i Rue d’Ulm, men naar  denne bad de samlede studenter, om der var nogen af dem der ville kunne passe sig af en ny elev, der skulde komme fra London naeste dag, for at studere paa  skolen, skete der – siden der i den tid kun var faa engelsktalende franskmen – at en eneste haand löftede sig. Det var en Dansker, som studerede skulptur paa skolen. Christian Poulsen var hans navn. Tit har han bagefter fortalt hvor forbavset han blev, naar, i stedet for en af Hans Britiske Majestaets lyshaaret statsborgere i tweed jakke eller bowler-hat, som han havde ventet sig, stod der foran ham, en mörk sön af det fjerneste Afrika. Dog efter kun faa dage, da tillid og venskab begyndte at opstaa mellem os, meddelte han, at hvis jeg, som jeg paastod, var kommet for at söge en rigtig dialog med den nye generation af kunstnere i Europa, saa var jeg meget heldig, fordi han kunne introducere mig til en gruppe af danske Surrealister, som netop levede i Paris. Naeste dagefterlod vi saa den latinske kvater og Rue Monsieur Le Prince hvor jeg boede, og fik sydpaa, op af Boulevard Saint Michel, imod og forbi den utaemelige löve der staar i Denfert-Rochereau – som jeg der saa for förste gang, men som desvaerre, ville vise sig alt for tam, der krigen kom -, saa videre ud til Eglise d’Alésia; og lidt efetr ,gennem en lille diskret side-gade, til höjere, endte man i en slags indre gaard eller plads, ud over hvilke rejste sig en gammel bygning. Vi gik op af trappen, og naeste öjeblik, efter Christian havde banket paa, stod jeg over for en ung mand med et kalr blik, og et ansigt der udstraalet baade alvor og venlighed. Det var mit förste syn af Ejler Bille og saadan startede mit förste möde med ham. Straks fandt vi os til pas med hinanden, og begyndte paa en dialog og et venskab som – det anede vi ikke – ville vare hele livet. Bille fortalte hvorlede de unge i Europa havde undertaget det store oprör imod den dödfödte kunst man kalder « academisme », og hvorledes de havde stöttet sig, blot andet, paa det udtryk, man tildigere havde set som de vilde folks börnestreger; mens jeg selv sagde hvor meget det havde betydet for mig at komme i kontakt (gennem kunstnere emigrerede fra Europa til mit land, og foto-reproduktioner), med Van Goghs maleri eller store billedhuggere fra Renaissancens tid. Jeg forklarede ogsaa, hvorledes det man i Europa kalder kunst, var, i den afrikanske samfund, baade adskellig fra menneskets liv i det daglige, og havde at göre med den magiske verden.Da vi tog afsted, sagde Bille: « Ernest, jeg kender nogen som, tror jeg, ville vaere meget interesseret i alt det Du fortaeller om Afrika og kunst. Og som jeg gerne ville have dig til at möde. » Ved naeste besöge i Impasse du Rouet, traf jeg saa, for allerförte gang, Sonja Ferlov. Det var for mig spaendende at höre hvorledes de unge surrealister havde gengivet i deres tidsskrift « Linien », skulpturer og masker fra Karl Kjersmeiers samling. Men jeg forstod at « Linien » var baade en kamp for det menneskelige udtryk og et mödepunkt af flere opfattelser, der hjalp kunstnere og publikum i en sögende fremgang. Bevaegelsen havde jo givet ljlighed for en kalrgörelse i den moderne tanke og kunst, selv om man end saa, senere, villigt eller uvillig, har fordunklet og forvandlet dens oprindelige betydning, projekt og muligheder.Fra det jeg fik at vide, i disse diskussioner med Bille og Sonja, var jg fuld enig med dem, og med den stilling de havde taget, sammen med Richard Mortensen, om at surrealismen eller den nye kunst ikke skulde vaere en reaktion imod fornuften, hvor meget dette end havde vaeret misbrugt af fremskridt-ideologien i Europa, med en fölgende videnskabs-forgudelses tendens – især i en tid hvor alle Nihilismens kaotiske styrker straekmarcherede over menneskhedens livsvigtige vaerdier, og nedtrampede selve Fremtidens lille blomst. Bille havde jo som nabo, i Impasse du Rouet, en mand, der var et levende eksempel paa hvad der skete, naar det rene « instinkt » i et folk, var blevet manipuleret, efter at have tabt den sidste minde af fornuft. Han hed Erwing Graumann, en maler som tilhörte Expressionnist skolen og var blevet forfuldt af den brune magt i Tyskland, men af hvem Sonja beundrede og ville huske, hele livet, et fint billede der forestillede de graa tage over Berlin.Mange gange, siden denne förste lejlighed, har vi siddet or vaekslet tanker og synspunkter over udtryk, menneskeheden og verdens forhold, set udstillinger sammen, gaaet paa besög hos andre kunstnere, eller hjolpet hinanden i det daglige, lige op til det öjeblik, hvor denne lille velsignet periode - der ikke varede for mig mere end to aar – endte desvaere brutalt, naar det en dag bankede paa dören og Skaebnen stod paa trinet i « vert-de-gris » uniform. Da Bille rejste hjem til Danmark, fulgte jeg ham til toget paa Gare du Nord, og de sidste ord jeg hörte fra ham, da toget, i rög og lyd, begyndte at köre, var : « Pas I godt paa hinanden, Sonja og Dig ! » Jeg vidste ikke at det ville tage mere end otte aar til vores naeste möde, og kun efter at den veaeste krig og tid, menneskeheden nogensinde har set, ville havde fuldstaendigt öddelagt den verden af haab og inspiration, som vi havde oplevet i disse gode dages Paris.For mig, har det vaeret en frygtlig lektion over hvad der sker naar man glemmer forfaedrenes store princip : « Menneskeheden er et ». En livsopfattelse som jeg havde modtaget med modermaelken, arvet far den gamle verdens aand og rejst med, i form af det letteste bagage – et afrikansk visord : « Umuntu ngumuntu ngabanye abantu », d.v.s. « Mennesket er mennesket gennem og paa grund af andre mennesker » Bille om end han, som ogsaa Sonja, havde forkastet alt det som i religionen er blevet misbrugt af dekandente tider, havde ligeledes bevaret det bedste i kristendomen, som netop kan knyttes til andre kulturers visdom, isaer opfordringen : « Alt hvad I ville at Menneskerne skulde gjöre mod Jer, ligesaa gjörer I ogsaa mod dem. » Om det var U Nkulunkulu, den store gud i gammel Syd Afrika, Jehovas Gode Forsyn, som missionsfortolket i kolonierne, der havde styret mine skridt til Impasse du Rouet, eller ej, kunne jeg ikke sige, men ting var dog for mig sikker – Det som jeg var kommet, hele vejen fra Afrika, for at möde, havde jeg nu fundet : en aandelige bror i verden.Paris, den 15 Februar 2000Ernest Mancoba </t>
   </si>
   <si>
+    <t>Udateret</t>
+  </si>
+  <si>
+    <t>Bodil  Høyer</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba skriver til Bodil Høyer, at hun ikke kan genkende sine ord og sit syn på skulpturen i den artikel, Høyer har skrevet. Hun beder hende om at destruere den uden at vise den til nogen. Hun ønsker, Høyer møder ”gode og frugtbare Kontakter” og beskriver, hvordan hun mener, vi alle må kæmpe for at konfrontere livet og den menneskelige eksistens. Til sidst i brevet kommenterer hun, at hun anser niveauet i de medsendte blade fra Høyer for middelmådigt og havende meget lidt med kultur at gøre. </t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/0Wqt</t>
+  </si>
+  <si>
     <t>Audio file 85-2</t>
   </si>
   <si>
     <t>Lydklip</t>
   </si>
   <si>
     <t>Ernest Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
     <t>Boksburg, South Africa</t>
   </si>
   <si>
     <t>Lord Robert Baden-Powell
 Boy Scout Movement
 Grace Dieu mission school
 Pathfinders
 Alvin Uncle Mangqangwana
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/PsBr</t>
   </si>
   <si>
     <t>Audio file 60-1</t>
   </si>
   <si>
     <t>Germiston, now part of Greater Johannesburg, South Africa
 Benoni, now part of Greater Johannesburg, South Africa</t>
   </si>
   <si>
     <t>Lord Robert Baden-Powell
 Boy Scout Movement
 Grace Dieu mission school
 Professor John Jabavu
 Lovedale Missionary Institute
 Pathfinders
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/mJ9u</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/0Wqt</t>
   </si>
   <si>
     <t>Udateret.</t>
   </si>
   <si>
     <t>Udateret manuskript af Sonja Ferlov Mancoba. Publiceret i udstillingskataloget Sonja Ferlov Mancoba. Maske og ansigt. Cecilie Høgsbro Østergaard (red.), Statens Museum for Kunst 2019, p. 226-229.</t>
   </si>
   <si>
     <t>Det menneskelige drama. Tekst om vor tids kunst og civilisation. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/sJzn</t>
   </si>
   <si>
     <t>Det menneskelige Drama –hvorfra vi kommer – hvor vi gaar hen – vort Fælles forhold, Udveksling og Fælles skæbne har siden tidernes morgen og igennem alle de traditionelle Kulturer været Hjertet og Drivfjederen i alt menneskeligt Udtryk.I vor vestlige Kultur og Civilisation af idag forbliver dette samme Basis for alt menneskeligt Udtryk af livsvigtig Værdi. Intellektuelt har vi gennem Videnskab og Teknik fundet frem til mange Svar paa den menneskelige Skæbne enkeltvis og i Fællesskab baade fysisk og organisatorisk. Ogsaa paa Menneskets Aandelige Tilstand og samfundsmæssige Levevis har Videnskaben faaet stor Indflydelse.Stor har Videnskabens og Teknikkens Indflydelse været paa det menneskelige Liv enkeltvis og i Gruppe og Fællesudveksling. Det har ledt os til en ydre Kontakt og delvis Bevidshedtagen af alle de traditionelle Kulturer gennem Tiderne og de Kulturer som endnu bestaar i Nutiden uden for vort europæske [overstreget: Kultur og Civilisation]|Samfund| Men det som til syvende og sidst forbliver det væsentligste for Mennesket [overstreget: enkeltvis og i Flok] Opfattelsen af det spirituelle Liv og alle dets Menneskelige Problemer som en Realitet, hvortil Matieren er i Tjeneste har vi ikke fundet nogen større og mere gyldig Løsning paa end enhver traditionel Kultur før os, eller udenfor vort indflydelsesdomaine af i Dag. Maaske maa vi endda erkende, at vi paa trods af vor saakaldte Udvikling |saa| væsentlig baseret paa Teknik og Videnskab |først og fremmest| [overstreget: og] |med| materiel Vinding |for Øje| da har vi maaske snarere degraderet |og bragt til opløsning| dette for os som mennesker enkeltvis og i Samliv og Kommunication [overstreget: i Flok] væsentligste Problem til Menneskets [overstreget: Overl] og Menneskehedens Overlevelse. I Tro |paa| og Tillid til vort Intellekt har vi opløst for at undersøge og forstaa med det maal atter med større Bevidsthed at kunne sætte sammen alt til en Helhed. Kunstige Grænser har vi skabt i vor hovmodige Tro paa at det kunde lykkes os som mennesker at dominere en øvrige Natur |og Kultur| og befri os af det som vi er Del af.Intellekt og Følelse delte vi op og dog ved vi at ingen kan forstaa uden Følelse endsige føle uden Intellekt, det har ført os til Tabet af de naturlige Proportioner og af Helheden [overstreget: hvoraf vi Mennesker er del] |som vi er Led i| og |i Forhold hvortil vi| har vort ansvar at udfylde. I Umættelighed fortsætter og fortsætter vi vor Vej intellektuelt, ladende bag os den Menneskelige Karakter og dens primære |ordiale| Træk som er menneskelig Varme og Fællesskabsfølelse i Kærlighed uden hvilke ingen Vækst mod Lyset er mulig for Mennesket.Helheden har vi tabt i vor Trang for Frigørelse og Domination [overstreget: af den øvrige Natur hvoraf vi er del]. Med Enthousiasme avancerer vi [overstreget: mod umættelige] |stadig| mod vort endeløse Maal. Og ingen Midler skyer vi, vi udnytter |og| deler op [overstreget: og], selv indenfor vor egen Menneskelighed i Race og Klasse. Vor Menneskelighed mister vi for hver Dag stadig mere i vor søgen for [overstreget: mere menneskeligt] |bedre materielle| Betingelser. Mere og mere ønsker vi stadig at tage uden at vi ænser rigdommen saa livsvigtig for os i det at give.Det menneskelige Udtryk [overstreget: til nu blot mest] |indtil| var en Støtte i menneskelig Søgen mod større Klarhed og større mellemmenneskelig Kærlighed [overstreget: og] Udveksling og Fællesfølelse det [overstreget: er] |synes| i Dag [overstreget: i det] væsentligst [overstreget: degraderet] |at være blevet til en Salgsvare |en extra Dekoration| i vort produktive Samfund. Ikke blot vort eget kunstneriske Udtryk sælger vi ogsaa [overstreget: andre] |de gamle| kulturers Udtryk [overstreget: fra andre Tider] el. nutidige fra den ydre Verden vi har taget kontakt med er blevet en kostbar Salgsvare i vort Samfund. Og dog vil vi Spirituelt aldrig kunne besidde mere |deraf| end det, vi selv har de aandelige betingelser for at modtage. Ting som er udtrykte og skabte ud fra en anden Værdiscala end vor vil kun kunne tilhøre os i det Ydre. Vi kan beriges af dem rent æstetisk men er de skabte af Mennesker hvis Hjerter bankede |og| hvis Liv blev givet for andre Værdier end dem vi i vort Samfund |i almindelighed| erkender da kan de aldrig til fulde blive Del af os.Stor var den Bestræbelse vi gjorde i vort europæske Samfund i Kristendommens navn, vor traditionelle Kultur, vort fællesmenneskelige sidste Udtryk som har efterladt os blomstrende Udtryk for vor [overstreget: Oprindelse] |Fortid|. I vore nordlige Egne oplever vi dette gennem mange Aarhundreder |efter Kr.f.| iblandet den djærve Vikingetros Menneske Tillid og Stolthed udtryk af Mennesker som bar i sig Trofastheden til deres Oprindelse. Et Klimax naaede vi i Middelalderens 12-13 Årh og en videre Blomstring fortsattes i en Tid af mutation i Renæissancens Begyndelse, derefter tror jeg vort Udtryk som alment menneskeligt [overstreget: visnede langsomt i fad Degeneration]|blegnede langsomt paa trods af stadig nye positive Opblomstringer|. Udtrykkets Æstetik øgedes og Videnskaben føjede til, men den almenmenneskelige Tro, som havde ligget til Grund blegnede stadig, eftersom vor materielle Expansion [overstreget: xxxxx] |fødtes| ud af Europas Materielle middelalderlige misære. Kristendommen benyttet som middel til Udnyttelse af de øvrige Dele af Verden for materiel profit blegnede almenmenneskeligt Tabte sin Værdi som en Fælles[overstreget: menneskelig] faktor for os her. Siden da tror jeg det kunstneriske Udtryk har været drevet stadig [overstreget: mere og mere] |længere| ud i |manglende almenmenneskelige Kontakt i samfundetStore Bestræbelser har stadig været gjort af de mange paa et Solidt grundlag først i Fortsættelse af Kristendommen og siden i vort Aarhundrede vel mestendels paa Basis af Tro paa og Tillid til en fællesmenneskelig Tendens mod Lys og til Menneskets ”Overlevelse i Forsøg paa [overstreget: at]” en Fortsættelse i [overstreget: menneskelig] Fællesskab af vor førkristne Oprindelse og Mennesketro. Saaledes har [overstreget: alle -Ismerne] ogsaa navnlig Kubismen i Begyndelsen af vort Aarhundrede hjulpet os til større Forstaaelse og [overstreget: Respekt] Paaskønnelse [overstreget: for f] af baade den nutidige Verdens øvrige kulturer og [overstreget: for] |af| fortidens traditionelle Kulturer. Allerede Impressionisterne med Opdeling af Farven og Forsøget paa at gribe Øjeblikket i deres store Menneskelighed og Varme og Tro paa en Samfundsudvikling i Menneskelivets Tjeneste i Almindelig allerede de banede Vejen som Grundlag for Expressionismens Kubismens VidereførelseDisse 2 Bevægelser er nok [overstreget: de] vort Aarhundredes mest positive Indsats for menneskeligt Udtryk.Den Generation, jeg tilhører, er vokset op |i| og har formet sig Omgivet af og næret af Surrealismens levende Aktivitet og Udtryk af en Ide. [overstreget: uds] |en Livsopfattelse| maaske baade paa godt og ondt.Den udsprang vel, som en menneskelig Reaktion paa Tilstandene efter 1ste Verdenskrig. Meget godt tror jeg [overstreget: tror] denne Opfattelse bragte. En stor Bestræbelse for menneskelig Befrielse var dens Spontane og livsnære Metoder. I stræben mod større Lys og Sundhed angreb den megen Løgn og Sygdom i et degenereret og destruktivt Samfund, Stor Inspiration og |sund| udveksling mellem Mennesker bragte den og mange Kunstnere.baade inden for Litteratur, Poesie, Maleri og Skulptur tog deres Udspring derfra. [overstreget: Efterhaanden tror jeg at omend] mange |var de dog| som i deres Vækst individuelt |efterhaanden| trængte dybere ned til Rødderne af Problemerne og de Onder som de søgte at bekæmpe ved Indsats af Udtryk for mere positive Værdier – [overstreget: maatte] |Og disse| fjernede sig |en for en| fra Gruppen i Strid med dens Manifest. Store [overstreget: og] positive |og livsnære Ideer| indeholdt Surrealismen uden tvivl, Viljen til menneskelivets Befrielse og Genrejsning paa de mange Omraader, den var [overstreget: uden tvivl god] |sikkert stor|, og mange Skridt gjordes i vilje mod Større Menneskelighed; [overstreget: at v] blot viste Erfaringerne at Vejen ikke kunde fortsættes paa Overfladen af det bestaaende Samfund. En Fortsættelse, der ikke blot skulde blive et Alibi, men gennemtrænge og transformere den menneskelige opfattelse direkte i Livet, i Samfundet – dertil krævedes langt større Mod og Grundighed end det hidtil var lykkedes Surrealisterne i Fællesskab at udvise. Saaledes trængtes de fleste hver især ind i den Individualisme som Kunstnerne som helhed i Dag ser sig nødsaget til at konformere sig til som det naturlige i Forhold til vort Samfund [overstreget: af i Dag].”Den abstrakte Kunst” med sit paaklistrede selvmodsigende navn, det udtryk som netop var ment som det mest konkrete og uden Kompromis. Uendeligt Store Goder og rigdomme har den bragt os i en brændende Tid af grødende Samfunds Mutation, den skabtes af Mennesker fulde af Haab og Tro paa at vor materielle Udvikling med Videnskab og Teknik skulde skænke det almene Menneske nyt Liv saavel Spirituelt som Materielt mere menneskelige med større Kontakt og gensidig Tillid gennem den hele Verden i nye Omgivelser og fællesskab med gensidig Respekt, og at en almindelig Genrejsning i menneskelig Værdighed skulde borttage af den tunge Byrde, som i Dag i vort Samfund paahviler ethvert bevidst Menneske, som mod sin Vilje ved sin blotte Eksistens som Led i Samfundet giver sit Bidrag til det umenneskelige Drama vi alle her er fordømte til at leve.Ogsaa den abstrakte Kunst splittedes som Udtryk i to. Den ene side blev i stedet for protest til et alibi, brugbar og salgbar i vort Samfund til støtte for Vedligeholdelsen af Status quo.Den anden Side af det abstrakte Udtryk med sine Store Værdier, som trængte direkte ud i det almenmenneskelige Liv, den er nu snart klassisk, den vil altid forblive som Spor og Vidnesbyrd om forgangne Hændelser, der betød et Skridt paa vor Vej i Samfundet. Navnet blev misvisende for intet er abstrakt for os mennesker. Alt er Udtryk |for| og Genskin af Menneskeliv som er levet, og menneskeliv som skal leves fremover i Kamp mod Lyset og større [overstreget: mellemmenneskelig] Varme og Kærlighed, som vil Skænke os nye Muligheder. Ogsaa en Syntese opstod af den abstrakte Splittelse, iblandet Fortidens og andre Verdensdeles Kulturudtryk og Opfattelse. Formelt synes den mindre rigoureux, den indeholder |ydre| Genkendelsesmomenter direkte udsprunget [overstreget: af] fra Naturens Kilde og samtidig søger den at give Billedet, Genskinnet af den Realitet vi alle bærer i os af Kræfter, [overstreget: i os] som evigt vil forblive usynlige, og som vi aldrig vil evne at udgrunde til Bunds. Og dog, disse Kræfter er Grundlag og Del i hver Menneskelig Skaben.Derfor skal Mennesket, Menneskeslægten overleve, da maa vi kæmpe for disse Kræfter med vort Liv og hæge derom.</t>
   </si>
   <si>
     <t>Audio file 49-1</t>
   </si>
   <si>
     <t>Antonin Artaud
 Bishop Smythe
 Geoffrey  Davids
 Goolam Gool</t>
   </si>
@@ -1035,51 +1038,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1647,1701 +1650,1697 @@
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H13" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E23" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>113</v>
-      </c>
-[...9 lines deleted...]
-        <v>112</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H44" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H44" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>245</v>
+        <v>194</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D48" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="s">
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="H48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>248</v>
-      </c>
-[...12 lines deleted...]
-        <v>249</v>
       </c>
       <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B49" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="B49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>193</v>
+        <v>250</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>251</v>
+      </c>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G50" s="5" t="s">
+        <v>256</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>26</v>
+        <v>257</v>
       </c>
       <c r="I50" s="5"/>
-      <c r="J50" s="5" t="s">
-[...3 lines deleted...]
-        <v>256</v>
+      <c r="J50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L50" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M52" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>