--- v0 (2026-04-17)
+++ v1 (2026-09-23)
@@ -102,101 +102,101 @@
   </si>
   <si>
     <t>Torben Glarbo</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba
 Ernest Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
     <t>Bornholm</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
     <t>Filmen er ”Sonja Ferlov Mancoba - en dansk billedhugger i Paris”, Dokumentarfilm fra 1983 instrueret af Torben Glarbo efter manuskript af Gertrud Købke Sutton.</t>
   </si>
   <si>
     <t>Torben Glarbo skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba, at han venter på en afgørelse for at kunne komme videre med deres filmprojekt og vil skrive, så snart han har fået den.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/WiKh</t>
   </si>
   <si>
-    <t>Audio file 70-1</t>
+    <t>Audio file 152-2</t>
   </si>
   <si>
     <t>Lydklip</t>
   </si>
   <si>
     <t>Ernest Mancoba
 Wonga Mancoba</t>
-  </si>
-[...19 lines deleted...]
-    <t>Audio file 152-2</t>
   </si>
   <si>
     <t>Bornholm Island, Denmark</t>
   </si>
   <si>
     <t>Mikael Andersen
 Ejler  Bille
 André Breton
 Nahum Gabo
 Otto Gessler
 Robert  Jacobsen
 Asger Jorn
 Paul la Cour
 Elza Miles
 Richard Mortensen
 Ib Munkvad
 Lisbeth  Pedersen
 Erik Thommesen
 Richard  Winther</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/khFA</t>
+  </si>
+  <si>
+    <t>Audio file 70-1</t>
+  </si>
+  <si>
+    <t>Bornholm, a Danish island
+Le Havre, France
+Portes de Paris, a city gate of Paris
+Portes de Clignancourt, a city gate of Paris
+Ported de la Chapelle, a city gate of Paris</t>
+  </si>
+  <si>
+    <t>Benjamin, a Black prisoner in St Denis
+Lopez family
+Alberto Giacometti
+Richard Mortensen
+Gustaf Munch-Petersen
+Tonio  Pototschnig</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/Y9jd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -273,51 +273,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xpq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xpq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>