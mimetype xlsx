--- v0 (2026-03-23)
+++ v1 (2026-10-02)
@@ -365,51 +365,51 @@
 Rue Hippolyte Maindron, Paris
 Rue du Moulin Vert, Paris</t>
   </si>
   <si>
     <t>Ngomo
 Renée  Alexis
 Louis  Aragon
 Winston  Churchill
 Croix-de-Feu
 François de la Rocque
 Alberto Giacometti
 Diego Giacometti
 Philippe  Pétain
 Tonio  Pototschnig</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/uVmG</t>
   </si>
   <si>
     <t>Audio file 103-1</t>
   </si>
   <si>
     <t>Pietersberg, now Polokwane, South Africa</t>
   </si>
   <si>
-    <t>Bishop Fuller
+    <t>Reverend Bishop John Latimer Fuller 
 Venda wood sculptor
 Michelangelo Merisi  da Caravaggio
 Paul Guillaume
 Khaiso secondary school
 Lippy Lipshitz
 Thomas  Munro
 Pablo Picasso
 Gerard Sekoto</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/IPpF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>