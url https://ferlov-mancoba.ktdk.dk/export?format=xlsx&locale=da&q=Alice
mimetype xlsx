--- v0 (2026-04-23)
+++ v1 (2026-08-31)
@@ -305,106 +305,106 @@
   <si>
     <t>Kattinge, Denmark</t>
   </si>
   <si>
     <t>Kiki de Montparnasse
 Arthur  Adamov
 Louis  Armstrong
 Antonin Artaud
 Samuel  Beckett
 Thérèse Treize  de Caro
 André  Derain
 Alberto Giacometti
 Eugène  Ionesco
 Asger Jorn
 Jean Juarès
 Per  Krogh
 Pierre Drieu  La Rochelle
 Meret  Oppenheim
 Pablo Picasso
 Man Ray</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/eCA9</t>
   </si>
   <si>
-    <t>Audio file 103-1</t>
-[...18 lines deleted...]
-  <si>
     <t>Audio file 26-1</t>
   </si>
   <si>
     <t>University of Fort Hare, Alice, South Africa
 Rhodes University, Grahamstown, South Africa</t>
   </si>
   <si>
     <t>Nelson Mandela
 Govan Mbeki
 Thabo Mbeki
 Monte Shapiro</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/v3No</t>
   </si>
   <si>
     <t>Audio file 84-2</t>
   </si>
   <si>
     <t>Grahamstown, now Makhanda, South Africa
 Alice, now Dikeni, South Africa</t>
   </si>
   <si>
     <t>Professor C.P. Dent
 Professor Murdoch
 Professor Tooke
 Sister Innes
 Sister Pauline
 Aimé  Césaire
 Édouard  Glissant
 Grace Dieu mission school
 Professor John Jabavu
 University of Fort Hare</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YFPE</t>
+  </si>
+  <si>
+    <t>Audio file 103-1</t>
+  </si>
+  <si>
+    <t>Pietersberg, now Polokwane, South Africa</t>
+  </si>
+  <si>
+    <t>Reverend Bishop John Latimer Fuller 
+Venda wood sculptor
+Michelangelo Merisi  da Caravaggio
+Paul Guillaume
+Khaiso secondary school
+Lippy Lipshitz
+Thomas  Munro
+Pablo Picasso
+Gerard Sekoto</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/IPpF</t>
   </si>
   <si>
     <t>Audio file 104-2</t>
   </si>
   <si>
     <t>Benoni, now a part of greater Johannesburg, South Africa
 Pietersberg, now Polokwane, South Africa
 Johannesburg, South Africa</t>
   </si>
   <si>
     <t>Bantu Welfare Trust
 Elsa Dziomba
 Paul Guillaume
 Rheinallt Jones
 Lippy Lipshitz
 Elza Miles
 Thomas  Munro
 Pablo Picasso</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/JJEc</t>
   </si>
 </sst>
 </file>
 
@@ -502,51 +502,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>