--- v0 (2026-04-15)
+++ v1 (2026-08-31)
@@ -806,51 +806,55 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K11" s="5"/>
+      <c r="K11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>