--- v0 (2026-03-21)
+++ v1 (2026-08-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Ferlov Mancoba" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5782" uniqueCount="2662" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5784" uniqueCount="2664" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1103,51 +1103,54 @@
   <si>
     <t>15. feb. 1944My dear Sonja, I got your letter last night. I was very glad for it, Yes my dear Sonja I have been too anxious about what is to come, Rilke is certainly very good. There is a book here of some of his poems. I have only turned the pages and not yet read him. Last Monday was such a wonderful day for us. Our “present” of 30 minutes a fortnight is most of the time a past and a future. It seems one is always thinking of visits past and future. The contact of our hands was charged with so much good strong feeling that are wonders how human beings can be so great.Now my dear dont forget to bring me a towel in the next parcel. I have used none with me. I see again that you are sending me too much food. Don't do it Sonja because I have too much hereand I don't eat much so that I have to give it away. Look after yourself Beloved. I am looking to Monday. Ernest.P.S. Thanks very much for the flower it is growing!</t>
   </si>
   <si>
     <t>1944-05-08</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/hkun</t>
   </si>
   <si>
     <t>1944-05-22</t>
   </si>
   <si>
     <t>Kort fra Ernest Mancoba til Sonja Ferlov Mancoba med dato og tid for hvornår hun kan besøge ham i fangelejren La Grande Caserne, Saint-Denis.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7OvE</t>
   </si>
   <si>
     <t>19 22 May 1944My dear Sonja, Come to the workers’ visit on Thursday 10 a.m. 25 May. I have two workers’ visits a month now.  – Your Ernest  With same workers’ visit card. E. </t>
   </si>
   <si>
     <t>1944-06-04</t>
   </si>
   <si>
-    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning.</t>
+    <t>Andrea Mantegna</t>
+  </si>
+  <si>
+    <t>Kortets motiv er en detalje af Andrea Mantegna, Sankt Sebastian, 1475-1500, tempera på lærred, 255 x 140 cm, Musée du Louvre, inv. nr. RF 1766 (erhvervet 1910). Sonja Ferlov Mancoba refererer andetsteds til at sin beundring for Mantegna, hvis kunst hun mener griber om noget varigt og evigt. Motivet med den plagede Sankt Sebastian, der står sine pinsler igennem, er formentlig et bevidst valg, da det kan sammenlignes med både Ernest Mancobas situation i fangelejren og deres begges eksistensvilkår af Anden Verdenskrig og Paris’ besættelse. D. 4.6.1944 var den dag de allierede befriede Rom, hvilket giver yderligere vægt til valget af et værk af en italiensk kunstner. Postkortet skal muligvis læses som et udtryk for en forhåbning om snarlig befrielse. Datoen kan naturligvis også have en anden betydning. Den korte besked har karakter af til-og-fra kort og det er derfor uvist om der er tale om et selvstændigt arkivalie eller om det har været bilagt en pakke. </t>
   </si>
   <si>
     <t>Postkort fra Sonja Ferlov Mancoba til Ernest Mancoba med en kort hilsen og dato.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/YNoc</t>
   </si>
   <si>
     <t>To Ernest From yoursSonja4/6-44 – </t>
   </si>
   <si>
     <t>1945-1946</t>
   </si>
   <si>
     <t>Wonga Mancoba</t>
   </si>
   <si>
     <t>Ernest Mancoba skriver til Sonja Ferlov Mancoba om hvor svært det var at tage afsked med hende samme dag, men at han om aftenen fandt en note eller et ord samt et grønt blad fra hende. Han udtrykker stolthed og tiltro til hendes kommende moderskab. Det fremgår ikke af brevet, hvorfor de må skilles eller hvor længe.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/9DSk</t>
   </si>
   <si>
     <t>Sonja My Beloved,Thanks a million times for the little word and the fresh little leaf you left for me. I was just going to bed when I ‘discovered’ it and how it relieved me Sonja, I cannot tell you – I did not know how I would miss you till when you had to go. I got strained to a point I did not expect because I had been determined to be calm and to contain myself I came nearly to breaking down.Do not be troubled, my dear, we have to be strong silent and calm at this time – the greatest in our lives. I was very glad to see so much greatness in you. So much human feeling and dignity. you made me filled of gladness and courageI have confidence and determination for the future of the little one and for a greater mother it will never find than my beloved SonjaI embrace youYour Ernest.</t>
   </si>
@@ -5733,67 +5736,85 @@
   <si>
     <t>1978-01-23</t>
   </si>
   <si>
     <t>Hans Edvard Nørregaard-Nielsen</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Hans Edvard Nørregaard-Nielsen i anledning af hans ord i Information i forbindelse med hendes retrospektive udstilling på Kunstforeningen i 1977. Hun skriver om det at udstille sine værker retrospektivt og se tilbage på, hvem hun var dengang i forhold til nu. Hun skriver om sine oplevelser af 1930’ernes fællesskab og håbefuldhed og hendes nuværende mere skeptiske opfattelse af europæiske kultur- og samfundsforhold.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/uCbs</t>
   </si>
   <si>
     <t>1978-01-28</t>
   </si>
   <si>
     <t>De to vedlæg er ikke længere i brevet. Anmeldelsen har formodentlig været af Sonja Ferlov Mancobas retrospektive udstilling i Kunstforeningen i 1977, hvor hun udstillede sammen med Ernest Mancoba. Særtrykket er ikke specificeret i brevet.</t>
   </si>
   <si>
     <t>Gertrud Købke Sutton skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba om sit besøg hos dem. Hun nævner trygheden og følelsen af at blive forstået i samtalerne med dem. Hun fortæller, at hun vil begynde at skrive på sin artikel om Sonja Ferlov Mancoba i midten af februar. Hun skriver, at hun vedlægger en anmeldelse af Pierre Lübecker og et særtryk.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/7gY9</t>
   </si>
   <si>
+    <t>Udateret. 1978</t>
+  </si>
+  <si>
+    <t>Ulla Holst</t>
+  </si>
+  <si>
+    <t>Jean-Jacques Rousseau</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba svarer på en henvendelse fra Ulla Holst vedrørende sit syn på kvindens stilling i samfundet. Sonja Ferlov Mancoba anser dette anliggende for at være vigtigt, men uadskilleligt fra en samfundsmæssig undertrykkelse af mennesker efter køn, etnicitet og rang. Spørgsmålet om kvindernes frigørelse er overordnet set et spørgsmål om magt, ligesom overherredømmet i kolonierne og undertrykkelsen af arbejderklassen. I et samfund baseret på magt mener hun ikke, at der kan finde en frigørelse sted.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/66ui</t>
+  </si>
+  <si>
+    <t>Sonja Ferlov Mancoba svarer på en henvendelse fra Ulla Holst vedrørende sit syn på kvindens stilling i samfundet. Hun skriver, at problemet om kvindens stilling ikke kan stå alene, men er forbundet med alle de mennesker, som bliver udnyttet. Hun har selv fortrinsvis været optaget af materiel og åndelig ligeret for alle mennesker. Den løsning hun ser er en hel ny samfundsorden, baseret på et menneskeligt fællesskab. I et P.S. svarer hun på tre spørgsmål, fremsendt af Ulla Holst, om sin egen stilling som kvindelig kunstner.</t>
+  </si>
+  <si>
+    <t>https://ferlov-mancoba.ktdk.dk/d/hkdK</t>
+  </si>
+  <si>
     <t>1978-02-15</t>
   </si>
   <si>
     <t>Kunstforeningen 
 Karen Vad</t>
   </si>
   <si>
     <t>Poul Vad skriver til Sonja Ferlov Mancoba, Ernest Mancoba og Wonga Mancoba og takker for det korte samvær i Kunstforeningen. Han skriver, han kommer en uge til Paris, og at han glæder sig til at se dem igen. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/L63Q</t>
   </si>
   <si>
     <t>1978-02-19</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ulla Holst</t>
   </si>
   <si>
     <t>T. S.  Eliot</t>
   </si>
   <si>
     <t>Ulla Holst skriver til Sonja Ferlov Mancoba og stiller hende tre spørgsmål om at være kvinde og kunstner. Hun følger forelæsninger i ”kvindeæstetik” ved universitetet og spørger på vegne af sin studiegruppe og med baggrund i sin begejstring for Sonja Ferlov Mancobas kunst.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/I20O</t>
   </si>
   <si>
     <t>1978-03-21</t>
   </si>
   <si>
     <t>Det Kongelige Hofmarskallat
 Hans  Juul Sølvhøj</t>
   </si>
   <si>
     <t>Dronning Margrethes og Prins Henriks Fond
 Sonja Ferlov Mancoba</t>
   </si>
   <si>
     <t>Brev fra Hofmarskal Hans Sølvhøj til Steingrim Laursen om, at Dronning Margrethes og Prins Henriks Fond har besluttet at købe Sonja Ferlov Mancobas skulptur fra 1969.</t>
   </si>
   <si>
@@ -9218,65 +9239,50 @@
   <si>
     <t>Uidentificeret</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver en kort biografi og udstillingshistorik til en uidentificeret herre. Hun opremser hvilke skulpturer hun har hos sig og hvad hun har af fotografier hun kan stille til rådighed, samt hvilke skulpturer hun kan nyfotografere. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/AJS2</t>
   </si>
   <si>
     <t>Steingrim Laursen
 Ernest Mancoba
 Wonga Mancoba</t>
   </si>
   <si>
     <t>Elise Johansen skriver til Sonja Ferlov Mancoba og udtrykker sin glæder over modtagelsen af hendes kunst på Den Frie og i Sverige [?]. Vores medmennesker trænger til den sandhed og ærlighed, som vi kan få fra kunsten, skriver hun. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/vPVt</t>
   </si>
   <si>
     <t>Sonja Ferlov Mancoba skriver til Børge Birch efter et besøg fra ham, hvor han har foreslået en prissætning og fordeling af salgsprisen baseret på støbeprisen for Sonja Ferlov Mancobas skulpturer. Sonja Ferlov Mancoba ønsker en anden salgspris, baseret på Birchs vurdering og en ligelig deling af indtægten, samt en fælles betaling af udgifterne til støbning. Hun kommenterer endvidere, at hun efter mange år uden salg først nu er begyndt at slippe sine skulpturer løs.</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/ifC2</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://ferlov-mancoba.ktdk.dk/d/hkdK</t>
   </si>
   <si>
     <t>Udateret manuskript af Sonja Ferlov Mancoba. Publiceret i udstillingskataloget Sonja Ferlov Mancoba. Maske og ansigt. Cecilie Høgsbro Østergaard (red.), Statens Museum for Kunst 2019, p. 226-229.</t>
   </si>
   <si>
     <t>Det menneskelige drama. Tekst om vor tids kunst og civilisation. </t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/sJzn</t>
   </si>
   <si>
     <t>Det menneskelige Drama –hvorfra vi kommer – hvor vi gaar hen – vort Fælles forhold, Udveksling og Fælles skæbne har siden tidernes morgen og igennem alle de traditionelle Kulturer været Hjertet og Drivfjederen i alt menneskeligt Udtryk.I vor vestlige Kultur og Civilisation af idag forbliver dette samme Basis for alt menneskeligt Udtryk af livsvigtig Værdi. Intellektuelt har vi gennem Videnskab og Teknik fundet frem til mange Svar paa den menneskelige Skæbne enkeltvis og i Fællesskab baade fysisk og organisatorisk. Ogsaa paa Menneskets Aandelige Tilstand og samfundsmæssige Levevis har Videnskaben faaet stor Indflydelse.Stor har Videnskabens og Teknikkens Indflydelse været paa det menneskelige Liv enkeltvis og i Gruppe og Fællesudveksling. Det har ledt os til en ydre Kontakt og delvis Bevidshedtagen af alle de traditionelle Kulturer gennem Tiderne og de Kulturer som endnu bestaar i Nutiden uden for vort europæske [overstreget: Kultur og Civilisation]|Samfund| Men det som til syvende og sidst forbliver det væsentligste for Mennesket [overstreget: enkeltvis og i Flok] Opfattelsen af det spirituelle Liv og alle dets Menneskelige Problemer som en Realitet, hvortil Matieren er i Tjeneste har vi ikke fundet nogen større og mere gyldig Løsning paa end enhver traditionel Kultur før os, eller udenfor vort indflydelsesdomaine af i Dag. Maaske maa vi endda erkende, at vi paa trods af vor saakaldte Udvikling |saa| væsentlig baseret paa Teknik og Videnskab |først og fremmest| [overstreget: og] |med| materiel Vinding |for Øje| da har vi maaske snarere degraderet |og bragt til opløsning| dette for os som mennesker enkeltvis og i Samliv og Kommunication [overstreget: i Flok] væsentligste Problem til Menneskets [overstreget: Overl] og Menneskehedens Overlevelse. I Tro |paa| og Tillid til vort Intellekt har vi opløst for at undersøge og forstaa med det maal atter med større Bevidsthed at kunne sætte sammen alt til en Helhed. Kunstige Grænser har vi skabt i vor hovmodige Tro paa at det kunde lykkes os som mennesker at dominere en øvrige Natur |og Kultur| og befri os af det som vi er Del af.Intellekt og Følelse delte vi op og dog ved vi at ingen kan forstaa uden Følelse endsige føle uden Intellekt, det har ført os til Tabet af de naturlige Proportioner og af Helheden [overstreget: hvoraf vi Mennesker er del] |som vi er Led i| og |i Forhold hvortil vi| har vort ansvar at udfylde. I Umættelighed fortsætter og fortsætter vi vor Vej intellektuelt, ladende bag os den Menneskelige Karakter og dens primære |ordiale| Træk som er menneskelig Varme og Fællesskabsfølelse i Kærlighed uden hvilke ingen Vækst mod Lyset er mulig for Mennesket.Helheden har vi tabt i vor Trang for Frigørelse og Domination [overstreget: af den øvrige Natur hvoraf vi er del]. Med Enthousiasme avancerer vi [overstreget: mod umættelige] |stadig| mod vort endeløse Maal. Og ingen Midler skyer vi, vi udnytter |og| deler op [overstreget: og], selv indenfor vor egen Menneskelighed i Race og Klasse. Vor Menneskelighed mister vi for hver Dag stadig mere i vor søgen for [overstreget: mere menneskeligt] |bedre materielle| Betingelser. Mere og mere ønsker vi stadig at tage uden at vi ænser rigdommen saa livsvigtig for os i det at give.Det menneskelige Udtryk [overstreget: til nu blot mest] |indtil| var en Støtte i menneskelig Søgen mod større Klarhed og større mellemmenneskelig Kærlighed [overstreget: og] Udveksling og Fællesfølelse det [overstreget: er] |synes| i Dag [overstreget: i det] væsentligst [overstreget: degraderet] |at være blevet til en Salgsvare |en extra Dekoration| i vort produktive Samfund. Ikke blot vort eget kunstneriske Udtryk sælger vi ogsaa [overstreget: andre] |de gamle| kulturers Udtryk [overstreget: fra andre Tider] el. nutidige fra den ydre Verden vi har taget kontakt med er blevet en kostbar Salgsvare i vort Samfund. Og dog vil vi Spirituelt aldrig kunne besidde mere |deraf| end det, vi selv har de aandelige betingelser for at modtage. Ting som er udtrykte og skabte ud fra en anden Værdiscala end vor vil kun kunne tilhøre os i det Ydre. Vi kan beriges af dem rent æstetisk men er de skabte af Mennesker hvis Hjerter bankede |og| hvis Liv blev givet for andre Værdier end dem vi i vort Samfund |i almindelighed| erkender da kan de aldrig til fulde blive Del af os.Stor var den Bestræbelse vi gjorde i vort europæske Samfund i Kristendommens navn, vor traditionelle Kultur, vort fællesmenneskelige sidste Udtryk som har efterladt os blomstrende Udtryk for vor [overstreget: Oprindelse] |Fortid|. I vore nordlige Egne oplever vi dette gennem mange Aarhundreder |efter Kr.f.| iblandet den djærve Vikingetros Menneske Tillid og Stolthed udtryk af Mennesker som bar i sig Trofastheden til deres Oprindelse. Et Klimax naaede vi i Middelalderens 12-13 Årh og en videre Blomstring fortsattes i en Tid af mutation i Renæissancens Begyndelse, derefter tror jeg vort Udtryk som alment menneskeligt [overstreget: visnede langsomt i fad Degeneration]|blegnede langsomt paa trods af stadig nye positive Opblomstringer|. Udtrykkets Æstetik øgedes og Videnskaben føjede til, men den almenmenneskelige Tro, som havde ligget til Grund blegnede stadig, eftersom vor materielle Expansion [overstreget: xxxxx] |fødtes| ud af Europas Materielle middelalderlige misære. Kristendommen benyttet som middel til Udnyttelse af de øvrige Dele af Verden for materiel profit blegnede almenmenneskeligt Tabte sin Værdi som en Fælles[overstreget: menneskelig] faktor for os her. Siden da tror jeg det kunstneriske Udtryk har været drevet stadig [overstreget: mere og mere] |længere| ud i |manglende almenmenneskelige Kontakt i samfundetStore Bestræbelser har stadig været gjort af de mange paa et Solidt grundlag først i Fortsættelse af Kristendommen og siden i vort Aarhundrede vel mestendels paa Basis af Tro paa og Tillid til en fællesmenneskelig Tendens mod Lys og til Menneskets ”Overlevelse i Forsøg paa [overstreget: at]” en Fortsættelse i [overstreget: menneskelig] Fællesskab af vor førkristne Oprindelse og Mennesketro. Saaledes har [overstreget: alle -Ismerne] ogsaa navnlig Kubismen i Begyndelsen af vort Aarhundrede hjulpet os til større Forstaaelse og [overstreget: Respekt] Paaskønnelse [overstreget: for f] af baade den nutidige Verdens øvrige kulturer og [overstreget: for] |af| fortidens traditionelle Kulturer. Allerede Impressionisterne med Opdeling af Farven og Forsøget paa at gribe Øjeblikket i deres store Menneskelighed og Varme og Tro paa en Samfundsudvikling i Menneskelivets Tjeneste i Almindelig allerede de banede Vejen som Grundlag for Expressionismens Kubismens VidereførelseDisse 2 Bevægelser er nok [overstreget: de] vort Aarhundredes mest positive Indsats for menneskeligt Udtryk.Den Generation, jeg tilhører, er vokset op |i| og har formet sig Omgivet af og næret af Surrealismens levende Aktivitet og Udtryk af en Ide. [overstreget: uds] |en Livsopfattelse| maaske baade paa godt og ondt.Den udsprang vel, som en menneskelig Reaktion paa Tilstandene efter 1ste Verdenskrig. Meget godt tror jeg [overstreget: tror] denne Opfattelse bragte. En stor Bestræbelse for menneskelig Befrielse var dens Spontane og livsnære Metoder. I stræben mod større Lys og Sundhed angreb den megen Løgn og Sygdom i et degenereret og destruktivt Samfund, Stor Inspiration og |sund| udveksling mellem Mennesker bragte den og mange Kunstnere.baade inden for Litteratur, Poesie, Maleri og Skulptur tog deres Udspring derfra. [overstreget: Efterhaanden tror jeg at omend] mange |var de dog| som i deres Vækst individuelt |efterhaanden| trængte dybere ned til Rødderne af Problemerne og de Onder som de søgte at bekæmpe ved Indsats af Udtryk for mere positive Værdier – [overstreget: maatte] |Og disse| fjernede sig |en for en| fra Gruppen i Strid med dens Manifest. Store [overstreget: og] positive |og livsnære Ideer| indeholdt Surrealismen uden tvivl, Viljen til menneskelivets Befrielse og Genrejsning paa de mange Omraader, den var [overstreget: uden tvivl god] |sikkert stor|, og mange Skridt gjordes i vilje mod Større Menneskelighed; [overstreget: at v] blot viste Erfaringerne at Vejen ikke kunde fortsættes paa Overfladen af det bestaaende Samfund. En Fortsættelse, der ikke blot skulde blive et Alibi, men gennemtrænge og transformere den menneskelige opfattelse direkte i Livet, i Samfundet – dertil krævedes langt større Mod og Grundighed end det hidtil var lykkedes Surrealisterne i Fællesskab at udvise. Saaledes trængtes de fleste hver især ind i den Individualisme som Kunstnerne som helhed i Dag ser sig nødsaget til at konformere sig til som det naturlige i Forhold til vort Samfund [overstreget: af i Dag].”Den abstrakte Kunst” med sit paaklistrede selvmodsigende navn, det udtryk som netop var ment som det mest konkrete og uden Kompromis. Uendeligt Store Goder og rigdomme har den bragt os i en brændende Tid af grødende Samfunds Mutation, den skabtes af Mennesker fulde af Haab og Tro paa at vor materielle Udvikling med Videnskab og Teknik skulde skænke det almene Menneske nyt Liv saavel Spirituelt som Materielt mere menneskelige med større Kontakt og gensidig Tillid gennem den hele Verden i nye Omgivelser og fællesskab med gensidig Respekt, og at en almindelig Genrejsning i menneskelig Værdighed skulde borttage af den tunge Byrde, som i Dag i vort Samfund paahviler ethvert bevidst Menneske, som mod sin Vilje ved sin blotte Eksistens som Led i Samfundet giver sit Bidrag til det umenneskelige Drama vi alle her er fordømte til at leve.Ogsaa den abstrakte Kunst splittedes som Udtryk i to. Den ene side blev i stedet for protest til et alibi, brugbar og salgbar i vort Samfund til støtte for Vedligeholdelsen af Status quo.Den anden Side af det abstrakte Udtryk med sine Store Værdier, som trængte direkte ud i det almenmenneskelige Liv, den er nu snart klassisk, den vil altid forblive som Spor og Vidnesbyrd om forgangne Hændelser, der betød et Skridt paa vor Vej i Samfundet. Navnet blev misvisende for intet er abstrakt for os mennesker. Alt er Udtryk |for| og Genskin af Menneskeliv som er levet, og menneskeliv som skal leves fremover i Kamp mod Lyset og større [overstreget: mellemmenneskelig] Varme og Kærlighed, som vil Skænke os nye Muligheder. Ogsaa en Syntese opstod af den abstrakte Splittelse, iblandet Fortidens og andre Verdensdeles Kulturudtryk og Opfattelse. Formelt synes den mindre rigoureux, den indeholder |ydre| Genkendelsesmomenter direkte udsprunget [overstreget: af] fra Naturens Kilde og samtidig søger den at give Billedet, Genskinnet af den Realitet vi alle bærer i os af Kræfter, [overstreget: i os] som evigt vil forblive usynlige, og som vi aldrig vil evne at udgrunde til Bunds. Og dog, disse Kræfter er Grundlag og Del i hver Menneskelig Skaben.Derfor skal Mennesket, Menneskeslægten overleve, da maa vi kæmpe for disse Kræfter med vort Liv og hæge derom.</t>
   </si>
   <si>
     <t>undated</t>
   </si>
   <si>
     <t>https://ferlov-mancoba.ktdk.dk/d/4HxQ</t>
   </si>
   <si>
     <t>Ernest Mancoba, Untitled, 1968, oil on canvas, 65 x 54 cm (Cat.Raisonné o.013)</t>
   </si>
   <si>
     <t>http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1968-oil-on-canvas-65-x-54-cm</t>
   </si>
@@ -9438,51 +9444,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/me01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3FQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lfF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SpqD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O11s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LXfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RZ7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hvu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-head-of-a-mapedi-c1936-carved-wood-16-5x9x9-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-faith-1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ArYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GC2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xpq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Z4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5aMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e3Vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/acQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1fkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3UUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/SHViQ9fZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maske-krigens-udbrud-1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eZ3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-1940-1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/akCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/GYtEh2gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F27W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iywA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MYEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3gCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zlZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M7CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sKhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jvw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3WcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wpER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K72q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dHay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vmCd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rHBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/us7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MwvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qZCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maskeskulptur-lille-maske-1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-straeben-mod-lyset-1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/idWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-den-lille-naensomme-le-petit-delicat-1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WlNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OEgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uAW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vQ4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/28QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NZBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gC3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ohd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MnAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rTMN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2Nx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UI62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9aFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-kvinde-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-mand-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/untitled" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9OlU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oNnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HU5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j8wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-le-combattant-1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fVbX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yxrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WjNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/myaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/91Mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Io3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nvT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-croissance-silencieuse-1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-koncentration-1962-63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3VuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rdds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KLL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4VpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0N6Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/confiance-tillid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/effort-commun-faelles-bestraebelse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-forarbejde-til-effort-commun-faelles-bestraebelse-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-uden-titel-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iNXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7b3P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1vop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XYxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-resistance-modstand-1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HzsH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Oiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O1DY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CTh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ngK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMMA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mihZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ICl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zEUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3HCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qgD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yv8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IFOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tC1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ITHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/elan-vers-l-avenir-livsmod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VbT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bg4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KXTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v9Pk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A13p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8dsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UFXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nQGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4qNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yGIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/q2vY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7QqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/obci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yipe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Azz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Jkh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nYcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8kkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-solidarite-hommage-a-elise-johansen-1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RJFj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/twWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j3pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cSwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cHpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MBlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-l-accord-1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mjD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyTj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/n7xD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ric1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gEHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BKhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lu4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aKhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMaM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dfeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t8Il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p4No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iqZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/119u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SL4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S8uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rgF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3PXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-krigeren-1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HXzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DKUA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X3XR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG5N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QtaV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SJfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tJun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xZj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L9hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Dmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IfTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8hnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3QwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6HcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G9Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JCLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ySyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-a-l-ecoute-du-silence-hommage-a-steingrim-laursen-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G0ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/T1ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/C7rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JeKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gHfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lcZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WJ9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CZW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wN7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GpYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ufQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L1kP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrNA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZiWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OL8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hGlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QZuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kMAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ay4M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZfiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/npmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TLoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/f1NT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/12OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A80y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IN4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/V81X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gW0X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53jG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/U0n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ec76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pSAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p1Ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iTmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QAjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pMNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/34yR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x9Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vtG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kFSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ds0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5IGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/inSX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xp2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rsvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LEfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7iv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0p3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XtM0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WKH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-guardians-of-our-heritage-1973-bronze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Osg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vcOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZaEd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yXA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QJXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FlxT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qECp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LS8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ldl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/E7RE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u92u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pxsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oFEy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mM7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tEwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cAvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGDi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qCv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lAPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/49OY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7vTU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzPb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cP4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uCbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7gY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L63Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/I20O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ASvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EWh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RyvP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7FCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bXqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZB6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oo3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eJIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DuKR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Md9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Aozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tkel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0iLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZRqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LRmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rMut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x1YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KbOg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kGfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sxuT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Db5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zqy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XkhY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hKFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4tXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MrP9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dxP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3lj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iq94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PRE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4SRj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TGFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8WLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WHRv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YpVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TQI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/r4wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hYFv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PTUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/imnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GNoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8scJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/elEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fkBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3Apj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ruhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BEKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9O06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9PyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9cId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sZNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YnIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7D1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5KJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wPNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ofCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nIyA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JfLQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S4Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rUyE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0zW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/okvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oRaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QzqY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xf2H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nmCp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nq0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vOSa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NA0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eWIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9SAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h1h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YkDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dZnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7nXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/goiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rIAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zdXM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Zet6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cPXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oYiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yKUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HAQl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6Nea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fmad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rycx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kt25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cred" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lWbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ebeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId591" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId592" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tjpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId593" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9hSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId594" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eqKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId595" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4btE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId596" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mhgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId597" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId598" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ANFG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId599" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0QgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId600" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0KDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId601" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uVmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId602" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gDIX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId603" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId604" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId605" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BwNu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId606" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId607" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId608" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId609" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId610" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId611" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId612" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId613" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId614" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId615" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId616" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NokU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId617" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId618" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xn0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId619" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iFJ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId620" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId621" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId622" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId623" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId624" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId625" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId626" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/N86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId627" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId628" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId629" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1L4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId630" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId631" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId632" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gRms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId633" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId634" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ow36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId635" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4yMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId636" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Avd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId637" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9iZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId638" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId639" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId640" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId641" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/P8Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId642" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Tfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId643" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId644" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId645" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vMXx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId646" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/k6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId647" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId648" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId649" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId650" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-black-madonna-aka-african-madonna-1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId651" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-composition-1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId652" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/levende-grene" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId653" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId654" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId655" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-after-a-design-by-sister-margaret-the-vine-and-the-branches-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId656" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-future-africa-1933-34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId657" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christi-ii-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId658" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christ-i-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId659" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j9jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId660" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId661" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FiYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId662" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ePk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId663" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t0Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId664" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AJS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId665" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vPVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId666" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ifC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId667" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/66ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId668" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId669" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId670" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4HxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId671" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1968-oil-on-canvas-65-x-54-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId672" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1962-cat-raisonne-o-007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId673" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId674" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-la-double-unite-aka-la-double-verite-1950-wood-carving-44-x-17-x-6-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId675" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-undated" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId676" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6J25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId677" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vl33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId678" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZoUO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId679" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ci5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/me01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aWbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3FQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lfF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SpqD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O11s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LXfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RZ7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hvu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-head-of-a-mapedi-c1936-carved-wood-16-5x9x9-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-ugle-1936-gips-destrueret-kat-7-2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-faith-1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ArYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GC2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xpq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Z4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5aMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e3Vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/QxIhtmM5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/bFbY9I0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/9rh5k1kN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/JC1rfS3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/8lhhOyXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fgz9ptIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/fyu4RxEz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/OURVb3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/Y2VCcaq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/acQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1fkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K9lG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/PlcF7kZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3UUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/hBwdcIrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/skncu8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/RsUtFoKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/AgYkjUL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/ArwTYcXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/dJDj7ktW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/SHViQ9fZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/IdcUikT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OCzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maske-krigens-udbrud-1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eZ3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-1940-1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/akCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/nKedBtXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/n/GYtEh2gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2LOi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F27W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iywA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MYEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FBQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L6bX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3gCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zlZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M7CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y3aN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dNIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Tiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sKhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CUrW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jvw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3WcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wpER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1dH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K72q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6D5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dHay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lr0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BuW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7OvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YNoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DSk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vmCd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rHBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/us7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MwvE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qZCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-maskeskulptur-lille-maske-1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-straeben-mod-lyset-1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7JVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/idWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NgGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-den-lille-naensomme-le-petit-delicat-1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WlNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wFe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6OkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OEgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uAW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bJk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vQ4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/28QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NZBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gC3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9ohd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MnAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rTMN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2sBk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2Nx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UI62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9aFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-kvinde-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-mand-1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/untitled" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9OlU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oNnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HU5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j8wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-le-combattant-1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fVbX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yxrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WjNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/myaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/91Mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Io3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nvT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Du9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-croissance-silencieuse-1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-koncentration-1962-63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3VuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rdds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KLL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4VpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0N6Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OE9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/confiance-tillid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/effort-commun-faelles-bestraebelse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-forarbejde-til-effort-commun-faelles-bestraebelse-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-skulptur-uden-titel-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-personnage-1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iNXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7b3P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SV2X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1vop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XYxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-resistance-modstand-1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HzsH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Oiw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O1DY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EY1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ToE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CTh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0ngK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMMA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OZWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mihZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wI2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ICl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zEUP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3HCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qgD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yv8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IFOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tC1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y22w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ITHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/elan-vers-l-avenir-livsmod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VbT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/An9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bg4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KXTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v9Pk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A13p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8dsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/UFXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9DO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nQGz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4qNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ng0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yGIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/q2vY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7QqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/obci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yipe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Azz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Jkh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m1bB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bxBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gXCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D3p9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nYcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8kkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-solidarite-hommage-a-elise-johansen-1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X6zi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pybF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4T24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RJFj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/twWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j3pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cSwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cHpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5bFV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MBlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tmtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-l-accord-1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PSQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mjD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyTj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/n7xD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ric1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PP5X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gEHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BKhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Lu4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aKhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5krg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMaM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dfeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t8Il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p4No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iqZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/119u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SL4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aA49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S8uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uDgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jfQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lNE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FUnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rgF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mImk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6cMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3PXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-krigeren-1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HXzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O3bR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LCEj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DKUA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X3XR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG5N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4wIK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M22s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiQD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QtaV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/SJfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6yN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/01kS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MMt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tJun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6QK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7aP3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xZj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L9hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Dmbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o2wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dv4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IfTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vpw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Baep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YDTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AXj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0z2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cgdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nfkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8hnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/F5uY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3QwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6HcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G9Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PnIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JCLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/D1zW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ySyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-a-l-ecoute-du-silence-hommage-a-steingrim-laursen-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/G0ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A6dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/T1ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/C7rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0xHM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JeKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gHfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lcZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RiqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pBe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WJ9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CZW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/latz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wN7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AUwV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GpYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ufQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8ljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L1kP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-uden-titel-1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sYFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FrNA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WIhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZiWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zG7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OL8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VoQZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FLbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/W29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mosj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hGlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QZuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kMAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ay4M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZfiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/npmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/33kV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8sGY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TLoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e2jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/f1NT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/12OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/A80y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IN4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sMMY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/V81X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/m8jB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gW0X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53jG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/U0n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ec76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pSAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p1Ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iTmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QAjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4dWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pMNe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/34yR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x9Uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vtG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8uBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0WHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kFSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ds0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5IGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/inSX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/19kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xp2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rsvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/enOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LEfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sbtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9bqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vrZj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7iv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tsnM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0p3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yJ1G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XtM0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WKH7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yqWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/sonja-ferlov-mancoba-guardians-of-our-heritage-1973-bronze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9sdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Osg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vcOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZaEd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yXA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TFWg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xmWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QJXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hxbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kn4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cnF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/piar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FlxT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qECp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XVm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lVG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4QzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oLB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9qku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vDDv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/82nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/59fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wMOl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/p0rI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/M59R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vwdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/o3UR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/STIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/CqWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LS8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ldl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/E7RE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dqiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u92u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xvdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xwvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/pxsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oFEy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mM7Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tEwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cAvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGDi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qCv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lAPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Yc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/49OY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7vTU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzPb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cEeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cP4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uCbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7gY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/66ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hkdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/L63Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/I20O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ASvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EWh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/RyvP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7FCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7Awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bXqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/O8Pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FAl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZB6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oo3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eJIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vtjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DuKR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Md9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Aozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/78en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tkel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HZWI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0iLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZRqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/LRmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rMut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/x1YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/KbOg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Hkop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kGfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rng5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/kKLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sxuT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mYF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Db5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zqy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hRc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/XkhY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xyW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hKFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4tXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MrP9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dxP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3lj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WiKh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iq94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PRE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3vYb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4SRj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TGFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8WLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WHRv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rfkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YpVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/TQI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/r4wL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/X1wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/bNXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/hYFv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PTUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/imnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GNoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8scJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/elEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fkBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/3Apj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ruhJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BEKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9O06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/VCuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/92pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9PyQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9cId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sZNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YnIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7D1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/5KJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lgb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wPNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ofCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nIyA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JfLQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/S4Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rUyE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nyqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0zW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/omF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/53HX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/okvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oRaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vZk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ndJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MzZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qqjA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/QzqY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Xf2H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qtBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/nmCp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nq0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vOSa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NA0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eWIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6ZJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Liwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/2uZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9SAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WqTC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/utDL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h1h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YkDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/b0RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dZnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7nXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/goiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IX7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aEuQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/e0GV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/rIAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/OH25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AzXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/zdXM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/WFpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Op9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/7XMf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GHZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Zet6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/MRDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fFHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JzsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/wv3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cPXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oYiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Nvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/yKUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/76GC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HAQl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Vb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6Nea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/fmad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/khFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Rycx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Ne3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/GsU7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/jhwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0uJI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ODf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Kt25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/oMlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Wwwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/cred" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/lWbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tqGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId591" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ebeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId592" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gwWh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId593" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/DclL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId594" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/tjpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId595" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9hSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId596" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eqKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId597" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4btE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId598" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Mhgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId599" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/w9fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId600" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ANFG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId601" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0QgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId602" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0KDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId603" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/uVmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId604" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gDIX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId605" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId606" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/u5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId607" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/BwNu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId608" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6UpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId609" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/qeDk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId610" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/aniY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId611" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/778G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId612" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JwI4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId613" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xw27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId614" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/i5KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId615" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YUgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId616" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Q5FT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId617" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/8QNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId618" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/NokU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId619" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/K8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId620" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/xn0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId621" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/iFJ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId622" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/R2w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId623" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/B6FG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId624" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Y9jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId625" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9X4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId626" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/YFPE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId627" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/dgM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId628" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/N86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId629" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId630" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/HRNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId631" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1L4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId632" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/h6BT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId633" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/y1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId634" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/gRms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId635" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/IPpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId636" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ow36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId637" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4yMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId638" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/Avd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId639" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9iZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId640" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/JJEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId641" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9csv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId642" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/eCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId643" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/P8Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId644" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/9Tfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId645" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/1MLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId646" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/v3No" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId647" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vMXx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId648" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/k6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId649" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/H7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId650" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/PsBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId651" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/mJ9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId652" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-black-madonna-aka-african-madonna-1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId653" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-composition-1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId654" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/levende-grene" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId655" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/EGTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId656" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4xG8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId657" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-after-a-design-by-sister-margaret-the-vine-and-the-branches-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId658" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-future-africa-1933-34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId659" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christi-ii-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId660" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-mater-christ-i-1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId661" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/j9jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId662" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/0Wqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId663" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/FiYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId664" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ePk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId665" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/t0Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId666" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/AJS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId667" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vPVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId668" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ifC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId669" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/sJzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId670" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/4HxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId671" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1968-oil-on-canvas-65-x-54-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId672" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1962-cat-raisonne-o-007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId673" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId674" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-la-double-unite-aka-la-double-verite-1950-wood-carving-44-x-17-x-6-cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId675" TargetMode="External"/><Relationship Target="http://ferlov-mancoba.ktdk.dk/vaerker/ernest-mancoba-untitled-undated" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId676" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/6J25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId677" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/vl33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId678" TargetMode="External"/><Relationship Target="https://ferlov-mancoba.ktdk.dk/d/ZoUO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId679" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M674"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -13065,25538 +13071,25534 @@
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>350</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H80" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J80" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K87" s="5"/>
       <c r="L87" s="6" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="6" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K89" s="5"/>
       <c r="L89" s="6" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I93" s="5"/>
       <c r="J93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K93" s="5"/>
       <c r="L93" s="6" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I107" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K112" s="5"/>
       <c r="L112" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K113" s="5"/>
       <c r="L113" s="6" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K114" s="5"/>
       <c r="L114" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="n">
         <v>1959</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="5" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="J115" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M116" s="5"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M117" s="5"/>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J119" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I120" s="5"/>
       <c r="J120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K120" s="5"/>
       <c r="L120" s="6" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="M120" s="5"/>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M121" s="5"/>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M124" s="5"/>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="M125" s="5"/>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="J126" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M126" s="5"/>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I127" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M127" s="5"/>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K129" s="5"/>
       <c r="L129" s="6" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I130" s="5"/>
       <c r="J130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K130" s="5"/>
       <c r="L130" s="6" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="n">
         <v>1962</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="n">
         <v>1962</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="5" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J132" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="n">
         <v>1962</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I134" s="5"/>
       <c r="J134" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I135" s="5"/>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K137" s="5"/>
       <c r="L137" s="6" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5"/>
       <c r="L138" s="6" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K139" s="5"/>
       <c r="L139" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5"/>
       <c r="L140" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K141" s="5"/>
       <c r="L141" s="6" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="n">
         <v>1963</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M142" s="5"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="n">
         <v>1963</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J144" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5"/>
       <c r="L147" s="6" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="n">
         <v>1964</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="J151" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="M151" s="5"/>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="M156" s="5"/>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="I160" s="5"/>
       <c r="J160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="J163" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J164" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I167" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J167" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="J169" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I170" s="5" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J170" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K171" s="5"/>
       <c r="L171" s="6" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I173" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="J173" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
         <v>39</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I178" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="J178" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I179" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J179" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I180" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="J180" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I183" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>149</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="6" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I190" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="J190" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J192" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="J199" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K200" s="5"/>
       <c r="L200" s="6" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="E201" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="6" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I202" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="J202" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="I203" s="5"/>
       <c r="J203" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="M203" s="5"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I204" s="5"/>
       <c r="J204" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="J206" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I207" s="5"/>
       <c r="J207" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J208" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I209" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J209" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M209" s="5"/>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I210" s="5"/>
       <c r="J210" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="M210" s="5"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I212" s="5"/>
       <c r="J212" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="M212" s="5"/>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I213" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="M213" s="5"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I214" s="5"/>
       <c r="J214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K214" s="5"/>
       <c r="L214" s="6" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M214" s="5"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E216" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="M218" s="5"/>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I220" s="5" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="J220" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I221" s="5"/>
       <c r="J221" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="J223" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K224" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="M227" s="5"/>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I228" s="5"/>
       <c r="J228" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="M228" s="5"/>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M229" s="5"/>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J230" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M230" s="5"/>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="M231" s="5"/>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I232" s="5"/>
       <c r="J232" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="M232" s="5"/>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I233" s="5"/>
       <c r="J233" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="M233" s="5"/>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J234" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="M234" s="5"/>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="J235" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="M235" s="5"/>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="J236" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="M236" s="5"/>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="J237" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="M237" s="5"/>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="J238" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="M238" s="5"/>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="J239" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="M239" s="5"/>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E241" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I241" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="J241" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="M241" s="5"/>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="M242" s="5"/>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F243" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I243" s="5"/>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="M243" s="5"/>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I244" s="5"/>
       <c r="J244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K244" s="5"/>
       <c r="L244" s="6" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="M244" s="5"/>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E245" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="I245" s="5"/>
       <c r="J245" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="M245" s="5"/>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F246" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="I246" s="5"/>
       <c r="J246" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="I247" s="5"/>
       <c r="J247" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="M247" s="5"/>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I248" s="5"/>
       <c r="J248" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E249" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="I249" s="5"/>
       <c r="J249" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="M249" s="5"/>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E250" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="J251" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="I252" s="5"/>
       <c r="J252" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="J254" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E256" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
         <v>1026</v>
-      </c>
-[...9 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="J257" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E258" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="I258" s="5"/>
       <c r="J258" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="I259" s="5"/>
       <c r="J259" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="J261" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F265" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E267" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E269" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="J279" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E280" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I282" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J282" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E284" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E285" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="J285" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E286" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F286" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5"/>
       <c r="L287" s="6" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5"/>
       <c r="L288" s="6" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="J289" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="J290" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="J295" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="J296" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E297" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="J302" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="J303" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E305" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F305" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="I306" s="5"/>
       <c r="J306" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E307" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K308" s="5"/>
       <c r="L308" s="6" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E311" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="I311" s="5"/>
       <c r="J311" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E312" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I312" s="5"/>
       <c r="J312" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I313" s="5"/>
       <c r="J313" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="I314" s="5"/>
       <c r="J314" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="I315" s="5"/>
       <c r="J315" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="M315" s="5"/>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="M316" s="5"/>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="I317" s="5"/>
       <c r="J317" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="M317" s="5"/>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I318" s="5"/>
       <c r="J318" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="M318" s="5"/>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I319" s="5"/>
       <c r="J319" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="M319" s="5"/>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="I320" s="5"/>
       <c r="J320" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="M320" s="5"/>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E321" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J321" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="M321" s="5"/>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J322" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="M322" s="5"/>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E323" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F323" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J323" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="M323" s="5"/>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I324" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J324" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="M324" s="5"/>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="I325" s="5"/>
       <c r="J325" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="M325" s="5"/>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E326" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I326" s="5" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="J326" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="M326" s="5"/>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="M327" s="5"/>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E328" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="I328" s="5"/>
       <c r="J328" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="M328" s="5"/>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E329" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="J329" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="M329" s="5"/>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E330" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E331" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I331" s="5"/>
       <c r="J331" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="M331" s="5"/>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E332" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F332" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="J332" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="M332" s="5"/>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I333" s="5"/>
       <c r="J333" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="M333" s="5"/>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E334" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I334" s="5"/>
       <c r="J334" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="M334" s="5"/>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E335" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="M335" s="5"/>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E336" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="J336" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E337" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K337" s="5" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="M337" s="5"/>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E338" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="I338" s="5"/>
       <c r="J338" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="M338" s="5"/>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E339" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="M339" s="5"/>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E340" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K340" s="5" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="M340" s="5"/>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E341" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K341" s="5" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="L341" s="6" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E342" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="M342" s="5"/>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E343" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="M343" s="5"/>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E344" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="I344" s="5"/>
       <c r="J344" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="M344" s="5"/>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E345" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K345" s="5" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="n">
         <v>1971</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E346" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="M346" s="5"/>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E347" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I347" s="5"/>
       <c r="J347" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="M347" s="5"/>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="I348" s="5"/>
       <c r="J348" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="M348" s="5"/>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E349" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="I349" s="5"/>
       <c r="J349" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="M349" s="5"/>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E350" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="M351" s="5"/>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E352" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="E353" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I353" s="5" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="J353" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F354" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E356" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="M357" s="5" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E358" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E359" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E360" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="I360" s="5" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="J360" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E361" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I361" s="5"/>
       <c r="J361" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E362" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I362" s="5" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J362" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K362" s="5" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E363" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E364" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="I364" s="5"/>
       <c r="J364" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="M364" s="5"/>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I365" s="5"/>
       <c r="J365" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="M365" s="5"/>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E366" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="I366" s="5"/>
       <c r="J366" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="M366" s="5"/>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E367" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F367" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I367" s="5"/>
       <c r="J367" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E368" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="I368" s="5"/>
       <c r="J368" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="M368" s="5"/>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E369" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I369" s="5"/>
       <c r="J369" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E370" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I370" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="J370" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E371" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="I371" s="5"/>
       <c r="J371" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E372" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I372" s="5"/>
       <c r="J372" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E373" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I373" s="5"/>
       <c r="J373" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D374" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E374" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F374" s="5" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="I374" s="5"/>
       <c r="J374" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E375" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="I375" s="5"/>
       <c r="J375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L375" s="6" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="M375" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="I376" s="5"/>
       <c r="J376" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="M376" s="5"/>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I377" s="5"/>
       <c r="J377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K377" s="5"/>
       <c r="L377" s="6" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="M377" s="5"/>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="E378" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I378" s="5"/>
       <c r="J378" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="M378" s="5"/>
     </row>
     <row r="379">
       <c r="A379" s="5" t="n">
         <v>1973</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E379" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I379" s="5"/>
       <c r="J379" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="M379" s="5" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E380" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="I380" s="5"/>
       <c r="J380" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="M380" s="5"/>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E381" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I381" s="5"/>
       <c r="J381" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="M381" s="5"/>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E382" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="I382" s="5"/>
       <c r="J382" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="M382" s="5"/>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E383" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="M383" s="5"/>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E384" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F384" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="J384" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="M384" s="5"/>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E385" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I385" s="5"/>
       <c r="J385" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="M385" s="5"/>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="J386" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="M386" s="5"/>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E387" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="I387" s="5"/>
       <c r="J387" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="M387" s="5"/>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F388" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I388" s="5"/>
       <c r="J388" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="M388" s="5"/>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E389" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="J389" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="M389" s="5"/>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E390" s="5" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="M390" s="5"/>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E391" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="J391" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="M391" s="5"/>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F392" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J392" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="M392" s="5"/>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F393" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H393" s="5" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="I393" s="5" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="J393" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="M393" s="5"/>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E394" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F394" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I394" s="5"/>
       <c r="J394" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="M394" s="5"/>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D395" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E395" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F395" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I395" s="5"/>
       <c r="J395" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="M395" s="5"/>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I396" s="5" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="J396" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="M396" s="5"/>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E397" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="J397" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="M397" s="5"/>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E398" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="J398" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="M398" s="5"/>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E399" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F399" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H399" s="5" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="I399" s="5" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="J399" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K399" s="5" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="L399" s="6" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="M399" s="5"/>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E400" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F400" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H400" s="5" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="I400" s="5"/>
       <c r="J400" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="M400" s="5"/>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="F401" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="I401" s="5"/>
       <c r="J401" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="M401" s="5"/>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F402" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H402" s="5" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="I402" s="5" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="J402" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K402" s="5" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="M402" s="5"/>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E403" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F403" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H403" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="I403" s="5" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="J403" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="M403" s="5"/>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D404" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E404" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F404" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H404" s="5" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="I404" s="5" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="J404" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="M404" s="5"/>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E405" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F405" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H405" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I405" s="5"/>
       <c r="J405" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="M405" s="5"/>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D406" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E406" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F406" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H406" s="5" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="I406" s="5" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="J406" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="M406" s="5"/>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E407" s="5" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="F407" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I407" s="5"/>
       <c r="J407" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="M407" s="5"/>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E408" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H408" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="J408" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="M408" s="5"/>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B409" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E409" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H409" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J409" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="M409" s="5"/>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B410" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E410" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I410" s="5"/>
       <c r="J410" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="M410" s="5"/>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B411" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E411" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="J411" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="M411" s="5"/>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E412" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F412" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="I412" s="5"/>
       <c r="J412" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="M412" s="5"/>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E413" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F413" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I413" s="5" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="J413" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="M413" s="5"/>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E414" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F414" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I414" s="5"/>
       <c r="J414" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K414" s="5" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="M414" s="5"/>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="I415" s="5"/>
       <c r="J415" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F416" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="I416" s="5"/>
       <c r="J416" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="M416" s="5"/>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="E417" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="I417" s="5" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="J417" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="M417" s="5"/>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E418" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F418" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I418" s="5"/>
       <c r="J418" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="M418" s="5"/>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="F419" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I419" s="5"/>
       <c r="J419" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="M419" s="5"/>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B420" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H420" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I420" s="5"/>
       <c r="J420" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E421" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F421" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I421" s="5"/>
       <c r="J421" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="M421" s="5"/>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F422" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I422" s="5"/>
       <c r="J422" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="M422" s="5"/>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F423" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="J423" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="M423" s="5"/>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E424" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="I424" s="5" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="J424" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="M424" s="5"/>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E425" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F425" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I425" s="5"/>
       <c r="J425" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K425" s="5" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="M425" s="5"/>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B426" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I426" s="5" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="J426" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="M426" s="5"/>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E427" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F427" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="I427" s="5"/>
       <c r="J427" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="M427" s="5"/>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B428" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="E428" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I428" s="5"/>
       <c r="J428" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K428" s="5" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="M428" s="5"/>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E429" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F429" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I429" s="5" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="J429" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="M429" s="5"/>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B430" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C430" s="5" t="s">
-        <v>595</v>
+        <v>15</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>547</v>
+        <v>1746</v>
       </c>
       <c r="E430" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F430" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="I430" s="5"/>
       <c r="J430" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K430" s="5" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="M430" s="5"/>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="B431" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>1749</v>
+        <v>15</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>15</v>
+        <v>1746</v>
       </c>
       <c r="E431" s="5" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="I431" s="5"/>
       <c r="J431" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K431" s="5" t="s">
+        <v>1750</v>
+      </c>
+      <c r="L431" s="6" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752</v>
       </c>
       <c r="M431" s="5"/>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>1754</v>
+        <v>596</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>1007</v>
+        <v>548</v>
       </c>
       <c r="E432" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F432" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>1755</v>
+        <v>1753</v>
       </c>
       <c r="I432" s="5"/>
       <c r="J432" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>1756</v>
+        <v>1754</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>1757</v>
+        <v>1755</v>
       </c>
       <c r="M432" s="5"/>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>1758</v>
+        <v>1756</v>
       </c>
       <c r="B433" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>595</v>
+        <v>1746</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="E433" s="5" t="s">
-        <v>102</v>
+        <v>920</v>
       </c>
       <c r="F433" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H433" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H433" s="5" t="s">
+        <v>1757</v>
       </c>
       <c r="I433" s="5"/>
       <c r="J433" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K433" s="5" t="s">
+        <v>1758</v>
+      </c>
+      <c r="L433" s="6" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
       <c r="M433" s="5"/>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>595</v>
+        <v>1761</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>547</v>
+        <v>1008</v>
       </c>
       <c r="E434" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F434" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="I434" s="5"/>
       <c r="J434" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K434" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="L434" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="M434" s="5"/>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="B435" s="5" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="E435" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F435" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I435" s="5"/>
       <c r="J435" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K435" s="5" t="s">
         <v>1766</v>
       </c>
       <c r="L435" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="M435" s="5"/>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E436" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F436" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
         <v>1769</v>
       </c>
       <c r="I436" s="5"/>
       <c r="J436" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K436" s="5" t="s">
         <v>1770</v>
       </c>
       <c r="L436" s="6" t="s">
         <v>1771</v>
       </c>
       <c r="M436" s="5"/>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="B437" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>196</v>
+        <v>15</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="E437" s="5" t="s">
-        <v>1773</v>
+        <v>102</v>
       </c>
       <c r="F437" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H437" s="5" t="s">
-        <v>1774</v>
+      <c r="H437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I437" s="5"/>
       <c r="J437" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K437" s="5" t="s">
-        <v>1775</v>
+        <v>1773</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>1776</v>
+        <v>1774</v>
       </c>
       <c r="M437" s="5"/>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>1777</v>
+        <v>1775</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C438" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E438" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F438" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I438" s="5"/>
+      <c r="J438" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K438" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="L438" s="6" t="s">
         <v>1778</v>
-      </c>
-[...10 lines deleted...]
-        <v>1781</v>
       </c>
       <c r="M438" s="5"/>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="B439" s="5" t="s">
-        <v>519</v>
+        <v>14</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>1783</v>
-[...9 lines deleted...]
-        </is>
+        <v>548</v>
+      </c>
+      <c r="E439" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F439" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="I439" s="5"/>
       <c r="J439" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K439" s="5" t="s">
-        <v>1785</v>
+        <v>1782</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
       <c r="M439" s="5"/>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>1709</v>
+        <v>596</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E440" s="5" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F440" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I440" s="5" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J440" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K440" s="5" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L440" s="6" t="s">
         <v>1788</v>
-      </c>
-[...8 lines deleted...]
-        <v>1790</v>
       </c>
       <c r="M440" s="5"/>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B441" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C441" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D441" s="5" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H441" s="5" t="s">
         <v>1791</v>
-      </c>
-[...23 lines deleted...]
-        <v>1792</v>
       </c>
       <c r="I441" s="5"/>
       <c r="J441" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K441" s="5" t="s">
+        <v>1792</v>
+      </c>
+      <c r="L441" s="6" t="s">
         <v>1793</v>
       </c>
-      <c r="L441" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M441" s="5"/>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>1796</v>
+        <v>1794</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>1797</v>
+        <v>1710</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>547</v>
-[...4 lines deleted...]
-        </is>
+        <v>548</v>
+      </c>
+      <c r="E442" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="F442" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H442" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H442" s="5" t="s">
+        <v>1795</v>
       </c>
       <c r="I442" s="5"/>
       <c r="J442" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K442" s="5" t="s">
-        <v>1798</v>
+        <v>1796</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>1799</v>
+        <v>1797</v>
       </c>
       <c r="M442" s="5"/>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>1800</v>
+        <v>1798</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>15</v>
+        <v>1008</v>
       </c>
       <c r="D443" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F443" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G443" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H443" s="5" t="s">
+        <v>1799</v>
+      </c>
+      <c r="I443" s="5"/>
+      <c r="J443" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K443" s="5" t="s">
+        <v>1800</v>
+      </c>
+      <c r="L443" s="6" t="s">
         <v>1801</v>
       </c>
-      <c r="E443" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H443" s="5" t="s">
+      <c r="M443" s="5" t="s">
         <v>1802</v>
       </c>
-      <c r="I443" s="5" t="s">
-[...11 lines deleted...]
-      <c r="M443" s="5"/>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>1806</v>
+        <v>1803</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>595</v>
+        <v>1804</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>548</v>
+      </c>
+      <c r="E444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F444" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H444" s="5" t="s">
-        <v>1807</v>
+      <c r="H444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I444" s="5"/>
       <c r="J444" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K444" s="5" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
       <c r="L444" s="6" t="s">
-        <v>1809</v>
+        <v>1806</v>
       </c>
       <c r="M444" s="5"/>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>1810</v>
+        <v>1807</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C445" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D445" s="5" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E445" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H445" s="5" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I445" s="5" t="s">
+        <v>1810</v>
+      </c>
+      <c r="J445" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K445" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="D445" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H445" s="5" t="s">
+      <c r="L445" s="6" t="s">
         <v>1812</v>
-      </c>
-[...8 lines deleted...]
-        <v>1814</v>
       </c>
       <c r="M445" s="5"/>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>1815</v>
+        <v>1813</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="E446" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F446" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H446" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I446" s="5" t="s">
+      <c r="H446" s="5" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I446" s="5"/>
+      <c r="J446" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K446" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="L446" s="6" t="s">
         <v>1816</v>
-      </c>
-[...7 lines deleted...]
-        <v>1818</v>
       </c>
       <c r="M446" s="5"/>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>1819</v>
+        <v>1817</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C447" s="5" t="s">
-        <v>71</v>
+        <v>1818</v>
       </c>
       <c r="D447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E447" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F447" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H447" s="5" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I447" s="5"/>
+      <c r="J447" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K447" s="5" t="s">
         <v>1820</v>
-      </c>
-[...27 lines deleted...]
-        </is>
       </c>
       <c r="L447" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="M447" s="5"/>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
         <v>1822</v>
       </c>
       <c r="B448" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C448" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D448" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="E448" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F448" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I448" s="5" t="s">
         <v>1823</v>
       </c>
-      <c r="E448" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H448" s="5" t="s">
+      <c r="J448" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K448" s="5" t="s">
         <v>1824</v>
       </c>
-      <c r="I448" s="5"/>
-[...3 lines deleted...]
-      <c r="K448" s="5" t="s">
+      <c r="L448" s="6" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="M448" s="5"/>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D449" s="5" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E449" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I449" s="5"/>
+      <c r="J449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L449" s="6" t="s">
         <v>1828</v>
-      </c>
-[...24 lines deleted...]
-        <v>1832</v>
       </c>
       <c r="M449" s="5"/>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="B450" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="E450" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H450" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H450" s="5" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I450" s="5"/>
       <c r="J450" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K450" s="5" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="L450" s="6" t="s">
-        <v>1837</v>
-[...3 lines deleted...]
-      </c>
+        <v>1833</v>
+      </c>
+      <c r="M450" s="5"/>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>1839</v>
+        <v>1834</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>552</v>
+        <v>1835</v>
       </c>
       <c r="E451" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F451" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H451" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I451" s="5"/>
+      <c r="H451" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="I451" s="5" t="s">
+        <v>1837</v>
+      </c>
       <c r="J451" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K451" s="5" t="s">
-        <v>1840</v>
+        <v>1838</v>
       </c>
       <c r="L451" s="6" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
       <c r="M451" s="5"/>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>1842</v>
+        <v>1840</v>
       </c>
       <c r="B452" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C452" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>618</v>
+        <v>1841</v>
       </c>
       <c r="E452" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F452" s="5" t="s">
+      <c r="F452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I452" s="5" t="s">
+        <v>1842</v>
+      </c>
+      <c r="J452" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K452" s="5" t="s">
         <v>1843</v>
       </c>
-      <c r="G452" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H452" s="5" t="s">
+      <c r="L452" s="6" t="s">
         <v>1844</v>
       </c>
-      <c r="I452" s="5" t="s">
+      <c r="M452" s="5" t="s">
         <v>1845</v>
       </c>
-      <c r="J452" s="5" t="s">
-[...8 lines deleted...]
-      <c r="M452" s="5"/>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>1848</v>
+        <v>1846</v>
       </c>
       <c r="B453" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>1849</v>
+        <v>553</v>
       </c>
       <c r="E453" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F453" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F453" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H453" s="5" t="s">
-        <v>1850</v>
+      <c r="H453" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I453" s="5"/>
       <c r="J453" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K453" s="5" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
       <c r="L453" s="6" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="M453" s="5"/>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B454" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D454" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="E454" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F454" s="5" t="s">
         <v>1850</v>
       </c>
-      <c r="E454" s="5" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H454" s="5" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="I454" s="5" t="s">
+        <v>1852</v>
+      </c>
+      <c r="J454" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K454" s="5" t="s">
         <v>1853</v>
       </c>
-      <c r="J454" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K454" s="5" t="s">
+      <c r="L454" s="6" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
       <c r="M454" s="5"/>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B455" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D455" s="5" t="s">
         <v>1856</v>
       </c>
-      <c r="B455" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C455" s="5" t="s">
+      <c r="E455" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H455" s="5" t="s">
         <v>1857</v>
       </c>
-      <c r="D455" s="5" t="s">
-[...16 lines deleted...]
-      <c r="I455" s="5" t="s">
+      <c r="I455" s="5"/>
+      <c r="J455" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K455" s="5" t="s">
         <v>1858</v>
       </c>
-      <c r="J455" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K455" s="5" t="s">
+      <c r="L455" s="6" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
       <c r="M455" s="5"/>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B456" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C456" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D456" s="5" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E456" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H456" s="5" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J456" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K456" s="5" t="s">
         <v>1861</v>
       </c>
-      <c r="B456" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D456" s="5" t="s">
+      <c r="L456" s="6" t="s">
         <v>1862</v>
-      </c>
-[...24 lines deleted...]
-        <v>1866</v>
       </c>
       <c r="M456" s="5"/>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C457" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D457" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E457" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F457" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H457" s="5" t="s">
-        <v>1868</v>
+        <v>39</v>
       </c>
       <c r="I457" s="5" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="J457" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="M457" s="5"/>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B458" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C458" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E458" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F458" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G458" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H458" s="5" t="s">
+        <v>1870</v>
+      </c>
+      <c r="I458" s="5"/>
+      <c r="J458" s="5" t="s">
+        <v>1871</v>
+      </c>
+      <c r="K458" s="5" t="s">
         <v>1872</v>
       </c>
-      <c r="B458" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I458" s="5" t="s">
+      <c r="L458" s="6" t="s">
         <v>1873</v>
-      </c>
-[...7 lines deleted...]
-        <v>1875</v>
       </c>
       <c r="M458" s="5"/>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="B459" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>1811</v>
+        <v>1869</v>
       </c>
       <c r="E459" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
+        <v>1875</v>
+      </c>
+      <c r="I459" s="5" t="s">
+        <v>1876</v>
+      </c>
+      <c r="J459" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K459" s="5" t="s">
         <v>1877</v>
       </c>
-      <c r="I459" s="5" t="s">
+      <c r="L459" s="6" t="s">
         <v>1878</v>
-      </c>
-[...7 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="M459" s="5"/>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B460" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C460" s="5" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D460" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E460" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F460" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G460" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H460" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I460" s="5" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J460" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K460" s="5" t="s">
         <v>1881</v>
       </c>
-      <c r="B460" s="5" t="s">
-[...28 lines deleted...]
-      <c r="K460" s="5" t="s">
+      <c r="L460" s="6" t="s">
         <v>1882</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883</v>
       </c>
       <c r="M460" s="5"/>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B461" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C461" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D461" s="5" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E461" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H461" s="5" t="s">
         <v>1884</v>
       </c>
-      <c r="B461" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H461" s="5" t="s">
+      <c r="I461" s="5" t="s">
         <v>1885</v>
       </c>
-      <c r="I461" s="5" t="s">
+      <c r="J461" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K461" s="5" t="s">
         <v>1886</v>
       </c>
-      <c r="J461" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K461" s="5" t="s">
+      <c r="L461" s="6" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
       <c r="M461" s="5"/>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>862</v>
+        <v>553</v>
       </c>
       <c r="E462" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F462" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F462" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H462" s="5" t="s">
+      <c r="H462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I462" s="5"/>
+      <c r="J462" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K462" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="L462" s="6" t="s">
         <v>1890</v>
-      </c>
-[...10 lines deleted...]
-        <v>1893</v>
       </c>
       <c r="M462" s="5"/>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>15</v>
+        <v>1864</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>552</v>
+        <v>216</v>
       </c>
       <c r="E463" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F463" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H463" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I463" s="5"/>
+      <c r="H463" s="5" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I463" s="5" t="s">
+        <v>1893</v>
+      </c>
       <c r="J463" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K463" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="L463" s="6" t="s">
         <v>1895</v>
       </c>
-      <c r="L463" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M463" s="5"/>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>1862</v>
+        <v>71</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>547</v>
+        <v>863</v>
       </c>
       <c r="E464" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I464" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J464" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K464" s="5" t="s">
         <v>1899</v>
       </c>
-      <c r="I464" s="5"/>
-[...3 lines deleted...]
-      <c r="K464" s="5" t="s">
+      <c r="L464" s="6" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="M464" s="5"/>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>618</v>
+        <v>553</v>
       </c>
       <c r="E465" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F465" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F465" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="I465" s="5"/>
+      <c r="J465" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K465" s="5" t="s">
+        <v>1902</v>
+      </c>
+      <c r="L465" s="6" t="s">
         <v>1903</v>
       </c>
-      <c r="I465" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K465" s="5" t="s">
+      <c r="M465" s="5" t="s">
         <v>1904</v>
       </c>
-      <c r="L465" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M465" s="5"/>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>71</v>
+        <v>1869</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>1907</v>
+        <v>548</v>
       </c>
       <c r="E466" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="F466" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="I466" s="5"/>
       <c r="J466" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K466" s="5" t="s">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>1910</v>
-[...3 lines deleted...]
-      </c>
+        <v>1908</v>
+      </c>
+      <c r="M466" s="5"/>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="B467" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>1913</v>
+        <v>619</v>
       </c>
       <c r="E467" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H467" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I467" s="5"/>
+      <c r="H467" s="5" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>1876</v>
+      </c>
       <c r="J467" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="M467" s="5"/>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B468" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="E468" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H468" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H468" s="5" t="s">
+        <v>1915</v>
       </c>
       <c r="I468" s="5"/>
       <c r="J468" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K468" s="5" t="s">
         <v>1916</v>
       </c>
       <c r="L468" s="6" t="s">
         <v>1917</v>
       </c>
-      <c r="M468" s="5"/>
+      <c r="M468" s="5" t="s">
+        <v>1918</v>
+      </c>
     </row>
     <row r="469">
-      <c r="A469" s="5" t="n">
-        <v>1982</v>
+      <c r="A469" s="5" t="s">
+        <v>1919</v>
       </c>
       <c r="B469" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>1709</v>
+        <v>15</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>547</v>
+        <v>1920</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I469" s="5"/>
       <c r="J469" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="L469" s="6" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="M469" s="5"/>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="B470" s="5" t="s">
-        <v>400</v>
+        <v>520</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>1709</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D470" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E470" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H470" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H470" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I470" s="5"/>
       <c r="J470" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K470" s="5" t="s">
         <v>1923</v>
       </c>
       <c r="L470" s="6" t="s">
         <v>1924</v>
       </c>
       <c r="M470" s="5"/>
     </row>
     <row r="471">
-      <c r="A471" s="5" t="s">
+      <c r="A471" s="5" t="n">
+        <v>1982</v>
+      </c>
+      <c r="B471" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C471" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D471" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E471" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="F471" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I471" s="5" t="s">
         <v>1925</v>
       </c>
-      <c r="B471" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C471" s="5" t="s">
+      <c r="J471" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K471" s="5" t="s">
         <v>1926</v>
       </c>
-      <c r="D471" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H471" s="5" t="s">
+      <c r="L471" s="6" t="s">
         <v>1927</v>
-      </c>
-[...10 lines deleted...]
-        <v>1929</v>
       </c>
       <c r="M471" s="5"/>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B472" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C472" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I472" s="5" t="s">
+        <v>1929</v>
+      </c>
+      <c r="J472" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K472" s="5" t="s">
         <v>1930</v>
       </c>
-      <c r="B472" s="5" t="s">
-[...28 lines deleted...]
-      <c r="I472" s="5" t="s">
+      <c r="L472" s="6" t="s">
         <v>1931</v>
       </c>
-      <c r="J472" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M472" s="5"/>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="B473" s="5" t="s">
-        <v>78</v>
+        <v>293</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="E473" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F473" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I473" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J473" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K473" s="5" t="s">
+        <v>1935</v>
+      </c>
+      <c r="L473" s="6" t="s">
         <v>1936</v>
-      </c>
-[...10 lines deleted...]
-        <v>1938</v>
       </c>
       <c r="M473" s="5"/>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B474" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C474" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D474" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I474" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J474" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K474" s="5" t="s">
         <v>1939</v>
       </c>
-      <c r="B474" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E474" s="5" t="s">
+      <c r="L474" s="6" t="s">
         <v>1940</v>
       </c>
-      <c r="F474" s="5" t="s">
-[...18 lines deleted...]
-      <c r="K474" s="5" t="s">
+      <c r="M474" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="L474" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M474" s="5"/>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="E475" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="F475" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F475" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H475" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I475" s="5"/>
+      <c r="H475" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I475" s="5" t="s">
+        <v>1925</v>
+      </c>
       <c r="J475" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K475" s="5" t="s">
+        <v>1944</v>
+      </c>
+      <c r="L475" s="6" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
       <c r="M475" s="5"/>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B476" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C476" s="5" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D476" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E476" s="5" t="s">
         <v>1947</v>
       </c>
-      <c r="B476" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F476" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H476" s="5" t="s">
+      <c r="H476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I476" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J476" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K476" s="5" t="s">
         <v>1948</v>
       </c>
-      <c r="I476" s="5"/>
-[...3 lines deleted...]
-      <c r="K476" s="5" t="s">
+      <c r="L476" s="6" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="M476" s="5"/>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C477" s="5" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D477" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477" s="5" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>45</v>
+      </c>
+      <c r="F477" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H477" s="5" t="s">
+      <c r="H477" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I477" s="5"/>
+      <c r="J477" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K477" s="5" t="s">
         <v>1952</v>
       </c>
-      <c r="I477" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K477" s="5" t="s">
+      <c r="L477" s="6" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="M477" s="5"/>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>1956</v>
+        <v>1710</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>15</v>
+        <v>548</v>
       </c>
       <c r="E478" s="5" t="s">
-        <v>18</v>
+        <v>497</v>
       </c>
       <c r="F478" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
-        <v>1241</v>
+        <v>1955</v>
       </c>
       <c r="I478" s="5"/>
       <c r="J478" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K478" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="L478" s="6" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
       <c r="M478" s="5"/>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="B479" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>1007</v>
+        <v>1710</v>
       </c>
       <c r="E479" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F479" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F479" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I479" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J479" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K479" s="5" t="s">
         <v>1960</v>
       </c>
-      <c r="I479" s="5"/>
-[...3 lines deleted...]
-      <c r="K479" s="5" t="s">
+      <c r="L479" s="6" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
       <c r="M479" s="5"/>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B480" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C480" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="B480" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C480" s="5" t="s">
+      <c r="D480" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E480" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F480" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G480" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H480" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I480" s="5"/>
+      <c r="J480" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K480" s="5" t="s">
         <v>1964</v>
-      </c>
-[...34 lines deleted...]
-        </is>
       </c>
       <c r="L480" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="M480" s="5"/>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
         <v>1966</v>
       </c>
       <c r="B481" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C481" s="5" t="s">
-        <v>1926</v>
+        <v>15</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>15</v>
+        <v>1008</v>
       </c>
       <c r="E481" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F481" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>1967</v>
+      </c>
+      <c r="I481" s="5"/>
       <c r="J481" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K481" s="5" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="L481" s="6" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="M481" s="5"/>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B482" s="5" t="s">
-        <v>14</v>
+        <v>401</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>595</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>1971</v>
+      </c>
+      <c r="D482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H482" s="5" t="s">
-        <v>1971</v>
+      <c r="H482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I482" s="5"/>
-      <c r="J482" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K482" s="5" t="s">
+      <c r="J482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L482" s="6" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
       <c r="M482" s="5"/>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C483" s="5" t="s">
-        <v>1956</v>
+        <v>1933</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E483" s="5" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F483" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="I483" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J483" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K483" s="5" t="s">
+        <v>1974</v>
+      </c>
+      <c r="L483" s="6" t="s">
         <v>1975</v>
-      </c>
-[...8 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="M483" s="5"/>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B484" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C484" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="D484" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E484" s="5" t="s">
+        <v>1977</v>
+      </c>
+      <c r="F484" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H484" s="5" t="s">
         <v>1978</v>
       </c>
-      <c r="B484" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="I484" s="5"/>
-      <c r="J484" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J484" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K484" s="5" t="s">
+        <v>1979</v>
       </c>
       <c r="L484" s="6" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="M484" s="5"/>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B485" s="5" t="s">
-        <v>887</v>
+        <v>78</v>
       </c>
       <c r="C485" s="5" t="s">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F485" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H485" s="5" t="s">
         <v>1982</v>
       </c>
       <c r="I485" s="5"/>
       <c r="J485" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K485" s="5" t="s">
         <v>1983</v>
       </c>
       <c r="L485" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="M485" s="5"/>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
         <v>1985</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D486" s="5" t="s">
         <v>216</v>
       </c>
+      <c r="D486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E486" s="5" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H486" s="5" t="s">
+      <c r="H486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I486" s="5"/>
+      <c r="J486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L486" s="6" t="s">
         <v>1986</v>
-      </c>
-[...8 lines deleted...]
-        <v>1988</v>
       </c>
       <c r="M486" s="5"/>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B487" s="5" t="s">
-        <v>78</v>
+        <v>888</v>
       </c>
       <c r="C487" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D487" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E487" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F487" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G487" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H487" s="5" t="s">
         <v>1989</v>
       </c>
-      <c r="D487" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H487" s="5" t="s">
+      <c r="I487" s="5"/>
+      <c r="J487" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K487" s="5" t="s">
         <v>1990</v>
       </c>
-      <c r="I487" s="5" t="s">
+      <c r="L487" s="6" t="s">
         <v>1991</v>
-      </c>
-[...7 lines deleted...]
-        <v>1993</v>
       </c>
       <c r="M487" s="5"/>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>1926</v>
+        <v>196</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="E488" s="5" t="s">
-        <v>45</v>
+        <v>1368</v>
       </c>
       <c r="F488" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H488" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I488" s="5"/>
+      <c r="J488" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K488" s="5" t="s">
+        <v>1994</v>
+      </c>
+      <c r="L488" s="6" t="s">
         <v>1995</v>
-      </c>
-[...10 lines deleted...]
-        <v>1998</v>
       </c>
       <c r="M488" s="5"/>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>39</v>
+        <v>1996</v>
       </c>
       <c r="D489" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E489" s="5" t="s">
+      <c r="E489" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F489" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G489" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H489" s="5" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I489" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J489" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K489" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="L489" s="6" t="s">
         <v>2000</v>
-      </c>
-[...21 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="M489" s="5"/>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>2006</v>
+        <v>1933</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>547</v>
+        <v>15</v>
       </c>
       <c r="E490" s="5" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F490" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H490" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I490" s="5"/>
+      <c r="H490" s="5" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I490" s="5" t="s">
+        <v>2003</v>
+      </c>
       <c r="J490" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="M490" s="5"/>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="B491" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>1926</v>
+        <v>39</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E491" s="5" t="s">
-        <v>1970</v>
+        <v>2007</v>
       </c>
       <c r="F491" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H491" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I491" s="5"/>
+      <c r="H491" s="5" t="s">
+        <v>2008</v>
+      </c>
+      <c r="I491" s="5" t="s">
+        <v>2009</v>
+      </c>
       <c r="J491" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K491" s="5" t="s">
         <v>2010</v>
       </c>
       <c r="L491" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="M491" s="5"/>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
         <v>2012</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>548</v>
+      </c>
+      <c r="E492" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="F492" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H492" s="5" t="s">
-        <v>2013</v>
+      <c r="H492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I492" s="5"/>
       <c r="J492" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K492" s="5" t="s">
         <v>2014</v>
       </c>
       <c r="L492" s="6" t="s">
         <v>2015</v>
       </c>
       <c r="M492" s="5"/>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
         <v>2016</v>
       </c>
       <c r="B493" s="5" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D493" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E493" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>1977</v>
+      </c>
+      <c r="F493" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H493" s="5" t="s">
-        <v>2017</v>
+      <c r="H493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I493" s="5"/>
       <c r="J493" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K493" s="5" t="s">
+        <v>2017</v>
+      </c>
+      <c r="L493" s="6" t="s">
         <v>2018</v>
       </c>
-      <c r="L493" s="6" t="s">
+      <c r="M493" s="5"/>
+    </row>
+    <row r="494">
+      <c r="A494" s="5" t="s">
         <v>2019</v>
       </c>
-      <c r="M493" s="5"/>
-[...4 lines deleted...]
-      </c>
       <c r="B494" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C494" s="5" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D494" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D494" s="5" t="s">
+      <c r="E494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F494" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H494" s="5" t="s">
         <v>2020</v>
-      </c>
-[...14 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I494" s="5"/>
       <c r="J494" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K494" s="5" t="s">
         <v>2021</v>
       </c>
       <c r="L494" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="M494" s="5"/>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
         <v>2023</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>1927</v>
+        <v>15</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>216</v>
+        <v>1026</v>
       </c>
       <c r="E495" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F495" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
         <v>2024</v>
       </c>
       <c r="I495" s="5"/>
       <c r="J495" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K495" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="L495" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="M495" s="5"/>
     </row>
     <row r="496">
-      <c r="A496" s="5" t="s">
+      <c r="A496" s="5" t="n">
+        <v>1984</v>
+      </c>
+      <c r="B496" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C496" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D496" s="5" t="s">
         <v>2027</v>
       </c>
-      <c r="B496" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E496" s="5" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H496" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H496" s="5" t="s">
+        <v>39</v>
       </c>
       <c r="I496" s="5"/>
       <c r="J496" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K496" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="L496" s="6" t="s">
         <v>2029</v>
       </c>
       <c r="M496" s="5"/>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
         <v>2030</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>15</v>
+        <v>1934</v>
       </c>
       <c r="D497" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E497" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F497" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G497" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H497" s="5" t="s">
         <v>2031</v>
       </c>
-      <c r="E497" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I497" s="5" t="s">
+      <c r="I497" s="5"/>
+      <c r="J497" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K497" s="5" t="s">
         <v>2032</v>
       </c>
-      <c r="J497" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K497" s="5" t="s">
+      <c r="L497" s="6" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
       <c r="M497" s="5"/>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E498" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F498" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I498" s="5"/>
       <c r="J498" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K498" s="5" t="s">
+        <v>2035</v>
+      </c>
+      <c r="L498" s="6" t="s">
         <v>2036</v>
-      </c>
-[...1 lines deleted...]
-        <v>2037</v>
       </c>
       <c r="M498" s="5"/>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C499" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D499" s="5" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E499" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I499" s="5" t="s">
         <v>2039</v>
       </c>
-      <c r="D499" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H499" s="5" t="s">
+      <c r="J499" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K499" s="5" t="s">
         <v>2040</v>
       </c>
-      <c r="I499" s="5" t="s">
+      <c r="L499" s="6" t="s">
         <v>2041</v>
-      </c>
-[...7 lines deleted...]
-        <v>2043</v>
       </c>
       <c r="M499" s="5"/>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>2044</v>
+        <v>2042</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C500" s="5" t="s">
-        <v>2045</v>
+        <v>2013</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>15</v>
+        <v>548</v>
       </c>
       <c r="E500" s="5" t="s">
-        <v>45</v>
+        <v>497</v>
       </c>
       <c r="F500" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H500" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H500" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I500" s="5"/>
       <c r="J500" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
       <c r="M500" s="5"/>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>2049</v>
+        <v>2045</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>356</v>
+        <v>2046</v>
       </c>
       <c r="D501" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E501" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F501" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H501" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I501" s="5" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J501" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K501" s="5" t="s">
+        <v>2049</v>
+      </c>
+      <c r="L501" s="6" t="s">
         <v>2050</v>
       </c>
-      <c r="E501" s="5" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="M501" s="5"/>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>2055</v>
+        <v>2051</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C502" s="5" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>423</v>
+        <v>15</v>
       </c>
       <c r="E502" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F502" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>15</v>
+        <v>2053</v>
       </c>
       <c r="I502" s="5" t="s">
-        <v>2056</v>
+        <v>1998</v>
       </c>
       <c r="J502" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>2057</v>
+        <v>2054</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>2058</v>
+        <v>2055</v>
       </c>
       <c r="M502" s="5"/>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>2059</v>
+        <v>2056</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C503" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E503" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F503" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G503" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H503" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I503" s="5" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J503" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K503" s="5" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L503" s="6" t="s">
         <v>2060</v>
       </c>
-      <c r="D503" s="5" t="s">
-[...27 lines deleted...]
-      <c r="L503" s="6" t="s">
+      <c r="M503" s="5" t="s">
         <v>2061</v>
       </c>
-      <c r="M503" s="5"/>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>71</v>
+        <v>2057</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>2060</v>
-[...9 lines deleted...]
-        </is>
+        <v>424</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F504" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H504" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H504" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I504" s="5" t="s">
+        <v>2063</v>
+      </c>
+      <c r="J504" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K504" s="5" t="s">
+        <v>2064</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="M504" s="5"/>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="D505" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E505" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F505" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H505" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H505" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="I505" s="5"/>
       <c r="J505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K505" s="5" t="s">
-        <v>2065</v>
+      <c r="K505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L505" s="6" t="s">
-        <v>2066</v>
-[...3 lines deleted...]
-      </c>
+        <v>2068</v>
+      </c>
+      <c r="M505" s="5"/>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>2068</v>
+        <v>2066</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C506" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>2064</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>2067</v>
+      </c>
+      <c r="E506" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F506" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I506" s="5"/>
       <c r="J506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L506" s="6" t="s">
         <v>2069</v>
       </c>
-      <c r="M506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M506" s="5"/>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C507" s="5" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="D507" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E507" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F507" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I507" s="5"/>
       <c r="J507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K507" s="5" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="L507" s="6" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="M507" s="5" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B508" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>2075</v>
+        <v>71</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>71</v>
+        <v>2071</v>
       </c>
       <c r="E508" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F508" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I508" s="5"/>
+      <c r="J508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L508" s="6" t="s">
         <v>2076</v>
       </c>
-      <c r="F508" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="K508" s="5" t="s">
+      <c r="M508" s="5" t="s">
         <v>2077</v>
-      </c>
-[...4 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>2080</v>
+        <v>2075</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C509" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D509" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E509" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F509" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I509" s="5"/>
       <c r="J509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K509" s="5" t="s">
-        <v>2081</v>
+        <v>2078</v>
       </c>
       <c r="L509" s="6" t="s">
-        <v>2082</v>
+        <v>2079</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>2083</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B510" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C510" s="5" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D510" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E510" s="5" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I510" s="5"/>
+      <c r="J510" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K510" s="5" t="s">
         <v>2084</v>
-      </c>
-[...36 lines deleted...]
-        </is>
       </c>
       <c r="L510" s="6" t="s">
         <v>2085</v>
       </c>
-      <c r="M510" s="5"/>
+      <c r="M510" s="5" t="s">
+        <v>2086</v>
+      </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B511" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>423</v>
+        <v>71</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>1907</v>
-[...9 lines deleted...]
-        </is>
+        <v>2071</v>
+      </c>
+      <c r="E511" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F511" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H511" s="5" t="s">
-        <v>2087</v>
+      <c r="H511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I511" s="5"/>
-      <c r="J511" s="5" t="s">
-        <v>87</v>
+      <c r="J511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K511" s="5" t="s">
         <v>2088</v>
       </c>
       <c r="L511" s="6" t="s">
         <v>2089</v>
       </c>
-      <c r="M511" s="5"/>
+      <c r="M511" s="5" t="s">
+        <v>2090</v>
+      </c>
     </row>
     <row r="512">
-      <c r="A512" s="5" t="n">
-        <v>1988</v>
+      <c r="A512" s="5" t="s">
+        <v>2091</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>423</v>
+        <v>71</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>1907</v>
-[...4 lines deleted...]
-        </is>
+        <v>2067</v>
+      </c>
+      <c r="E512" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H512" s="5" t="s">
-[...8 lines deleted...]
-      <c r="K512" s="5" t="s">
+      <c r="H512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I512" s="5"/>
+      <c r="J512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L512" s="6" t="s">
         <v>2092</v>
       </c>
-      <c r="L512" s="6" t="s">
+      <c r="M512" s="5"/>
+    </row>
+    <row r="513">
+      <c r="A513" s="5" t="s">
         <v>2093</v>
       </c>
-      <c r="M512" s="5"/>
-[...4 lines deleted...]
-      </c>
       <c r="B513" s="5" t="s">
-        <v>78</v>
+        <v>520</v>
       </c>
       <c r="C513" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D513" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H513" s="5" t="s">
         <v>2094</v>
       </c>
-      <c r="D513" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H513" s="5" t="s">
+      <c r="I513" s="5"/>
+      <c r="J513" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K513" s="5" t="s">
         <v>2095</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L513" s="6" t="s">
         <v>2096</v>
       </c>
       <c r="M513" s="5"/>
     </row>
     <row r="514">
-      <c r="A514" s="5" t="s">
-        <v>2097</v>
+      <c r="A514" s="5" t="n">
+        <v>1988</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>1914</v>
+      </c>
+      <c r="E514" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
+        <v>2097</v>
+      </c>
+      <c r="I514" s="5" t="s">
         <v>2098</v>
       </c>
-      <c r="I514" s="5"/>
       <c r="J514" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K514" s="5" t="s">
         <v>2099</v>
       </c>
       <c r="L514" s="6" t="s">
         <v>2100</v>
       </c>
       <c r="M514" s="5"/>
     </row>
     <row r="515">
-      <c r="A515" s="5" t="s">
-        <v>2101</v>
+      <c r="A515" s="5" t="n">
+        <v>1988</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C515" s="5" t="s">
-        <v>2102</v>
+        <v>2101</v>
       </c>
       <c r="D515" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F515" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F515" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H515" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H515" s="5" t="s">
+        <v>2102</v>
       </c>
       <c r="I515" s="5"/>
       <c r="J515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L515" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="M515" s="5"/>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
         <v>2104</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C516" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>1634</v>
+        <v>619</v>
       </c>
       <c r="E516" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>356</v>
+        <v>2105</v>
       </c>
       <c r="I516" s="5"/>
       <c r="J516" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K516" s="5" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="L516" s="6" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="M516" s="5"/>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B517" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>423</v>
-[...7 lines deleted...]
-        <v>102</v>
+        <v>2109</v>
+      </c>
+      <c r="D517" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E517" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H517" s="5" t="s">
-        <v>2109</v>
+      <c r="H517" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I517" s="5"/>
       <c r="J517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L517" s="6" t="s">
         <v>2110</v>
       </c>
       <c r="M517" s="5"/>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
         <v>2111</v>
       </c>
       <c r="B518" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C518" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="D518" s="5" t="s">
+        <v>1635</v>
       </c>
       <c r="E518" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>2112</v>
+        <v>357</v>
       </c>
       <c r="I518" s="5"/>
       <c r="J518" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K518" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="L518" s="6" t="s">
         <v>2113</v>
       </c>
-      <c r="K518" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M518" s="5"/>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>2117</v>
+        <v>2114</v>
       </c>
       <c r="B519" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>2118</v>
+        <v>424</v>
       </c>
       <c r="D519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E519" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H519" s="5" t="s">
-        <v>2119</v>
+        <v>2116</v>
       </c>
       <c r="I519" s="5"/>
       <c r="J519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L519" s="6" t="s">
-        <v>2120</v>
+        <v>2117</v>
       </c>
       <c r="M519" s="5"/>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B520" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C520" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E520" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H520" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I520" s="5"/>
+      <c r="J520" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K520" s="5" t="s">
         <v>2121</v>
       </c>
-      <c r="B520" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D520" s="5" t="s">
+      <c r="L520" s="6" t="s">
         <v>2122</v>
       </c>
-      <c r="E520" s="5" t="inlineStr">
-[...30 lines deleted...]
-      <c r="L520" s="6" t="s">
+      <c r="M520" s="5" t="s">
         <v>2123</v>
       </c>
-      <c r="M520" s="5"/>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
         <v>2124</v>
       </c>
       <c r="B521" s="5" t="s">
-        <v>78</v>
+        <v>2115</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>2122</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>2125</v>
+      </c>
+      <c r="D521" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E521" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F521" s="5" t="s">
-        <v>102</v>
+      <c r="F521" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H521" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H521" s="5" t="s">
+        <v>2126</v>
       </c>
       <c r="I521" s="5"/>
       <c r="J521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L521" s="6" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="M521" s="5"/>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C522" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D522" s="5" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>2129</v>
+      </c>
+      <c r="E522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H522" s="5" t="s">
-        <v>2087</v>
+      <c r="H522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I522" s="5"/>
-      <c r="J522" s="5" t="s">
-[...3 lines deleted...]
-        <v>2127</v>
+      <c r="J522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L522" s="6" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="M522" s="5"/>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C523" s="5" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D523" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E523" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F523" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F523" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H523" s="5" t="s">
-[...8 lines deleted...]
-      <c r="K523" s="5" t="s">
+      <c r="H523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I523" s="5"/>
+      <c r="J523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L523" s="6" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
       <c r="M523" s="5"/>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C524" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D524" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="E524" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H524" s="5" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I524" s="5"/>
+      <c r="J524" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K524" s="5" t="s">
+        <v>2134</v>
+      </c>
+      <c r="L524" s="6" t="s">
         <v>2135</v>
-      </c>
-[...29 lines deleted...]
-        <v>2138</v>
       </c>
       <c r="M524" s="5"/>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="B525" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>2135</v>
+        <v>71</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>71</v>
+        <v>619</v>
       </c>
       <c r="E525" s="5" t="s">
-        <v>2136</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F525" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H525" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H525" s="5" t="s">
+        <v>2137</v>
+      </c>
+      <c r="I525" s="5" t="s">
+        <v>2138</v>
+      </c>
+      <c r="J525" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K525" s="5" t="s">
+        <v>2139</v>
+      </c>
+      <c r="L525" s="6" t="s">
         <v>2140</v>
       </c>
-      <c r="L525" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M525" s="5"/>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>2143</v>
+        <v>2141</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>2144</v>
+        <v>2142</v>
       </c>
       <c r="D526" s="5" t="s">
-        <v>356</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="E526" s="5" t="s">
+        <v>2143</v>
       </c>
       <c r="F526" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I526" s="5"/>
       <c r="J526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K526" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K526" s="5" t="s">
+        <v>2144</v>
       </c>
       <c r="L526" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="M526" s="5"/>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
         <v>2146</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>2147</v>
+        <v>2142</v>
       </c>
       <c r="D527" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E527" s="5" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
       <c r="F527" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I527" s="5"/>
       <c r="J527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K527" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K527" s="5" t="s">
+        <v>2147</v>
       </c>
       <c r="L527" s="6" t="s">
+        <v>2148</v>
+      </c>
+      <c r="M527" s="5" t="s">
         <v>2149</v>
       </c>
-      <c r="M527" s="5"/>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
         <v>2150</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C528" s="5" t="s">
-        <v>71</v>
+        <v>2151</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>2147</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>357</v>
+      </c>
+      <c r="E528" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F528" s="5" t="s">
-        <v>2148</v>
+        <v>102</v>
       </c>
       <c r="G528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I528" s="5"/>
       <c r="J528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K528" s="5" t="s">
-        <v>2151</v>
+      <c r="K528" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L528" s="6" t="s">
         <v>2152</v>
       </c>
-      <c r="M528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M528" s="5"/>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>2155</v>
+        <v>2154</v>
       </c>
       <c r="D529" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E529" s="5" t="s">
-        <v>2156</v>
+        <v>2155</v>
       </c>
       <c r="F529" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I529" s="5"/>
       <c r="J529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L529" s="6" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
       <c r="M529" s="5"/>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
       <c r="B530" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>2159</v>
+        <v>71</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>71</v>
+        <v>2154</v>
       </c>
       <c r="E530" s="5" t="s">
-        <v>2160</v>
+        <v>102</v>
       </c>
       <c r="F530" s="5" t="s">
-        <v>102</v>
+        <v>2155</v>
       </c>
       <c r="G530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I530" s="5"/>
       <c r="J530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K530" s="5" t="s">
-        <v>2161</v>
+        <v>2158</v>
       </c>
       <c r="L530" s="6" t="s">
-        <v>2162</v>
+        <v>2159</v>
       </c>
       <c r="M530" s="5" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>2164</v>
+        <v>2161</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C531" s="5" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D531" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E531" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="F531" s="5" t="s">
-        <v>2160</v>
+        <v>102</v>
       </c>
       <c r="G531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I531" s="5"/>
       <c r="J531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K531" s="5" t="s">
-        <v>2165</v>
+      <c r="K531" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L531" s="6" t="s">
-        <v>2166</v>
-[...3 lines deleted...]
-      </c>
+        <v>2164</v>
+      </c>
+      <c r="M531" s="5"/>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B532" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C532" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D532" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E532" s="5" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F532" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I532" s="5"/>
+      <c r="J532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K532" s="5" t="s">
         <v>2168</v>
       </c>
-      <c r="B532" s="5" t="s">
-[...38 lines deleted...]
-      <c r="K532" s="5" t="s">
+      <c r="L532" s="6" t="s">
         <v>2169</v>
       </c>
-      <c r="L532" s="6" t="s">
+      <c r="M532" s="5" t="s">
         <v>2170</v>
       </c>
-      <c r="M532" s="5"/>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="B533" s="5" t="s">
-        <v>85</v>
-[...19 lines deleted...]
-        </is>
+        <v>78</v>
+      </c>
+      <c r="C533" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D533" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E533" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F533" s="5" t="s">
+        <v>2167</v>
       </c>
       <c r="G533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I533" s="5" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="I533" s="5"/>
+      <c r="J533" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K533" s="5" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="L533" s="6" t="s">
-        <v>2172</v>
-[...1 lines deleted...]
-      <c r="M533" s="5"/>
+        <v>2173</v>
+      </c>
+      <c r="M533" s="5" t="s">
+        <v>2174</v>
+      </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="B534" s="5" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>102</v>
+        <v>85</v>
+      </c>
+      <c r="C534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I534" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I534" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J534" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K534" s="5" t="s">
+        <v>2176</v>
       </c>
       <c r="L534" s="6" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="M534" s="5"/>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
         <v>2175</v>
       </c>
       <c r="B535" s="5" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>2156</v>
+        <v>85</v>
+      </c>
+      <c r="C535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I535" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I535" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="J535" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="K535" s="5" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="L535" s="6" t="s">
-        <v>2177</v>
-[...3 lines deleted...]
-      </c>
+        <v>2179</v>
+      </c>
+      <c r="M535" s="5"/>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C536" s="5" t="s">
-        <v>356</v>
+        <v>71</v>
       </c>
       <c r="D536" s="5" t="s">
         <v>2180</v>
       </c>
       <c r="E536" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F536" s="5" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>2182</v>
+        <v>102</v>
+      </c>
+      <c r="G536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I536" s="5"/>
       <c r="J536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L536" s="6" t="s">
-        <v>2183</v>
+        <v>2181</v>
       </c>
       <c r="M536" s="5"/>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>423</v>
+        <v>71</v>
       </c>
       <c r="E537" s="5" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="F537" s="5" t="s">
-        <v>45</v>
+        <v>2163</v>
       </c>
       <c r="G537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I537" s="5"/>
       <c r="J537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K537" s="5" t="s">
+        <v>2183</v>
+      </c>
+      <c r="L537" s="6" t="s">
+        <v>2184</v>
+      </c>
+      <c r="M537" s="5" t="s">
         <v>2185</v>
-      </c>
-[...4 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>2188</v>
+        <v>2186</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C538" s="5" t="s">
-        <v>423</v>
+        <v>357</v>
       </c>
       <c r="D538" s="5" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E538" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F538" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G538" s="5" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H538" s="5" t="s">
         <v>2189</v>
-      </c>
-[...14 lines deleted...]
-        </is>
       </c>
       <c r="I538" s="5"/>
       <c r="J538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K538" s="5" t="s">
+      <c r="K538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L538" s="6" t="s">
         <v>2190</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191</v>
       </c>
       <c r="M538" s="5"/>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>423</v>
+        <v>2142</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>2193</v>
+        <v>424</v>
       </c>
       <c r="E539" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>2143</v>
+      </c>
+      <c r="F539" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I539" s="5"/>
       <c r="J539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K539" s="5" t="s">
+        <v>2192</v>
+      </c>
+      <c r="L539" s="6" t="s">
+        <v>2193</v>
+      </c>
+      <c r="M539" s="5" t="s">
         <v>2194</v>
-      </c>
-[...4 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>2197</v>
+        <v>2195</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>137</v>
+        <v>424</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>71</v>
+        <v>2196</v>
       </c>
       <c r="E540" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F540" s="5" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I540" s="5"/>
+      <c r="J540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K540" s="5" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L540" s="6" t="s">
         <v>2198</v>
-      </c>
-[...21 lines deleted...]
-        <v>2200</v>
       </c>
       <c r="M540" s="5"/>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>2201</v>
+        <v>2199</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>2202</v>
+        <v>424</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>71</v>
+        <v>2200</v>
       </c>
       <c r="E541" s="5" t="s">
-        <v>2156</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F541" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I541" s="5"/>
       <c r="J541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K541" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K541" s="5" t="s">
+        <v>2201</v>
       </c>
       <c r="L541" s="6" t="s">
+        <v>2202</v>
+      </c>
+      <c r="M541" s="5" t="s">
         <v>2203</v>
       </c>
-      <c r="M541" s="5"/>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
         <v>2204</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>423</v>
+        <v>137</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>2189</v>
+        <v>71</v>
       </c>
       <c r="E542" s="5" t="s">
-        <v>102</v>
+        <v>2205</v>
       </c>
       <c r="F542" s="5" t="s">
-        <v>2156</v>
+        <v>102</v>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I542" s="5"/>
-      <c r="J542" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J542" s="5" t="s">
+        <v>2120</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="L542" s="6" t="s">
-        <v>2206</v>
-[...1 lines deleted...]
-      <c r="M542" s="5" t="s">
         <v>2207</v>
       </c>
+      <c r="M542" s="5"/>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
         <v>2208</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C543" s="5" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D543" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D543" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E543" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="F543" s="5" t="s">
-        <v>2210</v>
+        <v>102</v>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I543" s="5"/>
       <c r="J543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K543" s="5" t="s">
-        <v>2211</v>
+      <c r="K543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L543" s="6" t="s">
-        <v>2212</v>
-[...3 lines deleted...]
-      </c>
+        <v>2210</v>
+      </c>
+      <c r="M543" s="5"/>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>2214</v>
+        <v>2211</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-        </is>
+        <v>424</v>
+      </c>
+      <c r="D544" s="5" t="s">
+        <v>2196</v>
       </c>
       <c r="E544" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F544" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F544" s="5" t="s">
+        <v>2163</v>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I544" s="5"/>
       <c r="J544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K544" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K544" s="5" t="s">
+        <v>2212</v>
       </c>
       <c r="L544" s="6" t="s">
-        <v>2215</v>
-[...1 lines deleted...]
-      <c r="M544" s="5"/>
+        <v>2213</v>
+      </c>
+      <c r="M544" s="5" t="s">
+        <v>2214</v>
+      </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>423</v>
+        <v>71</v>
       </c>
       <c r="D545" s="5" t="s">
-        <v>2189</v>
+        <v>2216</v>
       </c>
       <c r="E545" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F545" s="5" t="s">
-        <v>2156</v>
+        <v>2217</v>
       </c>
       <c r="G545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I545" s="5"/>
       <c r="J545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K545" s="5" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="L545" s="6" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="M545" s="5" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C546" s="5" t="s">
-        <v>2221</v>
-[...1 lines deleted...]
-      <c r="D546" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="E546" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D546" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E546" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H546" s="5" t="s">
-        <v>2222</v>
+      <c r="H546" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I546" s="5"/>
       <c r="J546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L546" s="6" t="s">
-        <v>2223</v>
-[...3 lines deleted...]
-      </c>
+        <v>2222</v>
+      </c>
+      <c r="M546" s="5"/>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>2225</v>
+        <v>2223</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>2226</v>
+        <v>424</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>71</v>
+        <v>2196</v>
       </c>
       <c r="E547" s="5" t="s">
-        <v>2227</v>
+        <v>102</v>
       </c>
       <c r="F547" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="G547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I547" s="5"/>
       <c r="J547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K547" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K547" s="5" t="s">
+        <v>2224</v>
       </c>
       <c r="L547" s="6" t="s">
-        <v>2228</v>
-[...1 lines deleted...]
-      <c r="M547" s="5"/>
+        <v>2225</v>
+      </c>
+      <c r="M547" s="5" t="s">
+        <v>2226</v>
+      </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B548" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C548" s="5" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D548" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H548" s="5" t="s">
         <v>2229</v>
       </c>
-      <c r="B548" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H548" s="5" t="s">
+      <c r="I548" s="5"/>
+      <c r="J548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L548" s="6" t="s">
         <v>2230</v>
       </c>
-      <c r="I548" s="5" t="s">
+      <c r="M548" s="5" t="s">
         <v>2231</v>
-      </c>
-[...10 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="B549" s="5" t="s">
-        <v>400</v>
+        <v>78</v>
       </c>
       <c r="C549" s="5" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D549" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D549" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E549" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F549" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H549" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I549" s="5" t="s">
+      <c r="H549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I549" s="5"/>
+      <c r="J549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L549" s="6" t="s">
         <v>2235</v>
       </c>
-      <c r="J549" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M549" s="5"/>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B550" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C550" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H550" s="5" t="s">
+        <v>2237</v>
+      </c>
+      <c r="I550" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="J550" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="K550" s="5" t="s">
         <v>2239</v>
       </c>
-      <c r="B550" s="5" t="s">
+      <c r="L550" s="6" t="s">
         <v>2240</v>
       </c>
-      <c r="C550" s="5" t="s">
+      <c r="M550" s="5" t="s">
         <v>2241</v>
       </c>
-      <c r="D550" s="5" t="inlineStr">
-[...32 lines deleted...]
-      <c r="M550" s="5"/>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>2246</v>
+        <v>2236</v>
       </c>
       <c r="B551" s="5" t="s">
-        <v>43</v>
+        <v>401</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>2247</v>
+        <v>71</v>
       </c>
       <c r="D551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E551" s="5" t="s">
-        <v>102</v>
+      <c r="E551" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H551" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I551" s="5"/>
+      <c r="H551" s="5" t="s">
+        <v>2237</v>
+      </c>
+      <c r="I551" s="5" t="s">
+        <v>2242</v>
+      </c>
       <c r="J551" s="5" t="s">
-        <v>2113</v>
+        <v>404</v>
       </c>
       <c r="K551" s="5" t="s">
-        <v>2248</v>
+        <v>2243</v>
       </c>
       <c r="L551" s="6" t="s">
-        <v>2249</v>
-[...1 lines deleted...]
-      <c r="M551" s="5"/>
+        <v>2244</v>
+      </c>
+      <c r="M551" s="5" t="s">
+        <v>2245</v>
+      </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B552" s="5" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C552" s="5" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E552" s="5" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I552" s="5"/>
+      <c r="J552" s="5" t="s">
         <v>2250</v>
       </c>
-      <c r="B552" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D552" s="5" t="s">
+      <c r="K552" s="5" t="s">
         <v>2251</v>
       </c>
-      <c r="E552" s="5" t="s">
-[...21 lines deleted...]
-      <c r="K552" s="5" t="s">
+      <c r="L552" s="6" t="s">
         <v>2252</v>
       </c>
-      <c r="L552" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M552" s="5"/>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>2255</v>
+        <v>2253</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>2050</v>
+        <v>2254</v>
       </c>
       <c r="D553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E553" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I553" s="5"/>
       <c r="J553" s="5" t="s">
-        <v>2243</v>
+        <v>2120</v>
       </c>
       <c r="K553" s="5" t="s">
+        <v>2255</v>
+      </c>
+      <c r="L553" s="6" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
       <c r="M553" s="5"/>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>2130</v>
+        <v>2258</v>
       </c>
       <c r="E554" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="F554" s="5" t="s">
-        <v>2156</v>
+        <v>102</v>
       </c>
       <c r="G554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I554" s="5"/>
       <c r="J554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K554" s="5" t="s">
         <v>2259</v>
       </c>
       <c r="L554" s="6" t="s">
         <v>2260</v>
       </c>
       <c r="M554" s="5" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
         <v>2262</v>
       </c>
       <c r="B555" s="5" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="C555" s="5" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>2159</v>
+        <v>2057</v>
+      </c>
+      <c r="D555" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E555" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F555" s="5" t="s">
-        <v>2160</v>
+      <c r="F555" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I555" s="5"/>
-      <c r="J555" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J555" s="5" t="s">
+        <v>2250</v>
       </c>
       <c r="K555" s="5" t="s">
         <v>2263</v>
       </c>
       <c r="L555" s="6" t="s">
         <v>2264</v>
       </c>
-      <c r="M555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M555" s="5"/>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C556" s="5" t="s">
-        <v>2159</v>
+        <v>357</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>356</v>
+        <v>2137</v>
       </c>
       <c r="E556" s="5" t="s">
-        <v>2160</v>
+        <v>102</v>
       </c>
       <c r="F556" s="5" t="s">
-        <v>102</v>
+        <v>2163</v>
       </c>
       <c r="G556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I556" s="5"/>
       <c r="J556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K556" s="5" t="s">
+        <v>2266</v>
+      </c>
+      <c r="L556" s="6" t="s">
         <v>2267</v>
       </c>
-      <c r="L556" s="6" t="s">
+      <c r="M556" s="5" t="s">
         <v>2268</v>
-      </c>
-[...1 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
       <c r="B557" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C557" s="5" t="s">
-        <v>2271</v>
-[...4 lines deleted...]
-        </is>
+        <v>357</v>
+      </c>
+      <c r="D557" s="5" t="s">
+        <v>2166</v>
       </c>
       <c r="E557" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F557" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F557" s="5" t="s">
+        <v>2167</v>
       </c>
       <c r="G557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H557" s="5" t="s">
-        <v>2272</v>
+      <c r="H557" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I557" s="5"/>
       <c r="J557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K557" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K557" s="5" t="s">
+        <v>2270</v>
       </c>
       <c r="L557" s="6" t="s">
-        <v>2273</v>
-[...1 lines deleted...]
-      <c r="M557" s="5"/>
+        <v>2271</v>
+      </c>
+      <c r="M557" s="5" t="s">
+        <v>2272</v>
+      </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
       <c r="B558" s="5" t="s">
-        <v>2108</v>
+        <v>78</v>
       </c>
       <c r="C558" s="5" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-        </is>
+        <v>2166</v>
+      </c>
+      <c r="D558" s="5" t="s">
+        <v>357</v>
       </c>
       <c r="E558" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>2167</v>
+      </c>
+      <c r="F558" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="G558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H558" s="5" t="s">
-        <v>2275</v>
+      <c r="H558" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I558" s="5"/>
       <c r="J558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K558" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K558" s="5" t="s">
+        <v>2274</v>
       </c>
       <c r="L558" s="6" t="s">
+        <v>2275</v>
+      </c>
+      <c r="M558" s="5" t="s">
         <v>2276</v>
       </c>
-      <c r="M558" s="5"/>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
         <v>2277</v>
       </c>
       <c r="B559" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>423</v>
+        <v>2278</v>
       </c>
       <c r="D559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E559" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H559" s="5" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="I559" s="5"/>
       <c r="J559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L559" s="6" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="M559" s="5"/>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B560" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C560" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E560" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G560" s="5" t="s">
-        <v>2281</v>
+      <c r="G560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H560" s="5" t="s">
         <v>2282</v>
       </c>
       <c r="I560" s="5"/>
       <c r="J560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L560" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="M560" s="5"/>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
         <v>2284</v>
       </c>
       <c r="B561" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C561" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E561" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H561" s="5" t="s">
         <v>2285</v>
       </c>
       <c r="I561" s="5"/>
       <c r="J561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L561" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="M561" s="5"/>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
         <v>2287</v>
       </c>
       <c r="B562" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C562" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E562" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G562" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G562" s="5" t="s">
+        <v>2288</v>
       </c>
       <c r="H562" s="5" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="I562" s="5"/>
       <c r="J562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L562" s="6" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="M562" s="5"/>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="B563" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C563" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E563" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H563" s="5" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="I563" s="5"/>
       <c r="J563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L563" s="6" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="M563" s="5"/>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="B564" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C564" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E564" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H564" s="5" t="s">
-        <v>2294</v>
-[...1 lines deleted...]
-      <c r="I564" s="5" t="s">
         <v>2295</v>
       </c>
-      <c r="J564" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K564" s="5" t="s">
+      <c r="I564" s="5"/>
+      <c r="J564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L564" s="6" t="s">
         <v>2296</v>
-      </c>
-[...1 lines deleted...]
-        <v>2297</v>
       </c>
       <c r="M564" s="5"/>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B565" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C565" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E565" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H565" s="5" t="s">
         <v>2298</v>
-      </c>
-[...23 lines deleted...]
-        <v>2300</v>
       </c>
       <c r="I565" s="5"/>
       <c r="J565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L565" s="6" t="s">
-        <v>2301</v>
+        <v>2299</v>
       </c>
       <c r="M565" s="5"/>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B566" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C566" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E566" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H566" s="5" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I566" s="5" t="s">
         <v>2302</v>
       </c>
-      <c r="B566" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H566" s="5" t="s">
+      <c r="J566" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K566" s="5" t="s">
         <v>2303</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L566" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="M566" s="5"/>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
         <v>2305</v>
       </c>
       <c r="B567" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C567" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E567" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G567" s="5" t="s">
         <v>2306</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H567" s="5" t="s">
         <v>2307</v>
       </c>
       <c r="I567" s="5"/>
       <c r="J567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L567" s="6" t="s">
         <v>2308</v>
       </c>
       <c r="M567" s="5"/>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
         <v>2309</v>
       </c>
       <c r="B568" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C568" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E568" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H568" s="5" t="s">
         <v>2310</v>
       </c>
       <c r="I568" s="5"/>
       <c r="J568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L568" s="6" t="s">
         <v>2311</v>
       </c>
       <c r="M568" s="5"/>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
         <v>2312</v>
       </c>
       <c r="B569" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C569" s="5" t="s">
-        <v>423</v>
+        <v>2313</v>
       </c>
       <c r="D569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E569" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G569" s="5" t="s">
-        <v>2313</v>
+      <c r="G569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H569" s="5" t="s">
         <v>2314</v>
       </c>
       <c r="I569" s="5"/>
       <c r="J569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L569" s="6" t="s">
         <v>2315</v>
       </c>
       <c r="M569" s="5"/>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
         <v>2316</v>
       </c>
       <c r="B570" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C570" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E570" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G570" s="5" t="s">
+      <c r="G570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H570" s="5" t="s">
         <v>2317</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318</v>
       </c>
       <c r="I570" s="5"/>
       <c r="J570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L570" s="6" t="s">
-        <v>2319</v>
+        <v>2318</v>
       </c>
       <c r="M570" s="5"/>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B571" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C571" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D571" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E571" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F571" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G571" s="5" t="s">
         <v>2320</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H571" s="5" t="s">
         <v>2321</v>
       </c>
       <c r="I571" s="5"/>
       <c r="J571" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K571" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L571" s="6" t="s">
         <v>2322</v>
       </c>
       <c r="M571" s="5"/>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
         <v>2323</v>
       </c>
       <c r="B572" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C572" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E572" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G572" s="5" t="s">
         <v>2324</v>
       </c>
       <c r="H572" s="5" t="s">
         <v>2325</v>
       </c>
       <c r="I572" s="5"/>
       <c r="J572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L572" s="6" t="s">
         <v>2326</v>
       </c>
       <c r="M572" s="5"/>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
         <v>2327</v>
       </c>
       <c r="B573" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>423</v>
+        <v>2313</v>
       </c>
       <c r="D573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E573" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H573" s="5" t="s">
         <v>2328</v>
       </c>
       <c r="I573" s="5"/>
       <c r="J573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L573" s="6" t="s">
         <v>2329</v>
       </c>
       <c r="M573" s="5"/>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
         <v>2330</v>
       </c>
       <c r="B574" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C574" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E574" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G574" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G574" s="5" t="s">
+        <v>2331</v>
       </c>
       <c r="H574" s="5" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="I574" s="5"/>
       <c r="J574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L574" s="6" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="M574" s="5"/>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B575" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C575" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E575" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H575" s="5" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="I575" s="5"/>
       <c r="J575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L575" s="6" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="M575" s="5"/>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="B576" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C576" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E576" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H576" s="5" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="I576" s="5"/>
       <c r="J576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L576" s="6" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="M576" s="5"/>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="B577" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C577" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E577" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H577" s="5" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="I577" s="5"/>
       <c r="J577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K577" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L577" s="6" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="M577" s="5"/>
     </row>
     <row r="578">
       <c r="A578" s="5" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="B578" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C578" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E578" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H578" s="5" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="I578" s="5"/>
       <c r="J578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K578" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L578" s="6" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="M578" s="5"/>
     </row>
     <row r="579">
       <c r="A579" s="5" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B579" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C579" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E579" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H579" s="5" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="I579" s="5"/>
       <c r="J579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K579" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L579" s="6" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="M579" s="5"/>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="B580" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C580" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D580" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E580" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F580" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G580" s="5" t="s">
-        <v>2349</v>
+      <c r="G580" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H580" s="5" t="s">
         <v>2350</v>
       </c>
       <c r="I580" s="5"/>
       <c r="J580" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K580" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L580" s="6" t="s">
         <v>2351</v>
       </c>
       <c r="M580" s="5"/>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
         <v>2352</v>
       </c>
       <c r="B581" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C581" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E581" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H581" s="5" t="s">
         <v>2353</v>
       </c>
       <c r="I581" s="5"/>
       <c r="J581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K581" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L581" s="6" t="s">
         <v>2354</v>
       </c>
       <c r="M581" s="5"/>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
         <v>2355</v>
       </c>
       <c r="B582" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C582" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E582" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G582" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G582" s="5" t="s">
+        <v>2356</v>
       </c>
       <c r="H582" s="5" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="I582" s="5"/>
       <c r="J582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K582" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L582" s="6" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="M582" s="5"/>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="B583" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C583" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D583" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E583" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F583" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G583" s="5" t="s">
-        <v>2359</v>
+      <c r="G583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H583" s="5" t="s">
         <v>2360</v>
       </c>
       <c r="I583" s="5"/>
       <c r="J583" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K583" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L583" s="6" t="s">
         <v>2361</v>
       </c>
       <c r="M583" s="5"/>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
         <v>2362</v>
       </c>
       <c r="B584" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C584" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E584" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H584" s="5" t="s">
         <v>2363</v>
       </c>
       <c r="I584" s="5"/>
       <c r="J584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K584" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L584" s="6" t="s">
         <v>2364</v>
       </c>
       <c r="M584" s="5"/>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
         <v>2365</v>
       </c>
       <c r="B585" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C585" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E585" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G585" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G585" s="5" t="s">
+        <v>2366</v>
       </c>
       <c r="H585" s="5" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="I585" s="5"/>
       <c r="J585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K585" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L585" s="6" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="M585" s="5"/>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="B586" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C586" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E586" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G586" s="5" t="s">
-        <v>2369</v>
+      <c r="G586" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H586" s="5" t="s">
         <v>2370</v>
       </c>
       <c r="I586" s="5"/>
       <c r="J586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K586" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L586" s="6" t="s">
         <v>2371</v>
       </c>
       <c r="M586" s="5"/>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
         <v>2372</v>
       </c>
       <c r="B587" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C587" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E587" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H587" s="5" t="s">
         <v>2373</v>
       </c>
       <c r="I587" s="5"/>
       <c r="J587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K587" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L587" s="6" t="s">
         <v>2374</v>
       </c>
       <c r="M587" s="5"/>
     </row>
     <row r="588">
       <c r="A588" s="5" t="s">
         <v>2375</v>
       </c>
       <c r="B588" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C588" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E588" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G588" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G588" s="5" t="s">
+        <v>2376</v>
       </c>
       <c r="H588" s="5" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="I588" s="5"/>
       <c r="J588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K588" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L588" s="6" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="M588" s="5"/>
     </row>
     <row r="589">
       <c r="A589" s="5" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="B589" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C589" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E589" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G589" s="5" t="s">
-        <v>2379</v>
+      <c r="G589" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H589" s="5" t="s">
         <v>2380</v>
       </c>
       <c r="I589" s="5"/>
       <c r="J589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K589" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L589" s="6" t="s">
         <v>2381</v>
       </c>
       <c r="M589" s="5"/>
     </row>
     <row r="590">
       <c r="A590" s="5" t="s">
         <v>2382</v>
       </c>
       <c r="B590" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C590" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E590" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H590" s="5" t="s">
         <v>2383</v>
       </c>
       <c r="I590" s="5"/>
       <c r="J590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K590" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L590" s="6" t="s">
         <v>2384</v>
       </c>
       <c r="M590" s="5"/>
     </row>
     <row r="591">
       <c r="A591" s="5" t="s">
         <v>2385</v>
       </c>
       <c r="B591" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C591" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E591" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G591" s="5" t="s">
         <v>2386</v>
       </c>
       <c r="H591" s="5" t="s">
         <v>2387</v>
       </c>
       <c r="I591" s="5"/>
       <c r="J591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K591" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L591" s="6" t="s">
         <v>2388</v>
       </c>
       <c r="M591" s="5"/>
     </row>
     <row r="592">
       <c r="A592" s="5" t="s">
         <v>2389</v>
       </c>
       <c r="B592" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C592" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E592" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H592" s="5" t="s">
         <v>2390</v>
       </c>
       <c r="I592" s="5"/>
       <c r="J592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K592" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L592" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="M592" s="5"/>
     </row>
     <row r="593">
       <c r="A593" s="5" t="s">
         <v>2392</v>
       </c>
       <c r="B593" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C593" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E593" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G593" s="5" t="s">
         <v>2393</v>
       </c>
       <c r="H593" s="5" t="s">
         <v>2394</v>
       </c>
       <c r="I593" s="5"/>
       <c r="J593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K593" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L593" s="6" t="s">
         <v>2395</v>
       </c>
       <c r="M593" s="5"/>
     </row>
     <row r="594">
       <c r="A594" s="5" t="s">
         <v>2396</v>
       </c>
       <c r="B594" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C594" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E594" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G594" s="5" t="s">
+      <c r="G594" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H594" s="5" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
       <c r="I594" s="5"/>
       <c r="J594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K594" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L594" s="6" t="s">
-        <v>2399</v>
+        <v>2398</v>
       </c>
       <c r="M594" s="5"/>
     </row>
     <row r="595">
       <c r="A595" s="5" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B595" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C595" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D595" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E595" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F595" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G595" s="5" t="s">
         <v>2400</v>
       </c>
-      <c r="B595" s="5" t="s">
-[...28 lines deleted...]
-      <c r="I595" s="5" t="s">
+      <c r="H595" s="5" t="s">
         <v>2401</v>
       </c>
-      <c r="J595" s="5" t="s">
+      <c r="I595" s="5"/>
+      <c r="J595" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K595" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L595" s="6" t="s">
         <v>2402</v>
-      </c>
-[...4 lines deleted...]
-        <v>2404</v>
       </c>
       <c r="M595" s="5"/>
     </row>
     <row r="596">
       <c r="A596" s="5" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B596" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C596" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D596" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E596" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F596" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G596" s="5" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H596" s="5" t="s">
         <v>2405</v>
-      </c>
-[...23 lines deleted...]
-        <v>2407</v>
       </c>
       <c r="I596" s="5"/>
       <c r="J596" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K596" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L596" s="6" t="s">
-        <v>2408</v>
+        <v>2406</v>
       </c>
       <c r="M596" s="5"/>
     </row>
     <row r="597">
       <c r="A597" s="5" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B597" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C597" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D597" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E597" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F597" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G597" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H597" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I597" s="5" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J597" s="5" t="s">
         <v>2409</v>
       </c>
-      <c r="B597" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G597" s="5" t="s">
+      <c r="K597" s="5" t="s">
         <v>2410</v>
       </c>
-      <c r="H597" s="5" t="s">
+      <c r="L597" s="6" t="s">
         <v>2411</v>
-      </c>
-[...12 lines deleted...]
-        <v>2412</v>
       </c>
       <c r="M597" s="5"/>
     </row>
     <row r="598">
       <c r="A598" s="5" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B598" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C598" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D598" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E598" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F598" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G598" s="5" t="s">
         <v>2413</v>
       </c>
-      <c r="B598" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G598" s="5" t="s">
+      <c r="H598" s="5" t="s">
         <v>2414</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415</v>
       </c>
       <c r="I598" s="5"/>
       <c r="J598" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K598" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L598" s="6" t="s">
-        <v>2416</v>
+        <v>2415</v>
       </c>
       <c r="M598" s="5"/>
     </row>
     <row r="599">
       <c r="A599" s="5" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B599" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C599" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D599" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E599" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F599" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G599" s="5" t="s">
         <v>2417</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H599" s="5" t="s">
         <v>2418</v>
       </c>
       <c r="I599" s="5"/>
       <c r="J599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K599" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L599" s="6" t="s">
         <v>2419</v>
       </c>
       <c r="M599" s="5"/>
     </row>
     <row r="600">
       <c r="A600" s="5" t="s">
         <v>2420</v>
       </c>
       <c r="B600" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C600" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D600" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E600" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F600" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G600" s="5" t="s">
         <v>2421</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H600" s="5" t="s">
         <v>2422</v>
       </c>
       <c r="I600" s="5"/>
       <c r="J600" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K600" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L600" s="6" t="s">
         <v>2423</v>
       </c>
       <c r="M600" s="5"/>
     </row>
     <row r="601">
       <c r="A601" s="5" t="s">
         <v>2424</v>
       </c>
       <c r="B601" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C601" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D601" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E601" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F601" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G601" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H601" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I601" s="5" t="s">
+      <c r="H601" s="5" t="s">
         <v>2425</v>
       </c>
-      <c r="J601" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K601" s="5" t="s">
+      <c r="I601" s="5"/>
+      <c r="J601" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K601" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L601" s="6" t="s">
         <v>2426</v>
-      </c>
-[...1 lines deleted...]
-        <v>2427</v>
       </c>
       <c r="M601" s="5"/>
     </row>
     <row r="602">
       <c r="A602" s="5" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B602" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C602" s="5" t="s">
         <v>2428</v>
       </c>
-      <c r="B602" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E602" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G602" s="5" t="s">
+      <c r="G602" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H602" s="5" t="s">
         <v>2429</v>
-      </c>
-[...1 lines deleted...]
-        <v>2430</v>
       </c>
       <c r="I602" s="5"/>
       <c r="J602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K602" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L602" s="6" t="s">
-        <v>2431</v>
+        <v>2430</v>
       </c>
       <c r="M602" s="5"/>
     </row>
     <row r="603">
       <c r="A603" s="5" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B603" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C603" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D603" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E603" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F603" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G603" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H603" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I603" s="5" t="s">
         <v>2432</v>
       </c>
-      <c r="B603" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G603" s="5" t="s">
+      <c r="J603" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K603" s="5" t="s">
         <v>2433</v>
       </c>
-      <c r="H603" s="5" t="s">
+      <c r="L603" s="6" t="s">
         <v>2434</v>
-      </c>
-[...12 lines deleted...]
-        <v>2435</v>
       </c>
       <c r="M603" s="5"/>
     </row>
     <row r="604">
       <c r="A604" s="5" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B604" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C604" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D604" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E604" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F604" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G604" s="5" t="s">
         <v>2436</v>
       </c>
-      <c r="B604" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G604" s="5" t="s">
+      <c r="H604" s="5" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
       <c r="I604" s="5"/>
       <c r="J604" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K604" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L604" s="6" t="s">
-        <v>2439</v>
+        <v>2438</v>
       </c>
       <c r="M604" s="5"/>
     </row>
     <row r="605">
       <c r="A605" s="5" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B605" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C605" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D605" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E605" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F605" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G605" s="5" t="s">
         <v>2440</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H605" s="5" t="s">
         <v>2441</v>
       </c>
       <c r="I605" s="5"/>
       <c r="J605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K605" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L605" s="6" t="s">
         <v>2442</v>
       </c>
       <c r="M605" s="5"/>
     </row>
     <row r="606">
       <c r="A606" s="5" t="s">
         <v>2443</v>
       </c>
       <c r="B606" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C606" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E606" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G606" s="5" t="s">
         <v>2444</v>
       </c>
       <c r="H606" s="5" t="s">
         <v>2445</v>
       </c>
       <c r="I606" s="5"/>
       <c r="J606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K606" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L606" s="6" t="s">
         <v>2446</v>
       </c>
       <c r="M606" s="5"/>
     </row>
     <row r="607">
       <c r="A607" s="5" t="s">
         <v>2447</v>
       </c>
       <c r="B607" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C607" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E607" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H607" s="5" t="s">
         <v>2448</v>
       </c>
       <c r="I607" s="5"/>
       <c r="J607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K607" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L607" s="6" t="s">
         <v>2449</v>
       </c>
       <c r="M607" s="5"/>
     </row>
     <row r="608">
       <c r="A608" s="5" t="s">
         <v>2450</v>
       </c>
       <c r="B608" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C608" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E608" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G608" s="5" t="s">
         <v>2451</v>
       </c>
       <c r="H608" s="5" t="s">
         <v>2452</v>
       </c>
       <c r="I608" s="5"/>
       <c r="J608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K608" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L608" s="6" t="s">
         <v>2453</v>
       </c>
       <c r="M608" s="5"/>
     </row>
     <row r="609">
       <c r="A609" s="5" t="s">
         <v>2454</v>
       </c>
       <c r="B609" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C609" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E609" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H609" s="5" t="s">
         <v>2455</v>
       </c>
       <c r="I609" s="5"/>
       <c r="J609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K609" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L609" s="6" t="s">
         <v>2456</v>
       </c>
       <c r="M609" s="5"/>
     </row>
     <row r="610">
       <c r="A610" s="5" t="s">
         <v>2457</v>
       </c>
       <c r="B610" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C610" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E610" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G610" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G610" s="5" t="s">
+        <v>2458</v>
       </c>
       <c r="H610" s="5" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="I610" s="5"/>
       <c r="J610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K610" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L610" s="6" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="M610" s="5"/>
     </row>
     <row r="611">
       <c r="A611" s="5" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="B611" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C611" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E611" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G611" s="5" t="s">
-        <v>2461</v>
+      <c r="G611" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H611" s="5" t="s">
         <v>2462</v>
       </c>
       <c r="I611" s="5"/>
       <c r="J611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K611" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L611" s="6" t="s">
         <v>2463</v>
       </c>
       <c r="M611" s="5"/>
     </row>
     <row r="612">
       <c r="A612" s="5" t="s">
         <v>2464</v>
       </c>
       <c r="B612" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C612" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E612" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G612" s="5" t="s">
+      <c r="G612" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H612" s="5" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
       <c r="I612" s="5"/>
       <c r="J612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K612" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L612" s="6" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
       <c r="M612" s="5"/>
     </row>
     <row r="613">
       <c r="A613" s="5" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B613" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C613" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D613" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E613" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F613" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G613" s="5" t="s">
         <v>2468</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H613" s="5" t="s">
         <v>2469</v>
       </c>
       <c r="I613" s="5"/>
       <c r="J613" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K613" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L613" s="6" t="s">
         <v>2470</v>
       </c>
       <c r="M613" s="5"/>
     </row>
     <row r="614">
       <c r="A614" s="5" t="s">
         <v>2471</v>
       </c>
       <c r="B614" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C614" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E614" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G614" s="5" t="s">
         <v>2472</v>
       </c>
       <c r="H614" s="5" t="s">
         <v>2473</v>
       </c>
       <c r="I614" s="5"/>
       <c r="J614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K614" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L614" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="M614" s="5"/>
     </row>
     <row r="615">
       <c r="A615" s="5" t="s">
         <v>2475</v>
       </c>
       <c r="B615" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C615" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E615" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H615" s="5" t="s">
         <v>2476</v>
       </c>
       <c r="I615" s="5"/>
       <c r="J615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K615" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L615" s="6" t="s">
         <v>2477</v>
       </c>
       <c r="M615" s="5"/>
     </row>
     <row r="616">
       <c r="A616" s="5" t="s">
         <v>2478</v>
       </c>
       <c r="B616" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C616" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E616" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G616" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G616" s="5" t="s">
+        <v>2479</v>
       </c>
       <c r="H616" s="5" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="I616" s="5"/>
       <c r="J616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K616" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L616" s="6" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="M616" s="5"/>
     </row>
     <row r="617">
       <c r="A617" s="5" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="B617" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C617" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E617" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H617" s="5" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="I617" s="5"/>
       <c r="J617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K617" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L617" s="6" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="M617" s="5"/>
     </row>
     <row r="618">
       <c r="A618" s="5" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B618" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C618" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E618" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G618" s="5" t="s">
-        <v>2485</v>
+      <c r="G618" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H618" s="5" t="s">
         <v>2486</v>
       </c>
       <c r="I618" s="5"/>
       <c r="J618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K618" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L618" s="6" t="s">
         <v>2487</v>
       </c>
       <c r="M618" s="5"/>
     </row>
     <row r="619">
       <c r="A619" s="5" t="s">
         <v>2488</v>
       </c>
       <c r="B619" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C619" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E619" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H619" s="5" t="s">
         <v>2489</v>
       </c>
       <c r="I619" s="5"/>
       <c r="J619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K619" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L619" s="6" t="s">
         <v>2490</v>
       </c>
       <c r="M619" s="5"/>
     </row>
     <row r="620">
       <c r="A620" s="5" t="s">
         <v>2491</v>
       </c>
       <c r="B620" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C620" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E620" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G620" s="5" t="s">
         <v>2492</v>
       </c>
       <c r="H620" s="5" t="s">
         <v>2493</v>
       </c>
       <c r="I620" s="5"/>
       <c r="J620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K620" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L620" s="6" t="s">
         <v>2494</v>
       </c>
       <c r="M620" s="5"/>
     </row>
     <row r="621">
       <c r="A621" s="5" t="s">
         <v>2495</v>
       </c>
       <c r="B621" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C621" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E621" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G621" s="5" t="s">
+      <c r="G621" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H621" s="5" t="s">
         <v>2496</v>
-      </c>
-[...1 lines deleted...]
-        <v>2497</v>
       </c>
       <c r="I621" s="5"/>
       <c r="J621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K621" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L621" s="6" t="s">
-        <v>2498</v>
+        <v>2497</v>
       </c>
       <c r="M621" s="5"/>
     </row>
     <row r="622">
       <c r="A622" s="5" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B622" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C622" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D622" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E622" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F622" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G622" s="5" t="s">
         <v>2499</v>
-      </c>
-[...20 lines deleted...]
-        <v>2429</v>
       </c>
       <c r="H622" s="5" t="s">
         <v>2500</v>
       </c>
       <c r="I622" s="5"/>
       <c r="J622" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K622" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L622" s="6" t="s">
         <v>2501</v>
       </c>
       <c r="M622" s="5"/>
     </row>
     <row r="623">
       <c r="A623" s="5" t="s">
         <v>2502</v>
       </c>
       <c r="B623" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C623" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E623" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G623" s="5" t="s">
         <v>2503</v>
       </c>
       <c r="H623" s="5" t="s">
         <v>2504</v>
       </c>
       <c r="I623" s="5"/>
       <c r="J623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K623" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L623" s="6" t="s">
         <v>2505</v>
       </c>
       <c r="M623" s="5"/>
     </row>
     <row r="624">
       <c r="A624" s="5" t="s">
         <v>2506</v>
       </c>
       <c r="B624" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C624" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E624" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G624" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G624" s="5" t="s">
+        <v>2436</v>
       </c>
       <c r="H624" s="5" t="s">
         <v>2507</v>
       </c>
       <c r="I624" s="5"/>
       <c r="J624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K624" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L624" s="6" t="s">
         <v>2508</v>
       </c>
       <c r="M624" s="5"/>
     </row>
     <row r="625">
       <c r="A625" s="5" t="s">
         <v>2509</v>
       </c>
       <c r="B625" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C625" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D625" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E625" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F625" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G625" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G625" s="5" t="s">
+        <v>2510</v>
       </c>
       <c r="H625" s="5" t="s">
-        <v>2510</v>
-[...1 lines deleted...]
-      <c r="I625" s="5" t="s">
         <v>2511</v>
       </c>
-      <c r="J625" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K625" s="5" t="s">
+      <c r="I625" s="5"/>
+      <c r="J625" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K625" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L625" s="6" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513</v>
       </c>
       <c r="M625" s="5"/>
     </row>
     <row r="626">
       <c r="A626" s="5" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B626" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C626" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D626" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E626" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F626" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G626" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H626" s="5" t="s">
         <v>2514</v>
-      </c>
-[...23 lines deleted...]
-        <v>2516</v>
       </c>
       <c r="I626" s="5"/>
       <c r="J626" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K626" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L626" s="6" t="s">
-        <v>2517</v>
+        <v>2515</v>
       </c>
       <c r="M626" s="5"/>
     </row>
     <row r="627">
       <c r="A627" s="5" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B627" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C627" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D627" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E627" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F627" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G627" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H627" s="5" t="s">
+        <v>2517</v>
+      </c>
+      <c r="I627" s="5" t="s">
         <v>2518</v>
       </c>
-      <c r="B627" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H627" s="5" t="s">
+      <c r="J627" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K627" s="5" t="s">
         <v>2519</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L627" s="6" t="s">
         <v>2520</v>
       </c>
       <c r="M627" s="5"/>
     </row>
     <row r="628">
       <c r="A628" s="5" t="s">
         <v>2521</v>
       </c>
       <c r="B628" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C628" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E628" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G628" s="5" t="s">
         <v>2522</v>
       </c>
       <c r="H628" s="5" t="s">
         <v>2523</v>
       </c>
       <c r="I628" s="5"/>
       <c r="J628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K628" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L628" s="6" t="s">
         <v>2524</v>
       </c>
       <c r="M628" s="5"/>
     </row>
     <row r="629">
       <c r="A629" s="5" t="s">
         <v>2525</v>
       </c>
       <c r="B629" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C629" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E629" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G629" s="5" t="s">
+      <c r="G629" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H629" s="5" t="s">
         <v>2526</v>
-      </c>
-[...1 lines deleted...]
-        <v>2527</v>
       </c>
       <c r="I629" s="5"/>
       <c r="J629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K629" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L629" s="6" t="s">
-        <v>2528</v>
+        <v>2527</v>
       </c>
       <c r="M629" s="5"/>
     </row>
     <row r="630">
       <c r="A630" s="5" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B630" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C630" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D630" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E630" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F630" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G630" s="5" t="s">
         <v>2529</v>
       </c>
-      <c r="B630" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G630" s="5" t="s">
+      <c r="H630" s="5" t="s">
         <v>2530</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531</v>
       </c>
       <c r="I630" s="5"/>
       <c r="J630" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K630" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L630" s="6" t="s">
-        <v>2532</v>
+        <v>2531</v>
       </c>
       <c r="M630" s="5"/>
     </row>
     <row r="631">
       <c r="A631" s="5" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B631" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C631" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D631" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E631" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F631" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G631" s="5" t="s">
         <v>2533</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H631" s="5" t="s">
         <v>2534</v>
       </c>
       <c r="I631" s="5"/>
       <c r="J631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K631" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L631" s="6" t="s">
         <v>2535</v>
       </c>
       <c r="M631" s="5"/>
     </row>
     <row r="632">
       <c r="A632" s="5" t="s">
         <v>2536</v>
       </c>
       <c r="B632" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C632" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E632" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G632" s="5" t="s">
-        <v>2526</v>
+        <v>2537</v>
       </c>
       <c r="H632" s="5" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="I632" s="5"/>
       <c r="J632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K632" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L632" s="6" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="M632" s="5"/>
     </row>
     <row r="633">
       <c r="A633" s="5" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="B633" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C633" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E633" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H633" s="5" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="I633" s="5"/>
       <c r="J633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K633" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L633" s="6" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="M633" s="5"/>
     </row>
     <row r="634">
       <c r="A634" s="5" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B634" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C634" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E634" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G634" s="5" t="s">
-        <v>2543</v>
+        <v>2533</v>
       </c>
       <c r="H634" s="5" t="s">
         <v>2544</v>
       </c>
       <c r="I634" s="5"/>
       <c r="J634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K634" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L634" s="6" t="s">
         <v>2545</v>
       </c>
       <c r="M634" s="5"/>
     </row>
     <row r="635">
       <c r="A635" s="5" t="s">
         <v>2546</v>
       </c>
       <c r="B635" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C635" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E635" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G635" s="5" t="s">
+      <c r="G635" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H635" s="5" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548</v>
       </c>
       <c r="I635" s="5"/>
       <c r="J635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K635" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L635" s="6" t="s">
-        <v>2549</v>
+        <v>2548</v>
       </c>
       <c r="M635" s="5"/>
     </row>
     <row r="636">
       <c r="A636" s="5" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B636" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C636" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D636" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E636" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F636" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G636" s="5" t="s">
         <v>2550</v>
       </c>
-      <c r="B636" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G636" s="5" t="s">
+      <c r="H636" s="5" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
       <c r="I636" s="5"/>
       <c r="J636" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K636" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L636" s="6" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="M636" s="5"/>
     </row>
     <row r="637">
       <c r="A637" s="5" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B637" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C637" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D637" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E637" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F637" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G637" s="5" t="s">
         <v>2554</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H637" s="5" t="s">
         <v>2555</v>
       </c>
       <c r="I637" s="5"/>
       <c r="J637" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K637" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L637" s="6" t="s">
         <v>2556</v>
       </c>
       <c r="M637" s="5"/>
     </row>
     <row r="638">
       <c r="A638" s="5" t="s">
         <v>2557</v>
       </c>
       <c r="B638" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C638" s="5" t="s">
-        <v>423</v>
+        <v>2428</v>
       </c>
       <c r="D638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E638" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G638" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G638" s="5" t="s">
+        <v>2558</v>
       </c>
       <c r="H638" s="5" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="I638" s="5"/>
       <c r="J638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K638" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L638" s="6" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="M638" s="5"/>
     </row>
     <row r="639">
       <c r="A639" s="5" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="B639" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C639" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E639" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H639" s="5" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="I639" s="5"/>
       <c r="J639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K639" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L639" s="6" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="M639" s="5"/>
     </row>
     <row r="640">
       <c r="A640" s="5" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="B640" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C640" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E640" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G640" s="5" t="s">
-        <v>2564</v>
+      <c r="G640" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H640" s="5" t="s">
         <v>2565</v>
       </c>
       <c r="I640" s="5"/>
       <c r="J640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K640" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L640" s="6" t="s">
         <v>2566</v>
       </c>
       <c r="M640" s="5"/>
     </row>
     <row r="641">
       <c r="A641" s="5" t="s">
         <v>2567</v>
       </c>
       <c r="B641" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C641" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E641" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H641" s="5" t="s">
         <v>2568</v>
       </c>
       <c r="I641" s="5"/>
       <c r="J641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K641" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L641" s="6" t="s">
         <v>2569</v>
       </c>
       <c r="M641" s="5"/>
     </row>
     <row r="642">
       <c r="A642" s="5" t="s">
         <v>2570</v>
       </c>
       <c r="B642" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C642" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E642" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G642" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G642" s="5" t="s">
+        <v>2571</v>
       </c>
       <c r="H642" s="5" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="I642" s="5"/>
       <c r="J642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K642" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L642" s="6" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="M642" s="5"/>
     </row>
     <row r="643">
       <c r="A643" s="5" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B643" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C643" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E643" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H643" s="5" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="I643" s="5"/>
       <c r="J643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K643" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L643" s="6" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="M643" s="5"/>
     </row>
     <row r="644">
       <c r="A644" s="5" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B644" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C644" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E644" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G644" s="5" t="s">
-        <v>2577</v>
+      <c r="G644" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H644" s="5" t="s">
         <v>2578</v>
       </c>
       <c r="I644" s="5"/>
       <c r="J644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K644" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L644" s="6" t="s">
         <v>2579</v>
       </c>
       <c r="M644" s="5"/>
     </row>
     <row r="645">
       <c r="A645" s="5" t="s">
         <v>2580</v>
       </c>
       <c r="B645" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C645" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E645" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G645" s="5" t="s">
+      <c r="G645" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H645" s="5" t="s">
         <v>2581</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582</v>
       </c>
       <c r="I645" s="5"/>
       <c r="J645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K645" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L645" s="6" t="s">
-        <v>2583</v>
+        <v>2582</v>
       </c>
       <c r="M645" s="5"/>
     </row>
     <row r="646">
       <c r="A646" s="5" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B646" s="5" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C646" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D646" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E646" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F646" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G646" s="5" t="s">
         <v>2584</v>
       </c>
-      <c r="B646" s="5" t="s">
-[...28 lines deleted...]
-        </is>
+      <c r="H646" s="5" t="s">
+        <v>2585</v>
       </c>
       <c r="I646" s="5"/>
       <c r="J646" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K646" s="5"/>
+      <c r="K646" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L646" s="6" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="M646" s="5"/>
     </row>
     <row r="647">
       <c r="A647" s="5" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="B647" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C647" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E647" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E647" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G647" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G647" s="5" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H647" s="5" t="s">
+        <v>2589</v>
       </c>
       <c r="I647" s="5"/>
       <c r="J647" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K647" s="5"/>
+      <c r="K647" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L647" s="6" t="s">
-        <v>2587</v>
+        <v>2590</v>
       </c>
       <c r="M647" s="5"/>
     </row>
     <row r="648">
       <c r="A648" s="5" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
       <c r="B648" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C648" s="5" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I648" s="5"/>
       <c r="J648" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K648" s="5"/>
       <c r="L648" s="6" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="M648" s="5"/>
     </row>
     <row r="649">
       <c r="A649" s="5" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="B649" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C649" s="5" t="s">
-        <v>423</v>
+        <v>71</v>
       </c>
       <c r="D649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E649" s="5" t="s">
-        <v>102</v>
+      <c r="E649" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H649" s="5" t="s">
-        <v>2591</v>
+      <c r="H649" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I649" s="5"/>
       <c r="J649" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K649" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K649" s="5"/>
       <c r="L649" s="6" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="M649" s="5"/>
     </row>
     <row r="650">
       <c r="A650" s="5" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="B650" s="5" t="s">
-        <v>2108</v>
+        <v>70</v>
       </c>
       <c r="C650" s="5" t="s">
-        <v>423</v>
+        <v>15</v>
       </c>
       <c r="D650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E650" s="5" t="s">
-        <v>102</v>
+      <c r="E650" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G650" s="5" t="s">
-[...3 lines deleted...]
-        <v>2595</v>
+      <c r="G650" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H650" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I650" s="5"/>
       <c r="J650" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K650" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K650" s="5"/>
       <c r="L650" s="6" t="s">
         <v>2596</v>
       </c>
       <c r="M650" s="5"/>
     </row>
     <row r="651">
       <c r="A651" s="5" t="s">
         <v>2597</v>
       </c>
       <c r="B651" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C651" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D651" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E651" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F651" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G651" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H651" s="5" t="s">
         <v>2598</v>
-      </c>
-[...23 lines deleted...]
-        </is>
       </c>
       <c r="I651" s="5"/>
       <c r="J651" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K651" s="5"/>
+      <c r="K651" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L651" s="6" t="s">
         <v>2599</v>
       </c>
       <c r="M651" s="5"/>
     </row>
     <row r="652">
       <c r="A652" s="5" t="s">
         <v>2600</v>
       </c>
       <c r="B652" s="5" t="s">
-        <v>70</v>
+        <v>2115</v>
       </c>
       <c r="C652" s="5" t="s">
-        <v>71</v>
+        <v>424</v>
       </c>
       <c r="D652" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E652" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E652" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F652" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G652" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G652" s="5" t="s">
+        <v>2601</v>
+      </c>
+      <c r="H652" s="5" t="s">
+        <v>2602</v>
       </c>
       <c r="I652" s="5"/>
       <c r="J652" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K652" s="5"/>
+      <c r="K652" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L652" s="6" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="M652" s="5"/>
     </row>
     <row r="653">
       <c r="A653" s="5" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="B653" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C653" s="5" t="s">
-        <v>71</v>
+        <v>2605</v>
       </c>
       <c r="D653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I653" s="5"/>
       <c r="J653" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K653" s="5"/>
       <c r="L653" s="6" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="M653" s="5"/>
     </row>
     <row r="654">
       <c r="A654" s="5" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
       <c r="B654" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C654" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I654" s="5"/>
       <c r="J654" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K654" s="5"/>
       <c r="L654" s="6" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="M654" s="5"/>
     </row>
     <row r="655">
       <c r="A655" s="5" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="B655" s="5" t="s">
-        <v>519</v>
+        <v>70</v>
       </c>
       <c r="C655" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="D655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F655" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G655" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H655" s="5" t="s">
-        <v>1007</v>
+      <c r="H655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I655" s="5"/>
-      <c r="J655" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J655" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K655" s="5"/>
       <c r="L655" s="6" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="M655" s="5"/>
     </row>
     <row r="656">
       <c r="A656" s="5" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="B656" s="5" t="s">
-        <v>519</v>
+        <v>70</v>
       </c>
       <c r="C656" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>71</v>
+      </c>
+      <c r="D656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F656" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G656" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H656" s="5" t="s">
-        <v>71</v>
+      <c r="H656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I656" s="5"/>
-      <c r="J656" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J656" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K656" s="5"/>
       <c r="L656" s="6" t="s">
         <v>2612</v>
       </c>
       <c r="M656" s="5"/>
     </row>
     <row r="657">
       <c r="A657" s="5" t="s">
         <v>2613</v>
       </c>
       <c r="B657" s="5" t="s">
-        <v>14</v>
+        <v>520</v>
       </c>
       <c r="C657" s="5" t="s">
-        <v>1926</v>
+        <v>15</v>
       </c>
       <c r="D657" s="5" t="s">
-        <v>547</v>
+        <v>2614</v>
       </c>
       <c r="E657" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>102</v>
+      </c>
+      <c r="F657" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G657" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H657" s="5" t="s">
-        <v>1927</v>
+        <v>1008</v>
       </c>
       <c r="I657" s="5"/>
       <c r="J657" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K657" s="5" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="L657" s="6" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="M657" s="5"/>
     </row>
     <row r="658">
       <c r="A658" s="5" t="s">
         <v>2613</v>
       </c>
       <c r="B658" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C658" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D658" s="5" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="E658" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F658" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G658" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H658" s="5" t="s">
-        <v>2617</v>
+        <v>71</v>
       </c>
       <c r="I658" s="5"/>
       <c r="J658" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K658" s="5" t="s">
         <v>2618</v>
       </c>
       <c r="L658" s="6" t="s">
         <v>2619</v>
       </c>
       <c r="M658" s="5"/>
     </row>
     <row r="659">
       <c r="A659" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B659" s="5" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C659" s="5" t="s">
-        <v>15</v>
+        <v>1933</v>
       </c>
       <c r="D659" s="5" t="s">
-        <v>2620</v>
+        <v>548</v>
       </c>
       <c r="E659" s="5" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F659" s="5" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="G659" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H659" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I659" s="5"/>
+      <c r="J659" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K659" s="5" t="s">
         <v>2621</v>
       </c>
-      <c r="I659" s="5" t="s">
+      <c r="L659" s="6" t="s">
         <v>2622</v>
-      </c>
-[...7 lines deleted...]
-        <v>2624</v>
       </c>
       <c r="M659" s="5"/>
     </row>
     <row r="660">
       <c r="A660" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B660" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C660" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D660" s="5" t="s">
-        <v>2625</v>
+        <v>2623</v>
       </c>
       <c r="E660" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F660" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G660" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H660" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H660" s="5" t="s">
+        <v>2624</v>
       </c>
       <c r="I660" s="5"/>
       <c r="J660" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K660" s="5" t="s">
+        <v>2625</v>
+      </c>
+      <c r="L660" s="6" t="s">
         <v>2626</v>
-      </c>
-[...1 lines deleted...]
-        <v>2627</v>
       </c>
       <c r="M660" s="5"/>
     </row>
     <row r="661">
       <c r="A661" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B661" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C661" s="5" t="s">
-        <v>540</v>
+        <v>15</v>
       </c>
       <c r="D661" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>2627</v>
+      </c>
+      <c r="E661" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F661" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G661" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H661" s="5" t="s">
         <v>2628</v>
       </c>
-      <c r="I661" s="5"/>
+      <c r="I661" s="5" t="s">
+        <v>2629</v>
+      </c>
       <c r="J661" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K661" s="5" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="L661" s="6" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="M661" s="5"/>
     </row>
     <row r="662">
       <c r="A662" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B662" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C662" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D662" s="5" t="s">
-        <v>501</v>
+        <v>2632</v>
       </c>
       <c r="E662" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F662" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G662" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H662" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I662" s="5"/>
       <c r="J662" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K662" s="5" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="L662" s="6" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="M662" s="5"/>
     </row>
     <row r="663">
       <c r="A663" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B663" s="5" t="s">
-        <v>519</v>
+        <v>78</v>
       </c>
       <c r="C663" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="D663" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D663" s="5" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="E663" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F663" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G663" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H663" s="5" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="I663" s="5"/>
       <c r="J663" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K663" s="5" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="L663" s="6" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="M663" s="5"/>
     </row>
     <row r="664">
       <c r="A664" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B664" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C664" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D664" s="5" t="s">
-        <v>1749</v>
+        <v>502</v>
       </c>
       <c r="E664" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F664" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G664" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H664" s="5" t="s">
-        <v>2633</v>
+      <c r="H664" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I664" s="5"/>
       <c r="J664" s="5" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="K664" s="5" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="L664" s="6" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="M664" s="5"/>
     </row>
     <row r="665">
       <c r="A665" s="5" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B665" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C665" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H665" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I665" s="5" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="J665" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K665" s="5" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="L665" s="6" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="M665" s="5" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="5" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="B666" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C666" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D666" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E666" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F666" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G666" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H666" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I666" s="5"/>
       <c r="J666" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K666" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L666" s="6" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="M666" s="5"/>
     </row>
     <row r="667">
       <c r="A667" s="5" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="B667" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C667" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I667" s="5"/>
       <c r="J667" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K667" s="5"/>
       <c r="L667" s="6" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="M667" s="5"/>
     </row>
     <row r="668">
       <c r="A668" s="5" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="B668" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I668" s="5"/>
       <c r="J668" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K668" s="5"/>
       <c r="L668" s="6" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="M668" s="5"/>
     </row>
     <row r="669">
       <c r="A669" s="5" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="B669" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C669" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I669" s="5"/>
       <c r="J669" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K669" s="5"/>
       <c r="L669" s="6" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="M669" s="5"/>
     </row>
     <row r="670">
       <c r="A670" s="5" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="B670" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C670" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I670" s="5"/>
       <c r="J670" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K670" s="5"/>
       <c r="L670" s="6" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="M670" s="5"/>
     </row>
     <row r="671">
       <c r="A671" s="5" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="B671" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C671" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I671" s="5"/>
       <c r="J671" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K671" s="5"/>
       <c r="L671" s="6" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="M671" s="5"/>
     </row>
     <row r="672">
       <c r="A672" s="5" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="B672" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C672" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E672" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H672" s="5" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="I672" s="5"/>
       <c r="J672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K672" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L672" s="6" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="M672" s="5"/>
     </row>
     <row r="673">
       <c r="A673" s="5" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="B673" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E673" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I673" s="5"/>
       <c r="J673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K673" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L673" s="6" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="M673" s="5"/>
     </row>
     <row r="674">
       <c r="A674" s="5" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="B674" s="5" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="C674" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E674" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G674" s="5" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="H674" s="5" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="I674" s="5"/>
       <c r="J674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K674" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L674" s="6" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="M674" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>